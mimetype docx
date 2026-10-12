--- v0 (2025-10-10)
+++ v1 (2026-10-12)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A2C8D9A" w14:textId="3B8357AC" w:rsidR="00495965" w:rsidRPr="003D629D" w:rsidRDefault="00934C95" w:rsidP="00495965">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluators </w:t>
       </w:r>
       <w:r w:rsidR="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00495965" w:rsidRPr="003D629D">
         <w:rPr>
@@ -190,247 +190,288 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CECACFD" w14:textId="77777777" w:rsidR="00624B6A" w:rsidRPr="00624B6A" w:rsidRDefault="00624B6A" w:rsidP="00624B6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003661D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>What documentation will the supplier submit for the social value question?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB54A17" w14:textId="77777777" w:rsidR="00624B6A" w:rsidRPr="00624B6A" w:rsidRDefault="00624B6A" w:rsidP="00624B6A">
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w14:paraId="2EB54A17" w14:textId="3342BEAD" w:rsidR="00624B6A" w:rsidRPr="00624B6A" w:rsidRDefault="00624B6A" w:rsidP="00624B6A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00624B6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Tenderers’</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> submit:</w:t>
+        <w:t>Tenderers submit:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE82892" w14:textId="77777777" w:rsidR="00624B6A" w:rsidRPr="00624B6A" w:rsidRDefault="00624B6A" w:rsidP="00624B6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624B6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Written methodology response</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14696F8A" w14:textId="77777777" w:rsidR="00624B6A" w:rsidRPr="00624B6A" w:rsidRDefault="00624B6A" w:rsidP="00624B6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624B6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Social value delivery plan (social value points only)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485A57F2" w14:textId="77777777" w:rsidR="00624B6A" w:rsidRDefault="00624B6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A6C2081" w14:textId="2DE8BBC7" w:rsidR="00624B6A" w:rsidRDefault="00624B6A">
+    <w:p w14:paraId="3A6C2081" w14:textId="2299B623" w:rsidR="00624B6A" w:rsidRDefault="00624B6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>What documents will I (the evaluator need to read)?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52A105AD" w14:textId="16C19ED6" w:rsidR="00624B6A" w:rsidRPr="00624B6A" w:rsidRDefault="00624B6A">
+        <w:t>What documents will I (the evaluator</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need to read?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A105AD" w14:textId="05673681" w:rsidR="00624B6A" w:rsidRPr="00624B6A" w:rsidRDefault="00624B6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">You should </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00624B6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amiliarise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00624B6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> yourself with the award criteria, relevant schedule, the tenderer’s response</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, including delivery plan if using points</w:t>
       </w:r>
+      <w:r w:rsidR="00DF636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00624B6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and relevant clarification responses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  If the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>points based</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> approach is used you should check the bidder has committed to the indicative number of social value points set out in the award question and then assess their methodology.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="378AF7EB" w14:textId="67D9168A" w:rsidR="00624B6A" w:rsidRPr="003D629D" w:rsidRDefault="00624B6A">
+        <w:t xml:space="preserve"> approach is used</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you should check the bidder has committed to the indicative number of social value points set out in the award question and then assess their methodology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378AF7EB" w14:textId="7DED1488" w:rsidR="00624B6A" w:rsidRPr="003D629D" w:rsidRDefault="00624B6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624B6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The panel member uses a scoring matrix to score the quality of the response. The matrix is included in the contract’s invitation to tender.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  You should check the scoring matrix carefully and ensure any feedback you provide to the bidder is aligned to the score they have been allocated from the scoring matric.</w:t>
+        <w:t xml:space="preserve">  You should check the scoring matrix carefully and ensure any feedback you provide to the bidder is aligned to the score they have been allocated from the scoring </w:t>
+      </w:r>
+      <w:r w:rsidR="00977EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>matrix</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4275F016" w14:textId="77777777" w:rsidR="00C4730B" w:rsidRPr="003D629D" w:rsidRDefault="00C4730B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4188577B" w14:textId="77777777" w:rsidR="00C4730B" w:rsidRPr="003D629D" w:rsidRDefault="00495965">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Does PPN 01/21 apply when the contract is likely to be delivered from outside of Northern Ireland?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2690DB35" w14:textId="6875594B" w:rsidR="00495965" w:rsidRPr="003D629D" w:rsidRDefault="00F80A8F" w:rsidP="00F80A8F">
+    <w:p w14:paraId="2690DB35" w14:textId="3F6D6E01" w:rsidR="00495965" w:rsidRPr="003D629D" w:rsidRDefault="00F80A8F" w:rsidP="00F80A8F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> PPN 01/21 still appl</w:t>
       </w:r>
@@ -471,252 +512,410 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, while other </w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">initiatives </w:t>
       </w:r>
       <w:r w:rsidR="00E81276" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">deliver social value by improving conditions for the </w:t>
       </w:r>
       <w:r w:rsidR="00E81276" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>employees working on the contract or reducing the environmental impact of the contract, regardless of location.</w:t>
+        <w:t>employees working on the contract or reducing the environmental impact of the contract, regardless of location</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00934C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  In line with the procurement principle of non-discrimination</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00934C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>n line with the procurement principle of non-discrimination</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BCC753" w14:textId="29072165" w:rsidR="00F90E77" w:rsidRDefault="00F90E77" w:rsidP="00F80A8F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1198E9F3" w14:textId="0E46DBF0" w:rsidR="00F90E77" w:rsidRPr="005E684A" w:rsidRDefault="00F90E77" w:rsidP="00F80A8F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E684A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>What will social value look like on contracts in Northern Ireland?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4774C69F" w14:textId="7FFBF19E" w:rsidR="0014085A" w:rsidRDefault="00F90E77" w:rsidP="00F80A8F">
+    <w:p w14:paraId="3303A35F" w14:textId="0773091B" w:rsidR="00DF636A" w:rsidRDefault="00F90E77" w:rsidP="00F80A8F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>There are many different approaches to including social value in government contracts.  Suppliers may be used to delivering social value under different models</w:t>
       </w:r>
       <w:r w:rsidR="0014085A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in other parts of the world</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  In Northern Ireland the main approach that has been adopted is a ‘Points Based’ approach where suppliers will be given a target based on 100 social value points for every £1m of contract value and pro-rata.  Points are accrued by delivering initiatives </w:t>
+        <w:t>.  In Northern Ireland</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the main approach that has been adopted is a ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oints </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ased’ approach where suppliers will be given a target based on 100 social value points for every £1m of contract value and pro-rata.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4774C69F" w14:textId="6D49F5FD" w:rsidR="0014085A" w:rsidRDefault="00DF636A" w:rsidP="00F80A8F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Social value p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oints are accrued by delivering initiatives </w:t>
       </w:r>
       <w:r w:rsidR="0014085A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant to the contract and </w:t>
       </w:r>
+      <w:r w:rsidR="00F90E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>set out in the tender documentation</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">set out in the tender documentation which have each been given a points value.  This approach ensures that the social value delivered on each contract is </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which have each been given a points value.  This approach ensures that the social value delivered on each contract is </w:t>
       </w:r>
       <w:r w:rsidR="0014085A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant to the contract and proportionate to the value.  </w:t>
       </w:r>
       <w:r w:rsidR="003920D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="0014085A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">here the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0014085A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>points based</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0014085A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> approach is not a good fit </w:t>
+        <w:t xml:space="preserve"> approach is not a good fit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0014085A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003920D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Contracting Authorities </w:t>
       </w:r>
       <w:r w:rsidR="0014085A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">may use the </w:t>
       </w:r>
       <w:r w:rsidR="00482BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Fixed Social Value Indicator </w:t>
       </w:r>
       <w:r w:rsidR="0014085A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">approach which focuses on delivering social value against </w:t>
       </w:r>
       <w:r w:rsidR="00482BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">one </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
       <w:r w:rsidR="0014085A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">a small number of indicators in the PPN.  Information on both approaches can be found in the </w:t>
+        <w:t xml:space="preserve">a small number of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">social value </w:t>
+      </w:r>
+      <w:r w:rsidR="0014085A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>indicators</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, as set out</w:t>
+      </w:r>
+      <w:r w:rsidR="0014085A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the PPN.  Information on both approaches can be found in the </w:t>
       </w:r>
       <w:r w:rsidR="00482BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Procurement section of our website </w:t>
+        <w:t>Procurement section of our website</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00482BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00482BB9" w:rsidRPr="00482BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText>https://socialvalueni.org/procurement/</w:instrText>
       </w:r>
       <w:r w:rsidR="00482BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00482BB9" w:rsidRPr="002D01BF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>https://socialvalueni.org/procurement/</w:t>
       </w:r>
       <w:r w:rsidR="00482BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...11 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC6B4AA" w14:textId="4FE25F36" w:rsidR="00A21486" w:rsidRPr="00482BB9" w:rsidRDefault="0014085A" w:rsidP="00A21486">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BFF349" w14:textId="452390BA" w:rsidR="0090187C" w:rsidRPr="003D629D" w:rsidRDefault="0090187C" w:rsidP="00F80A8F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -843,63 +1042,77 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in some cases</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Contracting Authority may specify a particular organisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1D96B6" w14:textId="24A71131" w:rsidR="00495965" w:rsidRDefault="004609A6" w:rsidP="004609A6">
+    <w:p w14:paraId="2A1D96B6" w14:textId="64BAFC5F" w:rsidR="00495965" w:rsidRDefault="004609A6" w:rsidP="004609A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">For some of the initiatives the </w:t>
+        <w:t>For some of the initiatives</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00AE76A7" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supplier</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be required to</w:t>
       </w:r>
       <w:r w:rsidR="00F80A8F" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> notif</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -968,50 +1181,53 @@
       </w:r>
       <w:r w:rsidR="00F80A8F" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> must also notify the job opportuniti</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">es to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="003D629D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.jobapplyni.com</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DF636A">
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE3C1AB" w14:textId="77777777" w:rsidR="00624B6A" w:rsidRDefault="00624B6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59F35EC5" w14:textId="47F1A8C1" w:rsidR="00030E29" w:rsidRPr="003D629D" w:rsidRDefault="00030E29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
@@ -1048,51 +1264,51 @@
       <w:r w:rsidR="006A22F1" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">considered </w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>for paid employment or work</w:t>
       </w:r>
       <w:r w:rsidR="006A22F1" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> experience?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D2E975" w14:textId="5C28CD37" w:rsidR="006A22F1" w:rsidRPr="003D629D" w:rsidRDefault="006A22F1">
+    <w:p w14:paraId="13D2E975" w14:textId="6B847012" w:rsidR="006A22F1" w:rsidRPr="003D629D" w:rsidRDefault="006A22F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
@@ -1138,57 +1354,51 @@
         <w:t>points based</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>approach,</w:t>
       </w:r>
       <w:r w:rsidR="00C545BD" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the points gained will be prorated.</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">  If the contract uses the </w:t>
-[...5 lines deleted...]
-        <w:t>Fixed Social Value Indicator approach part-time work/work experience is fine.</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1178AEA2" w14:textId="77777777" w:rsidR="00C744A4" w:rsidRPr="003D629D" w:rsidRDefault="00C744A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C8251E7" w14:textId="5932A5CB" w:rsidR="00F80A8F" w:rsidRPr="003D629D" w:rsidRDefault="004609A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Is it enough </w:t>
       </w:r>
       <w:r w:rsidR="003D629D" w:rsidRPr="003D629D">
@@ -1289,317 +1499,547 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>alue asked for</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>delivered must be additional to the legal requirements.  Social value is about going beyond the minimum legal requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2848B514" w14:textId="60F40CC4" w:rsidR="00D45394" w:rsidRDefault="00D45394">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9A9AE4" w14:textId="50C8E667" w:rsidR="00D45394" w:rsidRDefault="00D45394">
+    <w:p w14:paraId="03BFF421" w14:textId="77777777" w:rsidR="00DF636A" w:rsidRDefault="00DF636A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A78B0B" w14:textId="52CC4A3D" w:rsidR="00D45394" w:rsidRDefault="00D45394">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E684A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Can social value delivered by sub-contractors</w:t>
       </w:r>
       <w:r w:rsidR="003661D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> count</w:t>
       </w:r>
       <w:r w:rsidRPr="005E684A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A78B0B" w14:textId="2DD52E84" w:rsidR="00D45394" w:rsidRDefault="00D45394">
+    <w:p w14:paraId="297A4EDC" w14:textId="0248EEFD" w:rsidR="008A13F7" w:rsidRDefault="00D45394">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Yes.  The main contractor has responsibility for ensuring that the social value is delivered on the contract and the points target met </w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>where applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>); ho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>wever</w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, they can use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sub-contractors to help deliver social value initiatives.  For example</w:t>
+      </w:r>
+      <w:r w:rsidR="005E684A" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a sub-contractor may employ an apprentice specifically to work on the contract or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Social Enterprise in their </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">own </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>supply chain</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when delivering their element of the contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246B3EBF" w14:textId="0DA896BB" w:rsidR="00DF636A" w:rsidRDefault="00E20ECB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The main cont</w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actor will have access to the online monitoring portal, so it is important that </w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have business processes in place to allow </w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r w:rsidR="005E684A" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contractors to report their delivery of social value </w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35847AF4" w14:textId="77777777" w:rsidR="00DF636A" w:rsidRPr="005E684A" w:rsidRDefault="00DF636A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313C3B93" w14:textId="77777777" w:rsidR="007E7E39" w:rsidRPr="007E7E39" w:rsidRDefault="007E7E39" w:rsidP="007E7E39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidR="005E684A" w:rsidRPr="005E684A">
+      <w:r w:rsidRPr="007E7E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What happens if a tenderer does not meet the mandatory requirement to complete and upload the Social Value Delivery Plan to E-Tenders to demonstrate that they will achieve the minimum required social value points for the contract, which has been set for the purposes of scoring, including any mandatory minimum or maximum requirements?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711EDB45" w14:textId="77777777" w:rsidR="008A13F7" w:rsidRDefault="007E7E39" w:rsidP="007E7E39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00977EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The procurement documents should set out clearly what </w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">will happen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00977EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>if a supplier fails to meet this requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC632DE" w14:textId="1E2BF7D0" w:rsidR="007E7E39" w:rsidRPr="00977EDE" w:rsidRDefault="008A13F7" w:rsidP="007E7E39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In our model documents,</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7E39" w:rsidRPr="00977EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">if they do not meet this requirement </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7E39" w:rsidRPr="00977EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>they will be eliminated from the competition. I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7E39" w:rsidRPr="00977EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this case, panel members should not evaluate the Social Value methodology. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273B92DA" w14:textId="77777777" w:rsidR="0077095B" w:rsidRDefault="0077095B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE723E8" w14:textId="5F5DA97A" w:rsidR="00495965" w:rsidRPr="003D629D" w:rsidRDefault="00495965">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can </w:t>
+      </w:r>
+      <w:r w:rsidR="00266914" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>bidder</w:t>
+      </w:r>
+      <w:r w:rsidR="00266914" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Corporate Social Responsibility (CSR) statements,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policies and/or case studies be accepted as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proof of how they intend to deliver the social value </w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>indicators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AF917C" w14:textId="23A9E0F4" w:rsidR="004609A6" w:rsidRPr="003D629D" w:rsidRDefault="00495965">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E684A">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="005E684A">
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>refers to how the organisation performs corporately. It is not contract-specific and therefore will not adequately address the social value award criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7236516B" w14:textId="57532A95" w:rsidR="003661D2" w:rsidRPr="00F41F2E" w:rsidRDefault="004609A6" w:rsidP="003661D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00006571" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bidder’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> response to the social value criteria should be </w:t>
+      </w:r>
+      <w:r w:rsidR="0077095B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>directly related to the contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00006571">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...163 lines deleted...]
-        <w:t xml:space="preserve"> to deliver the social value requirements on the contract.</w:t>
       </w:r>
       <w:r w:rsidR="003661D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  For e</w:t>
       </w:r>
       <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">xample: </w:t>
       </w:r>
       <w:r w:rsidR="003661D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>if the supplier</w:t>
       </w:r>
       <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> organise</w:t>
       </w:r>
@@ -1613,118 +2053,194 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a careers</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> talk at a school every year, </w:t>
       </w:r>
       <w:r w:rsidR="003661D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
       <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cannot now claim social value for this as the initiative has not been delivered specifically as a result of the Contract for which </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> are submitting a tender response. In order to claim social value against this type of initiative, the Supplier will need to deliver </w:t>
+        <w:t xml:space="preserve"> cannot now claim social value for this as the initiative has not been delivered specifically </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>an additional careers</w:t>
+        <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> talk(s) as a result of the specific social value requirements on the Contracting Authority’s contract.</w:t>
+        <w:t xml:space="preserve"> the Contract for which </w:t>
+      </w:r>
+      <w:r w:rsidR="003661D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are submitting a tender response. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claim social value against this type of initiative, the Supplier will need to deliver </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>an additional careers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> talk(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003661D2" w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the specific social value requirements on the Contracting Authority’s contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EADFFC3" w14:textId="5EE81BD3" w:rsidR="00495965" w:rsidRDefault="00495965">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09804EFD" w14:textId="114C990F" w:rsidR="003920D9" w:rsidRPr="003920D9" w:rsidRDefault="003920D9">
+    <w:p w14:paraId="09804EFD" w14:textId="26C8D06F" w:rsidR="003920D9" w:rsidRPr="003920D9" w:rsidRDefault="003920D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003920D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Under the Points Approach are the points calculated based on the number of people or number of hours?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42988D9F" w14:textId="1AE431AA" w:rsidR="003920D9" w:rsidRDefault="003920D9">
+        <w:t>Under the Points Approach</w:t>
+      </w:r>
+      <w:r w:rsidR="008A13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003920D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are the points calculated based on the number of people or number of hours?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42988D9F" w14:textId="21510C76" w:rsidR="003920D9" w:rsidRDefault="003920D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The points are calculated based on the number of hours spent delivering the </w:t>
+        <w:t>The points are calculated based on the number of hours spent</w:t>
+      </w:r>
+      <w:r w:rsidR="00847E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the supplier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delivering the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>particular initiative</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C08E09A" w14:textId="77777777" w:rsidR="00CF48A3" w:rsidRPr="003D629D" w:rsidRDefault="00CF48A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F24105F" w14:textId="1A7DA5DD" w:rsidR="004609A6" w:rsidRPr="003D629D" w:rsidRDefault="004609A6">
       <w:pPr>
@@ -1793,50 +2309,51 @@
         </w:rPr>
         <w:t>The Social Value Unit will issue the Supplier with login details and guidance on how to add information relating to the delivery of their targets</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF8130C" w14:textId="09537378" w:rsidR="003D629D" w:rsidRPr="00AC12EA" w:rsidRDefault="003D629D" w:rsidP="00AC12EA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Supplier will receive a reminder to update the report; however, Suppliers can log in to the monitoring portal at any time</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBB998B" w14:textId="72CEA0DD" w:rsidR="003D629D" w:rsidRPr="00AC12EA" w:rsidRDefault="003D629D" w:rsidP="00AC12EA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Suppliers record their progress to date against each indicator. (There is also a notes section which Suppliers should use to record any efforts that they have made to fulfil their targets)</w:t>
@@ -1906,51 +2423,50 @@
       <w:r w:rsidR="00F20692" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> does not deliver on their social value commitments?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8FC2E9" w14:textId="6820C17A" w:rsidR="008C4A4D" w:rsidRDefault="001D301D" w:rsidP="008C4A4D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ProximaNova-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="01040A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ProximaNova-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="01040A"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The social value requirements set out should be proportionate and</w:t>
       </w:r>
       <w:r w:rsidR="000F1596" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ProximaNova-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="01040A"/>
         </w:rPr>
         <w:t xml:space="preserve"> achievable.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ProximaNova-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="01040A"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C4A4D" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ProximaNova-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="01040A"/>
         </w:rPr>
         <w:t>It is the responsibility of the Client Project Manager to regularly review the Social Value Delivery Reports to monitor Supplier performance against the social value requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BAB5F87" w14:textId="675FA856" w:rsidR="00A46B94" w:rsidRDefault="00A46B94" w:rsidP="008C4A4D">
@@ -2249,51 +2765,51 @@
     </w:p>
     <w:sectPr w:rsidR="008C4A4D" w:rsidRPr="003D629D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -2315,51 +2831,51 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ProximaNova-Light">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07BF493F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA0ECC46"/>
     <w:lvl w:ilvl="0" w:tplc="E6C21CC4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3676,134 +4192,146 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C4730B"/>
     <w:rsid w:val="00006571"/>
     <w:rsid w:val="00026944"/>
     <w:rsid w:val="00030E29"/>
     <w:rsid w:val="000F1596"/>
     <w:rsid w:val="00116384"/>
     <w:rsid w:val="0014085A"/>
     <w:rsid w:val="00172DC1"/>
     <w:rsid w:val="001800FD"/>
     <w:rsid w:val="001D2D86"/>
     <w:rsid w:val="001D301D"/>
     <w:rsid w:val="00203D9F"/>
     <w:rsid w:val="00216A48"/>
     <w:rsid w:val="00217A28"/>
     <w:rsid w:val="00223444"/>
+    <w:rsid w:val="00244EAF"/>
     <w:rsid w:val="00266914"/>
     <w:rsid w:val="00273D97"/>
+    <w:rsid w:val="002A1E3B"/>
     <w:rsid w:val="002A3F97"/>
     <w:rsid w:val="002E7D06"/>
     <w:rsid w:val="00356985"/>
     <w:rsid w:val="003661D2"/>
     <w:rsid w:val="003920D9"/>
     <w:rsid w:val="003A6EE7"/>
     <w:rsid w:val="003C457B"/>
     <w:rsid w:val="003C5086"/>
     <w:rsid w:val="003D46C3"/>
     <w:rsid w:val="003D629D"/>
     <w:rsid w:val="003E2B64"/>
     <w:rsid w:val="00460229"/>
     <w:rsid w:val="004609A6"/>
     <w:rsid w:val="00463777"/>
     <w:rsid w:val="00482BB9"/>
     <w:rsid w:val="00495965"/>
     <w:rsid w:val="004A0BB2"/>
     <w:rsid w:val="004E7435"/>
     <w:rsid w:val="005444CC"/>
     <w:rsid w:val="005715BB"/>
     <w:rsid w:val="005B5FAC"/>
     <w:rsid w:val="005D73B9"/>
     <w:rsid w:val="005E684A"/>
     <w:rsid w:val="006066DD"/>
     <w:rsid w:val="0061515F"/>
     <w:rsid w:val="00622477"/>
     <w:rsid w:val="00624B6A"/>
     <w:rsid w:val="00633B1F"/>
     <w:rsid w:val="00635B7D"/>
     <w:rsid w:val="00646157"/>
     <w:rsid w:val="00694824"/>
     <w:rsid w:val="006A22F1"/>
     <w:rsid w:val="006B3ED0"/>
     <w:rsid w:val="006B7140"/>
     <w:rsid w:val="0070382C"/>
     <w:rsid w:val="00745793"/>
+    <w:rsid w:val="0077095B"/>
     <w:rsid w:val="007A1526"/>
+    <w:rsid w:val="007E7E39"/>
+    <w:rsid w:val="00847E62"/>
     <w:rsid w:val="00851BA5"/>
     <w:rsid w:val="00884217"/>
     <w:rsid w:val="008956BB"/>
+    <w:rsid w:val="008A13F7"/>
     <w:rsid w:val="008B023C"/>
     <w:rsid w:val="008C4A4D"/>
     <w:rsid w:val="008F54B9"/>
     <w:rsid w:val="0090187C"/>
     <w:rsid w:val="00934C95"/>
+    <w:rsid w:val="00977EDE"/>
     <w:rsid w:val="009E15BA"/>
     <w:rsid w:val="009E7E5B"/>
     <w:rsid w:val="00A21486"/>
     <w:rsid w:val="00A46B94"/>
     <w:rsid w:val="00A52256"/>
     <w:rsid w:val="00A6363B"/>
     <w:rsid w:val="00AC068B"/>
     <w:rsid w:val="00AC12EA"/>
     <w:rsid w:val="00AC4AF8"/>
     <w:rsid w:val="00AC5236"/>
     <w:rsid w:val="00AD52F2"/>
     <w:rsid w:val="00AE53EA"/>
     <w:rsid w:val="00AE76A7"/>
     <w:rsid w:val="00AF212E"/>
+    <w:rsid w:val="00B64B35"/>
     <w:rsid w:val="00BA4E6B"/>
     <w:rsid w:val="00C115B1"/>
     <w:rsid w:val="00C4730B"/>
     <w:rsid w:val="00C545BD"/>
     <w:rsid w:val="00C744A4"/>
     <w:rsid w:val="00CF21E7"/>
     <w:rsid w:val="00CF48A3"/>
     <w:rsid w:val="00D45394"/>
     <w:rsid w:val="00DC7053"/>
+    <w:rsid w:val="00DF636A"/>
     <w:rsid w:val="00E20ECB"/>
+    <w:rsid w:val="00E50B98"/>
     <w:rsid w:val="00E81276"/>
     <w:rsid w:val="00E86858"/>
     <w:rsid w:val="00EB7C02"/>
     <w:rsid w:val="00EC702D"/>
     <w:rsid w:val="00EE50E8"/>
     <w:rsid w:val="00EF2985"/>
     <w:rsid w:val="00EF468E"/>
     <w:rsid w:val="00EF5E4B"/>
     <w:rsid w:val="00F16FEB"/>
     <w:rsid w:val="00F20692"/>
     <w:rsid w:val="00F41F2E"/>
+    <w:rsid w:val="00F5225D"/>
     <w:rsid w:val="00F80A8F"/>
     <w:rsid w:val="00F90E77"/>
+    <w:rsid w:val="00FD6B91"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C4C067C"/>
@@ -4879,69 +5407,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0411B0EF-FE82-4936-BEBF-5B03C332AB2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1267</Words>
-  <Characters>7541</Characters>
+  <Words>1438</Words>
+  <Characters>7882</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
-  <Paragraphs>91</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NICS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8717</CharactersWithSpaces>
+  <CharactersWithSpaces>9262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beers, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>