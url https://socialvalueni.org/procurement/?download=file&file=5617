--- v2 (2026-04-03)
+++ v3 (2026-09-21)
@@ -2,92 +2,91 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-mccannj\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-scotte\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F7FC86A0-3AF3-4924-9BF3-5BC13ABF9FEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{74BF4EEC-5DC4-4C81-9E6F-88A78A9600E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-30828" yWindow="-108" windowWidth="30936" windowHeight="16776" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Declaration" sheetId="1" r:id="rId1"/>
     <sheet name="Delivery Plan" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_Hlk141447425" localSheetId="1">'Delivery Plan'!$A$82</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F93" i="2" l="1"/>
-[...1 lines deleted...]
-  <c r="F91" i="2" s="1"/>
+  <c r="E92" i="2" l="1"/>
   <c r="E93" i="2"/>
+  <c r="F93" i="2"/>
   <c r="E52" i="2"/>
   <c r="E55" i="2"/>
   <c r="E81" i="2"/>
   <c r="E70" i="2"/>
   <c r="E67" i="2"/>
   <c r="E65" i="2"/>
   <c r="E62" i="2"/>
   <c r="E58" i="2"/>
   <c r="E79" i="2" l="1"/>
   <c r="E78" i="2"/>
   <c r="E77" i="2"/>
   <c r="E76" i="2"/>
   <c r="E75" i="2"/>
   <c r="E74" i="2"/>
   <c r="E73" i="2"/>
   <c r="E72" i="2"/>
   <c r="E30" i="2" l="1"/>
   <c r="E48" i="2" l="1"/>
   <c r="E46" i="2"/>
   <c r="E26" i="2" l="1"/>
   <c r="E82" i="2"/>
   <c r="E35" i="2"/>
   <c r="E69" i="2"/>
   <c r="E68" i="2"/>
   <c r="E66" i="2"/>
@@ -116,55 +115,56 @@
   <c r="E20" i="2" l="1"/>
   <c r="E19" i="2"/>
   <c r="E34" i="2"/>
   <c r="E43" i="2" l="1"/>
   <c r="E40" i="2"/>
   <c r="E36" i="2"/>
   <c r="E33" i="2"/>
   <c r="E45" i="2"/>
   <c r="E47" i="2"/>
   <c r="E54" i="2"/>
   <c r="E41" i="2"/>
   <c r="E23" i="2"/>
   <c r="E42" i="2" l="1"/>
   <c r="E18" i="2"/>
   <c r="E17" i="2"/>
   <c r="E88" i="2" l="1"/>
   <c r="E63" i="2"/>
   <c r="E53" i="2"/>
   <c r="E31" i="2"/>
   <c r="E44" i="2" l="1"/>
   <c r="E39" i="2"/>
   <c r="E22" i="2"/>
   <c r="E21" i="2"/>
   <c r="E49" i="2" l="1"/>
   <c r="E91" i="2" s="1"/>
+  <c r="F91" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="149">
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Email address</t>
   </si>
   <si>
     <t>Telephone number</t>
   </si>
   <si>
     <t>Signed</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Points Value</t>
   </si>
   <si>
     <t>Number of FTE person weeks which will be delivered throughout this contract</t>
   </si>
   <si>
@@ -611,63 +611,68 @@
   </si>
   <si>
     <t>&lt;&lt;Update B5&gt;&gt;</t>
   </si>
   <si>
     <t>&lt;&lt;Update B7&gt;&gt;</t>
   </si>
   <si>
     <t>&lt;&lt;Update E94&gt;&gt;</t>
   </si>
   <si>
     <t>yes</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">**** Example text only ***  Please remove/update before publication *** </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>The Supplier must provide the mandatory minimum requirements for the Modern Slavery Assessment Tool as listed within the Social Value Points Matrix in clause 3.1 and clause XX of Schedule XX as part of the overall social value points requirement on the contract.  Failure to mark 'yes' in D41 to confirm the bidder will meet the mandatory requirement, will result in the response scoring 0</t>
+      <t>The Supplier must provide the mandatory minimum requirements for the Modern Slavery Assessment Tool as listed within the Social Value Points Matrix in clause 3.1 and clause XX of Schedule XX as part of the overall social value points requirement on the contract.  Failure to mark 'yes' in D41 to confirm the bidder will meet the mandatory requirement, will result in the response being failed.</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">NB: If a bidder fails to complete and upload the Social Value Delivery Plan to demonstrate that they will achieve the minimum required Social Value points for the contract, including adhering to any mandatory minimum/maximum requirements, they will be eliminated from the competition. </t>
+  </si>
+  <si>
+    <t>NB: Check these formulas are working and reflect your tender documents before issue and delete this line</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_(&quot;£&quot;* #,##0.00_);_(&quot;£&quot;* \(#,##0.00\);_(&quot;£&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-[$£-809]* #,##0.0_-;\-[$£-809]* #,##0.0_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -905,51 +910,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1029,53 +1034,50 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="9" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1226,75 +1228,75 @@
           <a:endParaRPr lang="en-US" sz="1400">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>66145</xdr:colOff>
+      <xdr:colOff>63605</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>190498</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>333375</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>87313</xdr:rowOff>
+      <xdr:colOff>332105</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13004270" y="190498"/>
-          <a:ext cx="9736668" cy="2913065"/>
+          <a:off x="12998555" y="190498"/>
+          <a:ext cx="9736350" cy="2838452"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFF00"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -1336,122 +1338,126 @@
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>- Insert Schedule Number within cell A2</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>-</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t> Update contract value, social value points target and contract duration in cells B5, B6, B7</a:t>
           </a:r>
-        </a:p>
-[...8 lines deleted...]
-          </a:r>
           <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>- Include</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t> any minimum mandatory requirements at cell A9 if included within Social Value Schedule </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- Include</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t> any maximum points targets. Edit cells to ensure it is clear that bidders will score 0 if they exceed maximum points targets or underdeliver against mandatory requirements.   See model wording re: minimum mandatory and maximum points targets included in Model Text for Procurement Document. </a:t>
+            <a:t> any maximum points targets if included out within Social Value. Edit cells to ensure bidders cannot exceed maximum points targets or underdeliver against mandatory requirements.   See model wording re: minimum mandatory and maximum points targets included in Model Text for Procurement Document. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t> - Lock the delivery plan apart from the 'planned delivery' colulmn</a:t>
+            <a:t>- If the Supplier fails to complete and upload the Social Value Delivery Plan to demonstrate that they will achieve the minimum required Social Value points for the contract, which has been set for the purposes of scoring, including adhering to any mandatory minimum/maximum requirements, they will be eliminated from the competition. All procurement documents must make this clear.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>- Consider locking this spreadsheet before the tender is published, with the exception of the yellow column which bidders will complete.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
@@ -1764,391 +1770,391 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B11" sqref="B11:B12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" customWidth="1"/>
-    <col min="2" max="2" width="37.85546875" customWidth="1"/>
+    <col min="1" max="1" width="18.54296875" customWidth="1"/>
+    <col min="2" max="2" width="37.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="3"/>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="23"/>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="23"/>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="23"/>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="23"/>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A9" s="19" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="23"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="23"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AT94"/>
+  <dimension ref="A1:AT96"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" topLeftCell="A83" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="G93" sqref="G93"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="43.140625" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="70.28515625" style="5" customWidth="1"/>
+    <col min="1" max="1" width="43.1796875" style="5" customWidth="1"/>
+    <col min="2" max="2" width="33.36328125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="35.1796875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="73.453125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="15.7265625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="70.26953125" style="5" customWidth="1"/>
     <col min="7" max="7" width="31" style="5" customWidth="1"/>
-    <col min="8" max="8" width="9.42578125" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="5"/>
+    <col min="8" max="8" width="9.453125" style="5" customWidth="1"/>
+    <col min="9" max="10" width="9.1796875" style="5"/>
+    <col min="11" max="11" width="40.453125" style="5" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="56"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="2"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="46" t="s">
         <v>142</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="55" t="s">
+      <c r="B6" s="46" t="s">
         <v>141</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="46" t="s">
         <v>143</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="7"/>
       <c r="D8" s="2"/>
     </row>
-    <row r="9" spans="1:10" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="57" t="s">
+    <row r="9" spans="1:10" ht="31" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="56" t="s">
         <v>136</v>
       </c>
-      <c r="B9" s="57"/>
-[...4 lines deleted...]
-      <c r="A10" s="58" t="s">
+      <c r="B9" s="56"/>
+      <c r="C9" s="56"/>
+      <c r="D9" s="56"/>
+    </row>
+    <row r="10" spans="1:10" ht="31" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="57" t="s">
         <v>137</v>
       </c>
-      <c r="B10" s="58"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B10" s="57"/>
+      <c r="C10" s="57"/>
+      <c r="D10" s="57"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A11" s="49"/>
       <c r="B11" s="49"/>
       <c r="C11" s="49"/>
       <c r="D11" s="49"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A12" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A13" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="21"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A15" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A16" s="37"/>
       <c r="B16" s="36" t="s">
         <v>113</v>
       </c>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="35"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:46" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:46" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="22"/>
       <c r="E17" s="14">
         <f>D17*(75/26)</f>
         <v>0</v>
       </c>
       <c r="G17" s="8"/>
       <c r="H17" s="9"/>
     </row>
-    <row r="18" spans="1:46" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:46" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="22"/>
       <c r="E18" s="14">
         <f>D18*(90/26)</f>
         <v>0</v>
       </c>
       <c r="G18" s="8"/>
       <c r="H18" s="9"/>
     </row>
-    <row r="19" spans="1:46" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:46" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="22"/>
       <c r="E19" s="15">
         <f>D19*(10/2)</f>
         <v>0</v>
       </c>
       <c r="H19" s="9"/>
     </row>
-    <row r="20" spans="1:46" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:46" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="22"/>
       <c r="E20" s="15">
         <f>D20*(15/2)</f>
         <v>0</v>
       </c>
       <c r="H20" s="9"/>
     </row>
-    <row r="21" spans="1:46" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:46" ht="62" x14ac:dyDescent="0.35">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="22"/>
       <c r="E21" s="15">
         <f>D21*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H21" s="9"/>
     </row>
-    <row r="22" spans="1:46" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:46" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A22" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="22"/>
       <c r="E22" s="15">
         <f>D22*(15/8)</f>
         <v>0</v>
       </c>
       <c r="H22" s="9"/>
     </row>
-    <row r="23" spans="1:46" ht="63" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:46" ht="62" x14ac:dyDescent="0.35">
       <c r="A23" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="22"/>
       <c r="E23" s="15">
         <f>D23*(10/500)</f>
         <v>0</v>
       </c>
       <c r="H23" s="9"/>
     </row>
-    <row r="24" spans="1:46" s="29" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:46" s="29" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A24" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="22"/>
       <c r="E24" s="14">
         <f>D24*(75/26)</f>
         <v>0</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="9"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
@@ -2161,51 +2167,51 @@
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
     </row>
-    <row r="25" spans="1:46" s="29" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:46" s="29" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A25" s="10" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="22"/>
       <c r="E25" s="14">
         <f>D25*(90/26)</f>
         <v>0</v>
       </c>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="9"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
@@ -2218,51 +2224,51 @@
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
     </row>
-    <row r="26" spans="1:46" s="29" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:46" s="29" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A26" s="10" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="22"/>
       <c r="E26" s="15">
         <f>D26*(10/2)</f>
         <v>0</v>
       </c>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="9"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
@@ -2275,51 +2281,51 @@
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
     </row>
-    <row r="27" spans="1:46" s="29" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:46" s="29" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A27" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="22"/>
       <c r="E27" s="15">
         <f>D27*(15/2)</f>
         <v>0</v>
       </c>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="9"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
@@ -2332,51 +2338,51 @@
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
     </row>
-    <row r="28" spans="1:46" s="29" customFormat="1" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:46" s="29" customFormat="1" ht="62" x14ac:dyDescent="0.35">
       <c r="A28" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="22"/>
       <c r="E28" s="15">
         <f>D28*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="9"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
@@ -2389,51 +2395,51 @@
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
     </row>
-    <row r="29" spans="1:46" s="29" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:46" s="29" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A29" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="22"/>
       <c r="E29" s="15">
         <f>D29*(15/8)</f>
         <v>0</v>
       </c>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="9"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
@@ -2446,51 +2452,51 @@
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
     </row>
-    <row r="30" spans="1:46" s="29" customFormat="1" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:46" s="29" customFormat="1" ht="62" x14ac:dyDescent="0.35">
       <c r="A30" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="22"/>
       <c r="E30" s="15">
         <f>D30*(10/500)</f>
         <v>0</v>
       </c>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="9"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
@@ -2503,1107 +2509,1118 @@
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
     </row>
-    <row r="31" spans="1:46" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:46" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A31" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D31" s="22"/>
       <c r="E31" s="15">
         <f>IF(D31="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H31" s="9"/>
     </row>
-    <row r="32" spans="1:46" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:46" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A32" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="22"/>
       <c r="E32" s="15">
         <f>IF(D32="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H32" s="9"/>
     </row>
-    <row r="33" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="22"/>
       <c r="E33" s="14">
         <f>D33/26*90</f>
         <v>0</v>
       </c>
       <c r="H33" s="9"/>
     </row>
-    <row r="34" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A34" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="22"/>
       <c r="E34" s="15">
         <f>D34*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H34" s="9"/>
     </row>
-    <row r="35" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A35" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="22"/>
       <c r="E35" s="15">
         <f>D35*(15/2)</f>
         <v>0</v>
       </c>
       <c r="H35" s="9"/>
     </row>
-    <row r="36" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A36" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="22"/>
       <c r="E36" s="15">
         <f>D36*(15/8)</f>
         <v>0</v>
       </c>
       <c r="H36" s="9"/>
     </row>
-    <row r="37" spans="1:8" ht="63" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A37" s="10" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>53</v>
       </c>
       <c r="D37" s="22"/>
       <c r="E37" s="15">
         <f>D37*(15/500)</f>
         <v>0</v>
       </c>
       <c r="H37" s="9"/>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A38" s="40"/>
       <c r="B38" s="43" t="s">
         <v>114</v>
       </c>
       <c r="C38" s="41"/>
       <c r="D38" s="42"/>
       <c r="E38" s="37"/>
       <c r="H38" s="9"/>
     </row>
-    <row r="39" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A39" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="22"/>
       <c r="E39" s="15">
         <f>IF(D39="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H39" s="9"/>
     </row>
-    <row r="40" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A40" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="22"/>
       <c r="E40" s="15">
         <f>D40*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H40" s="9"/>
     </row>
-    <row r="41" spans="1:8" ht="110.25" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" ht="108.5" x14ac:dyDescent="0.35">
       <c r="A41" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D41" s="22" t="s">
         <v>145</v>
       </c>
       <c r="E41" s="15">
         <f>IF(D41="yes",50,0)</f>
         <v>50</v>
       </c>
       <c r="F41" s="49" t="s">
         <v>146</v>
       </c>
       <c r="H41" s="9"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A42" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>50</v>
       </c>
       <c r="D42" s="22"/>
       <c r="E42" s="15">
         <f>IF(D42="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H42" s="9"/>
     </row>
-    <row r="43" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A43" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="22"/>
       <c r="E43" s="15">
         <f>D43*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H43" s="9"/>
     </row>
-    <row r="44" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A44" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D44" s="22"/>
       <c r="E44" s="15">
         <f>IF(D44="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H44" s="9"/>
     </row>
-    <row r="45" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>68</v>
       </c>
       <c r="D45" s="22"/>
       <c r="E45" s="15">
         <f>D45*20</f>
         <v>0</v>
       </c>
       <c r="H45" s="9"/>
     </row>
-    <row r="46" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>73</v>
       </c>
       <c r="D46" s="22"/>
       <c r="E46" s="15">
         <f>D46*30</f>
         <v>0</v>
       </c>
       <c r="H46" s="9"/>
     </row>
-    <row r="47" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>91</v>
       </c>
       <c r="D47" s="22"/>
       <c r="E47" s="15">
         <f>D47*30</f>
         <v>0</v>
       </c>
       <c r="H47" s="9"/>
     </row>
-    <row r="48" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>93</v>
       </c>
       <c r="D48" s="22"/>
       <c r="E48" s="15">
         <f>D48*40</f>
         <v>0</v>
       </c>
       <c r="H48" s="9"/>
     </row>
-    <row r="49" spans="1:8" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A49" s="10" t="s">
         <v>109</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D49" s="22"/>
       <c r="E49" s="15">
         <f>D49/8*10</f>
         <v>0</v>
       </c>
       <c r="H49" s="9"/>
     </row>
-    <row r="50" spans="1:8" ht="63" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A50" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>96</v>
       </c>
       <c r="D50" s="22"/>
       <c r="E50" s="15">
         <f>D50*(10/500)</f>
         <v>0</v>
       </c>
       <c r="H50" s="9"/>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A51" s="40"/>
       <c r="B51" s="43" t="s">
         <v>115</v>
       </c>
       <c r="C51" s="41"/>
       <c r="D51" s="42"/>
       <c r="E51" s="37"/>
       <c r="H51" s="9"/>
     </row>
-    <row r="52" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A52" s="10" t="s">
         <v>132</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>134</v>
       </c>
       <c r="D52" s="22"/>
       <c r="E52" s="15">
         <f>IF(D52="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H52" s="9"/>
     </row>
-    <row r="53" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A53" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D53" s="22"/>
       <c r="E53" s="15">
         <f>IF(D53="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H53" s="9"/>
     </row>
-    <row r="54" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A54" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C54" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="22"/>
       <c r="E54" s="15">
         <f>D54*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H54" s="9"/>
     </row>
-    <row r="55" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A55" s="10" t="s">
         <v>121</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D55" s="22"/>
       <c r="E55" s="15">
         <f>IF(D55="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H55" s="9"/>
     </row>
-    <row r="56" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A56" s="10" t="s">
         <v>120</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>79</v>
       </c>
       <c r="C56" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="22"/>
       <c r="E56" s="15">
         <f>D56*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H56" s="9"/>
     </row>
-    <row r="57" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A57" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C57" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="22"/>
       <c r="E57" s="15">
         <f>D57*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H57" s="9"/>
     </row>
-    <row r="58" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A58" s="10" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C58" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D58" s="22"/>
       <c r="E58" s="15">
         <f>IF(D58="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H58" s="9"/>
     </row>
-    <row r="59" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A59" s="10" t="s">
         <v>117</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>79</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="22"/>
       <c r="E59" s="15">
         <f>D59*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H59" s="9"/>
     </row>
-    <row r="60" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A60" s="10" t="s">
         <v>116</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="22"/>
       <c r="E60" s="15">
         <f>D60*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H60" s="9"/>
     </row>
-    <row r="61" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A61" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D61" s="22"/>
       <c r="E61" s="15">
         <f>IF(D61="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H61" s="9"/>
     </row>
-    <row r="62" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A62" s="10" t="s">
         <v>124</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C62" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D62" s="22"/>
       <c r="E62" s="15">
         <f>D62*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H62" s="9"/>
     </row>
-    <row r="63" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A63" s="10" t="s">
         <v>123</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C63" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D63" s="22"/>
       <c r="E63" s="15">
         <f>IF(D63="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H63" s="9"/>
     </row>
-    <row r="64" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A64" s="10" t="s">
         <v>110</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C64" s="11" t="s">
         <v>112</v>
       </c>
       <c r="D64" s="22"/>
       <c r="E64" s="15">
         <f>D64*30</f>
         <v>0</v>
       </c>
       <c r="H64" s="9"/>
     </row>
-    <row r="65" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A65" s="10" t="s">
         <v>125</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D65" s="22"/>
       <c r="E65" s="15">
         <f>IF(D65="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H65" s="9"/>
     </row>
-    <row r="66" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A66" s="10" t="s">
         <v>126</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="22"/>
       <c r="E66" s="15">
         <f>D66*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H66" s="9"/>
     </row>
-    <row r="67" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A67" s="10" t="s">
         <v>127</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D67" s="22"/>
       <c r="E67" s="15">
         <f>IF(D67="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H67" s="9"/>
     </row>
-    <row r="68" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A68" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C68" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D68" s="22"/>
       <c r="E68" s="15">
         <f>IF(D68="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H68" s="9"/>
     </row>
-    <row r="69" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A69" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D69" s="22"/>
       <c r="E69" s="15">
         <f>IF(D69="yes",20,0)</f>
         <v>0</v>
       </c>
       <c r="H69" s="9"/>
     </row>
-    <row r="70" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A70" s="10" t="s">
         <v>128</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C70" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="22"/>
       <c r="E70" s="15">
         <f>D70*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H70" s="9"/>
     </row>
-    <row r="71" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A71" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D71" s="22"/>
       <c r="E71" s="15">
         <f>IF(D71="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H71" s="9"/>
     </row>
-    <row r="72" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A72" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C72" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="22"/>
       <c r="E72" s="14">
         <f>D72*(75/26)</f>
         <v>0</v>
       </c>
       <c r="H72" s="9"/>
     </row>
-    <row r="73" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A73" s="10" t="s">
         <v>101</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C73" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="22"/>
       <c r="E73" s="14">
         <f>D73*(90/26)</f>
         <v>0</v>
       </c>
       <c r="H73" s="9"/>
     </row>
-    <row r="74" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A74" s="10" t="s">
         <v>129</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="22"/>
       <c r="E74" s="15">
         <f>D74*(10/2)</f>
         <v>0</v>
       </c>
       <c r="H74" s="9"/>
     </row>
-    <row r="75" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A75" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C75" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="22"/>
       <c r="E75" s="15">
         <f>D75*(15/2)</f>
         <v>0</v>
       </c>
       <c r="H75" s="9"/>
     </row>
-    <row r="76" spans="1:8" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A76" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C76" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D76" s="22"/>
       <c r="E76" s="15">
         <f>D76*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H76" s="9"/>
     </row>
-    <row r="77" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A77" s="10" t="s">
         <v>102</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C77" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="22"/>
       <c r="E77" s="15">
         <f>D77*(15/8)</f>
         <v>0</v>
       </c>
       <c r="H77" s="9"/>
     </row>
-    <row r="78" spans="1:8" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A78" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C78" s="11" t="s">
         <v>53</v>
       </c>
       <c r="D78" s="22"/>
       <c r="E78" s="15">
         <f>D78*(10/500)</f>
         <v>0</v>
       </c>
       <c r="H78" s="9"/>
     </row>
-    <row r="79" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A79" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D79" s="22"/>
       <c r="E79" s="15">
         <f>IF(D79="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H79" s="9"/>
     </row>
-    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A80" s="40"/>
       <c r="B80" s="43" t="s">
         <v>130</v>
       </c>
       <c r="C80" s="41"/>
       <c r="D80" s="42"/>
       <c r="E80" s="37"/>
       <c r="H80" s="9"/>
     </row>
-    <row r="81" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A81" s="30" t="s">
         <v>131</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D81" s="22"/>
       <c r="E81" s="15">
         <f>IF(D81="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H81" s="9"/>
     </row>
-    <row r="82" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A82" s="30" t="s">
         <v>98</v>
       </c>
       <c r="B82" s="31" t="s">
         <v>40</v>
       </c>
       <c r="C82" s="31" t="s">
         <v>12</v>
       </c>
       <c r="D82" s="32"/>
       <c r="E82" s="39">
         <f t="shared" ref="E82" si="0">D82*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H82" s="9"/>
     </row>
-    <row r="83" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C83" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D83" s="22"/>
       <c r="E83" s="15">
         <f t="shared" ref="E83:E87" si="1">D83*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H83" s="9"/>
     </row>
-    <row r="84" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="10" t="s">
         <v>99</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C84" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D84" s="22"/>
       <c r="E84" s="15">
         <f>D84*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H84" s="9"/>
     </row>
-    <row r="85" spans="1:8" ht="63" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A85" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D85" s="22"/>
       <c r="E85" s="15">
         <f>D85*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H85" s="9"/>
     </row>
-    <row r="86" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A86" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C86" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D86" s="22"/>
       <c r="E86" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H86" s="9"/>
     </row>
-    <row r="87" spans="1:8" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A87" s="26" t="s">
         <v>100</v>
       </c>
       <c r="B87" s="27" t="s">
         <v>41</v>
       </c>
       <c r="C87" s="27" t="s">
         <v>12</v>
       </c>
       <c r="D87" s="28"/>
       <c r="E87" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C88" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D88" s="22"/>
       <c r="E88" s="15">
         <f>IF(D88="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H88" s="9"/>
     </row>
-    <row r="89" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C89" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D89" s="28"/>
       <c r="E89" s="15">
         <f>D89*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H89" s="9"/>
     </row>
-    <row r="90" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A90" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="27" t="s">
         <v>41</v>
       </c>
       <c r="C90" s="27" t="s">
         <v>12</v>
       </c>
       <c r="D90" s="28"/>
       <c r="E90" s="15">
         <f>D90*(10/8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A91" s="45"/>
       <c r="B91" s="44"/>
       <c r="C91" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="16">
         <f>SUM(E17:E90)</f>
         <v>50</v>
       </c>
       <c r="F91" s="20" t="str">
-        <f>IF(E91&gt;=E92, "points target met", "points target not met - bid will score 0")</f>
-[...3 lines deleted...]
-    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+        <f>IF(E91&gt;=E92, "PASS", "FAIL - WILL BE REJECTED")</f>
+        <v>FAIL - WILL BE REJECTED</v>
+      </c>
+      <c r="G91" s="48" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.35">
       <c r="C92" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D92" s="1"/>
       <c r="E92" s="16" t="str">
         <f>B6</f>
         <v>&lt;&lt;Update B6&gt;&gt;</v>
       </c>
     </row>
-    <row r="93" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="B93" s="48" t="s">
         <v>138</v>
       </c>
       <c r="C93" s="54" t="s">
         <v>139</v>
       </c>
       <c r="D93" s="53"/>
       <c r="E93" s="50">
         <f>E62</f>
         <v>0</v>
       </c>
       <c r="F93" s="48" t="str">
-        <f>IF(E93&gt;=E94, "minimum requirements met", "minimum requirements not met - bid will score 0")</f>
-[...3 lines deleted...]
-    <row r="94" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+        <f>IF(E93&gt;=E94, "PASS", "FAIL - WILL BE REJECTED")</f>
+        <v>FAIL - WILL BE REJECTED</v>
+      </c>
+      <c r="G93" s="48" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="B94" s="48" t="s">
         <v>138</v>
       </c>
       <c r="C94" s="51" t="s">
         <v>140</v>
       </c>
       <c r="D94" s="51"/>
       <c r="E94" s="50" t="s">
         <v>144</v>
       </c>
       <c r="F94" s="52"/>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A96" s="20" t="s">
+        <v>147</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D44 D88 D31:D32 D39 D41:D42 D52:D53 D58 D55 D79:D81 D67:D71 D61 D63:D65" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"yes,no"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="E88 E69 E43 E58" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>