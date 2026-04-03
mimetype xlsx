--- v1 (2026-01-30)
+++ v2 (2026-04-03)
@@ -2,89 +2,93 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-scotte\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-mccannj\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1464BB94-F9B5-448C-AF59-1FFB18809D59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F7FC86A0-3AF3-4924-9BF3-5BC13ABF9FEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="555" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Declaration" sheetId="1" r:id="rId1"/>
     <sheet name="Delivery Plan" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_Hlk141447425" localSheetId="1">'Delivery Plan'!$A$82</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E52" i="2" l="1"/>
+  <c r="F93" i="2" l="1"/>
+  <c r="E92" i="2"/>
+  <c r="F91" i="2" s="1"/>
+  <c r="E93" i="2"/>
+  <c r="E52" i="2"/>
   <c r="E55" i="2"/>
   <c r="E81" i="2"/>
   <c r="E70" i="2"/>
   <c r="E67" i="2"/>
   <c r="E65" i="2"/>
   <c r="E62" i="2"/>
   <c r="E58" i="2"/>
   <c r="E79" i="2" l="1"/>
   <c r="E78" i="2"/>
   <c r="E77" i="2"/>
   <c r="E76" i="2"/>
   <c r="E75" i="2"/>
   <c r="E74" i="2"/>
   <c r="E73" i="2"/>
   <c r="E72" i="2"/>
   <c r="E30" i="2" l="1"/>
   <c r="E48" i="2" l="1"/>
   <c r="E46" i="2"/>
   <c r="E26" i="2" l="1"/>
   <c r="E82" i="2"/>
   <c r="E35" i="2"/>
   <c r="E69" i="2"/>
   <c r="E68" i="2"/>
   <c r="E66" i="2"/>
   <c r="E57" i="2"/>
@@ -102,118 +106,106 @@
   <c r="E25" i="2"/>
   <c r="E24" i="2"/>
   <c r="E90" i="2"/>
   <c r="E89" i="2"/>
   <c r="E84" i="2"/>
   <c r="E85" i="2"/>
   <c r="E83" i="2"/>
   <c r="E61" i="2"/>
   <c r="E64" i="2"/>
   <c r="E50" i="2"/>
   <c r="E20" i="2" l="1"/>
   <c r="E19" i="2"/>
   <c r="E34" i="2"/>
   <c r="E43" i="2" l="1"/>
   <c r="E40" i="2"/>
   <c r="E36" i="2"/>
   <c r="E33" i="2"/>
   <c r="E45" i="2"/>
   <c r="E47" i="2"/>
   <c r="E54" i="2"/>
   <c r="E41" i="2"/>
   <c r="E23" i="2"/>
   <c r="E42" i="2" l="1"/>
   <c r="E18" i="2"/>
   <c r="E17" i="2"/>
-  <c r="C10" i="2" l="1"/>
-  <c r="D10" i="2" s="1"/>
   <c r="E88" i="2" l="1"/>
   <c r="E63" i="2"/>
   <c r="E53" i="2"/>
   <c r="E31" i="2"/>
   <c r="E44" i="2" l="1"/>
   <c r="E39" i="2"/>
   <c r="E22" i="2"/>
   <c r="E21" i="2"/>
   <c r="E49" i="2" l="1"/>
   <c r="E91" i="2" s="1"/>
-  <c r="E92" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="147">
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Email address</t>
   </si>
   <si>
     <t>Telephone number</t>
   </si>
   <si>
     <t>Signed</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Points Value</t>
   </si>
   <si>
     <t>Number of FTE person weeks which will be delivered throughout this contract</t>
   </si>
   <si>
     <t>Estimated value of contract (in millions)</t>
   </si>
   <si>
     <t>million</t>
   </si>
   <si>
     <t>Term of contract (in years)</t>
   </si>
   <si>
     <t>years</t>
   </si>
   <si>
-    <t>Value per annum</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of hours which will be delivered throughout this contract</t>
   </si>
   <si>
     <t xml:space="preserve">I confirm that this Social Value Delivery Plan sets out the actions that will be undertaken to ensure the achievement of the social value requirements of the contract. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Approach for the delivery of the social value requirements set out in Schedule XX</t>
   </si>
   <si>
     <t>Social Value points</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Waste and Resource Efficiencies in the delivery of the contract</t>
   </si>
   <si>
     <t>Paid employment for people from the Client's priority group</t>
   </si>
   <si>
     <t>Unwaged work placements for people who face barriers to employment or are from deprived areas</t>
   </si>
   <si>
     <t>Unwaged work placements for people from the Client's priority group</t>
   </si>
   <si>
     <t>Skills development and educational attainment for people who are considered to be disadvantaged in the labour market or at risk of social exclusion</t>
   </si>
   <si>
     <t xml:space="preserve">Skills development and educational attainment for people from the Client's priority group </t>
   </si>
@@ -561,62 +553,123 @@
   </si>
   <si>
     <t>Circular Economy Action Plan for the Contract</t>
   </si>
   <si>
     <t>Circular Economy training for staff working on the contract</t>
   </si>
   <si>
     <t>Unwaged work placements for people who face barriers to employment or are from deprived areas - Green Jobs &amp; Skills</t>
   </si>
   <si>
     <t>THEME 4: Promoting Wellbeing</t>
   </si>
   <si>
     <t>Health and wellbeing Action Plan for the Contract Workforce</t>
   </si>
   <si>
     <t>Environmental Benchmarking Survey</t>
   </si>
   <si>
     <t>Annual benchmarking exercise = 30 points</t>
   </si>
   <si>
     <t>Environmental benchmarking survey will be completed.</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Approach for the delivery of the social value requirements set out in Schedule </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&lt;&lt; INSERT SCHEDULE NUMBER&gt;&gt;</t>
+    </r>
+  </si>
+  <si>
+    <t>You should ensure any minimum mandatory requirements, e.g. bidders must confirm delivery of the Modern Slavery Assessment Tool, are clear to bidders.  Mark in column F which initiatives are mandatory.  Delete this line before publication.</t>
+  </si>
+  <si>
+    <t>If including minimum points requirements, add a second calculation at the bottom of the delivery plan to ensure the condition is met.  An example is included below. Update or delete the red box at the bottom. Delete this line before publication.</t>
+  </si>
+  <si>
+    <t>**** Example, please remove/ update before publishing</t>
+  </si>
+  <si>
+    <t>Total Social Value points for Climate Change and Carbon Reduction training for staff which will be delivered by this plan</t>
+  </si>
+  <si>
+    <t>Total Social Value points for Climate Change and Carbon Reduction training for staff required to be delivered</t>
+  </si>
+  <si>
+    <t>&lt;&lt;Update B6&gt;&gt;</t>
+  </si>
+  <si>
+    <t>&lt;&lt;Update B5&gt;&gt;</t>
+  </si>
+  <si>
+    <t>&lt;&lt;Update B7&gt;&gt;</t>
+  </si>
+  <si>
+    <t>&lt;&lt;Update E94&gt;&gt;</t>
+  </si>
+  <si>
+    <t>yes</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">**** Example text only ***  Please remove/update before publication *** </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The Supplier must provide the mandatory minimum requirements for the Modern Slavery Assessment Tool as listed within the Social Value Points Matrix in clause 3.1 and clause XX of Schedule XX as part of the overall social value points requirement on the contract.  Failure to mark 'yes' in D41 to confirm the bidder will meet the mandatory requirement, will result in the response scoring 0</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(&quot;£&quot;* #,##0.00_);_(&quot;£&quot;* \(#,##0.00\);_(&quot;£&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-[$£-809]* #,##0.0_-;\-[$£-809]* #,##0.0_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -680,85 +733,87 @@
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="11">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2F75B5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9BC2E6"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
@@ -850,169 +905,184 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="4" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="9" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -1164,75 +1234,73 @@
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>66145</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>190498</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>12</xdr:row>
-      <xdr:rowOff>39687</xdr:rowOff>
+      <xdr:rowOff>87313</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10805583" y="190498"/>
-          <a:ext cx="4990042" cy="2071689"/>
+          <a:off x="13004270" y="190498"/>
+          <a:ext cx="9736668" cy="2913065"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="bg1">
-[...1 lines deleted...]
-          </a:schemeClr>
+          <a:srgbClr val="FFFF00"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
@@ -1248,120 +1316,204 @@
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t> CONTRACTING AUTHORITIES</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>- Insert Schedule Number within cell highlighted in green</a:t>
+            <a:t>- Insert Schedule Number within cell A2</a:t>
           </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>-</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> Update contract value, social value points target and contract duration in cells B5, B6, B7</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> - Ensure it is clear that if bidders do not meet the minimum points target they will score 0</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>- Include</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t> any minimum mandatory requirements here if included within Social Value Schedule - See model wording in drafting notes document. </a:t>
+            <a:t> any minimum mandatory requirements at cell A9 if included within Social Value Schedule </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- Include</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t> any maximum points targets if included out within Social Value Schedule - see model wording in drafting notes document. Edit cells to ensure bidders cannot exceed maximum points targets</a:t>
+            <a:t> any maximum points targets. Edit cells to ensure it is clear that bidders will score 0 if they exceed maximum points targets or underdeliver against mandatory requirements.   See model wording re: minimum mandatory and maximum points targets included in Model Text for Procurement Document. </a:t>
           </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> - Lock the delivery plan apart from the 'planned delivery' colulmn</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>- Contact the Social Value Unit for advice.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-GB" sz="1200">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" i="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>(Remove this text box prior to publication of tender documents)</a:t>
+            <a:t>(Remove this text box prior to publication)</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200" b="1" i="1" u="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1612,1815 +1764,1856 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B11" sqref="B11:B12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.54296875" customWidth="1"/>
-    <col min="2" max="2" width="37.81640625" customWidth="1"/>
+    <col min="1" max="1" width="18.5703125" customWidth="1"/>
+    <col min="2" max="2" width="37.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="29"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="B4" s="23"/>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="29"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="B5" s="23"/>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="29"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="B6" s="23"/>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="29"/>
-[...6 lines deleted...]
-    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="B7" s="23"/>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="29"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="B11" s="23"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="29"/>
+      <c r="B12" s="23"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AT92"/>
+  <dimension ref="A1:AT94"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A47" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D52" sqref="D52"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.1796875" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="4.1796875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="43.140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="33.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="35.140625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="73.42578125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="70.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="31" style="5" customWidth="1"/>
-    <col min="8" max="8" width="9.453125" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.1796875" style="5"/>
+    <col min="8" max="8" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9" max="10" width="9.140625" style="5"/>
+    <col min="11" max="11" width="40.42578125" style="5" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
+        <v>135</v>
+      </c>
+      <c r="B2" s="2"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="25"/>
+      <c r="B5" s="46" t="s">
+        <v>142</v>
+      </c>
       <c r="C5" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B6" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="B6" s="55" t="s">
+        <v>141</v>
+      </c>
       <c r="C6" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="8"/>
+      <c r="B7" s="46" t="s">
+        <v>143</v>
+      </c>
       <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
-      <c r="C8" s="9"/>
+      <c r="C8" s="7"/>
       <c r="D8" s="2"/>
     </row>
-    <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.35">
-[...54 lines deleted...]
-        <v>27</v>
+    <row r="9" spans="1:10" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="B9" s="57"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+    </row>
+    <row r="10" spans="1:10" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="58" t="s">
+        <v>137</v>
+      </c>
+      <c r="B10" s="58"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="49"/>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" s="20"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>24</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="E16" s="42"/>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="37"/>
+      <c r="B16" s="36" t="s">
+        <v>113</v>
+      </c>
+      <c r="C16" s="33"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="35"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:46" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="13" t="s">
+    <row r="17" spans="1:46" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="22"/>
+      <c r="E17" s="14">
+        <f>D17*(75/26)</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="8"/>
+      <c r="H17" s="9"/>
+    </row>
+    <row r="18" spans="1:46" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="22"/>
+      <c r="E18" s="14">
+        <f>D18*(90/26)</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="8"/>
+      <c r="H18" s="9"/>
+    </row>
+    <row r="19" spans="1:46" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="22"/>
+      <c r="E19" s="15">
+        <f>D19*(10/2)</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="9"/>
+    </row>
+    <row r="20" spans="1:46" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="22"/>
+      <c r="E20" s="15">
+        <f>D20*(15/2)</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="9"/>
+    </row>
+    <row r="21" spans="1:46" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="22"/>
+      <c r="E21" s="15">
+        <f>D21*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="9"/>
+    </row>
+    <row r="22" spans="1:46" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="22"/>
+      <c r="E22" s="15">
+        <f>D22*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="9"/>
+    </row>
+    <row r="23" spans="1:46" ht="63" x14ac:dyDescent="0.25">
+      <c r="A23" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="14" t="s">
+      <c r="B23" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" s="22"/>
+      <c r="E23" s="15">
+        <f>D23*(10/500)</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="9"/>
+    </row>
+    <row r="24" spans="1:46" s="29" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D17" s="28"/>
-[...121 lines deleted...]
-      <c r="E24" s="17">
+      <c r="D24" s="22"/>
+      <c r="E24" s="14">
         <f>D24*(75/26)</f>
         <v>0</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
-      <c r="H24" s="12"/>
+      <c r="H24" s="9"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
     </row>
-    <row r="25" spans="1:46" s="36" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C25" s="14" t="s">
+    <row r="25" spans="1:46" s="29" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D25" s="28"/>
-      <c r="E25" s="17">
+      <c r="D25" s="22"/>
+      <c r="E25" s="14">
         <f>D25*(90/26)</f>
         <v>0</v>
       </c>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
-      <c r="H25" s="12"/>
+      <c r="H25" s="9"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
     </row>
-    <row r="26" spans="1:46" s="36" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C26" s="14" t="s">
+    <row r="26" spans="1:46" s="29" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D26" s="28"/>
-      <c r="E26" s="18">
+      <c r="D26" s="22"/>
+      <c r="E26" s="15">
         <f>D26*(10/2)</f>
         <v>0</v>
       </c>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
-      <c r="H26" s="12"/>
+      <c r="H26" s="9"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
     </row>
-    <row r="27" spans="1:46" s="36" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C27" s="14" t="s">
+    <row r="27" spans="1:46" s="29" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D27" s="28"/>
-      <c r="E27" s="18">
+      <c r="D27" s="22"/>
+      <c r="E27" s="15">
         <f>D27*(15/2)</f>
         <v>0</v>
       </c>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
-      <c r="H27" s="12"/>
+      <c r="H27" s="9"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
     </row>
-    <row r="28" spans="1:46" s="36" customFormat="1" ht="62" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="E28" s="18">
+    <row r="28" spans="1:46" s="29" customFormat="1" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="22"/>
+      <c r="E28" s="15">
         <f>D28*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
-      <c r="H28" s="12"/>
+      <c r="H28" s="9"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
     </row>
-    <row r="29" spans="1:46" s="36" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="E29" s="18">
+    <row r="29" spans="1:46" s="29" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="22"/>
+      <c r="E29" s="15">
         <f>D29*(15/8)</f>
         <v>0</v>
       </c>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
-      <c r="H29" s="12"/>
+      <c r="H29" s="9"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
     </row>
-    <row r="30" spans="1:46" s="36" customFormat="1" ht="62" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="E30" s="18">
+    <row r="30" spans="1:46" s="29" customFormat="1" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" s="22"/>
+      <c r="E30" s="15">
         <f>D30*(10/500)</f>
         <v>0</v>
       </c>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
-      <c r="H30" s="12"/>
+      <c r="H30" s="9"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
     </row>
-    <row r="31" spans="1:46" ht="46.5" x14ac:dyDescent="0.35">
-      <c r="A31" s="13" t="s">
+    <row r="31" spans="1:46" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="22"/>
+      <c r="E31" s="15">
+        <f>IF(D31="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="9"/>
+    </row>
+    <row r="32" spans="1:46" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D32" s="22"/>
+      <c r="E32" s="15">
+        <f>IF(D32="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="9"/>
+    </row>
+    <row r="33" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="22"/>
+      <c r="E33" s="14">
+        <f>D33/26*90</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="9"/>
+    </row>
+    <row r="34" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A34" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="22"/>
+      <c r="E34" s="15">
+        <f>D34*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="9"/>
+    </row>
+    <row r="35" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A35" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="22"/>
+      <c r="E35" s="15">
+        <f>D35*(15/2)</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="9"/>
+    </row>
+    <row r="36" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="22"/>
+      <c r="E36" s="15">
+        <f>D36*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="9"/>
+    </row>
+    <row r="37" spans="1:8" ht="63" x14ac:dyDescent="0.25">
+      <c r="A37" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D37" s="22"/>
+      <c r="E37" s="15">
+        <f>D37*(15/500)</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="9"/>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="40"/>
+      <c r="B38" s="43" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="41"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="37"/>
+      <c r="H38" s="9"/>
+    </row>
+    <row r="39" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A39" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" s="11" t="s">
         <v>69</v>
       </c>
-      <c r="B31" s="14" t="s">
+      <c r="C39" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D39" s="22"/>
+      <c r="E39" s="15">
+        <f>IF(D39="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="9"/>
+    </row>
+    <row r="40" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="22"/>
+      <c r="E40" s="15">
+        <f>D40*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="9"/>
+    </row>
+    <row r="41" spans="1:8" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A41" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="E41" s="15">
+        <f>IF(D41="yes",50,0)</f>
+        <v>50</v>
+      </c>
+      <c r="F41" s="49" t="s">
+        <v>146</v>
+      </c>
+      <c r="H41" s="9"/>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="22"/>
+      <c r="E42" s="15">
+        <f>IF(D42="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="9"/>
+    </row>
+    <row r="43" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="22"/>
+      <c r="E43" s="15">
+        <f>D43*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H43" s="9"/>
+    </row>
+    <row r="44" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A44" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D44" s="22"/>
+      <c r="E44" s="15">
+        <f>IF(D44="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H44" s="9"/>
+    </row>
+    <row r="45" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D45" s="22"/>
+      <c r="E45" s="15">
+        <f>D45*20</f>
+        <v>0</v>
+      </c>
+      <c r="H45" s="9"/>
+    </row>
+    <row r="46" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="D46" s="22"/>
+      <c r="E46" s="15">
+        <f>D46*30</f>
+        <v>0</v>
+      </c>
+      <c r="H46" s="9"/>
+    </row>
+    <row r="47" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="D47" s="22"/>
+      <c r="E47" s="15">
+        <f>D47*30</f>
+        <v>0</v>
+      </c>
+      <c r="H47" s="9"/>
+    </row>
+    <row r="48" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D48" s="22"/>
+      <c r="E48" s="15">
+        <f>D48*40</f>
+        <v>0</v>
+      </c>
+      <c r="H48" s="9"/>
+    </row>
+    <row r="49" spans="1:8" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A49" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="22"/>
+      <c r="E49" s="15">
+        <f>D49/8*10</f>
+        <v>0</v>
+      </c>
+      <c r="H49" s="9"/>
+    </row>
+    <row r="50" spans="1:8" ht="63" x14ac:dyDescent="0.25">
+      <c r="A50" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="D50" s="22"/>
+      <c r="E50" s="15">
+        <f>D50*(10/500)</f>
+        <v>0</v>
+      </c>
+      <c r="H50" s="9"/>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="40"/>
+      <c r="B51" s="43" t="s">
+        <v>115</v>
+      </c>
+      <c r="C51" s="41"/>
+      <c r="D51" s="42"/>
+      <c r="E51" s="37"/>
+      <c r="H51" s="9"/>
+    </row>
+    <row r="52" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="D52" s="22"/>
+      <c r="E52" s="15">
+        <f>IF(D52="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H52" s="9"/>
+    </row>
+    <row r="53" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A53" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D53" s="22"/>
+      <c r="E53" s="15">
+        <f>IF(D53="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="9"/>
+    </row>
+    <row r="54" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A54" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="22"/>
+      <c r="E54" s="15">
+        <f>D54*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H54" s="9"/>
+    </row>
+    <row r="55" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A55" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D55" s="22"/>
+      <c r="E55" s="15">
+        <f>IF(D55="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H55" s="9"/>
+    </row>
+    <row r="56" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A56" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="22"/>
+      <c r="E56" s="15">
+        <f>D56*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H56" s="9"/>
+    </row>
+    <row r="57" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="22"/>
+      <c r="E57" s="15">
+        <f>D57*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H57" s="9"/>
+    </row>
+    <row r="58" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A58" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D58" s="22"/>
+      <c r="E58" s="15">
+        <f>IF(D58="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H58" s="9"/>
+    </row>
+    <row r="59" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A59" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="22"/>
+      <c r="E59" s="15">
+        <f>D59*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H59" s="9"/>
+    </row>
+    <row r="60" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A60" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="22"/>
+      <c r="E60" s="15">
+        <f>D60*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H60" s="9"/>
+    </row>
+    <row r="61" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A61" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D61" s="22"/>
+      <c r="E61" s="15">
+        <f>IF(D61="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H61" s="9"/>
+    </row>
+    <row r="62" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A62" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="22"/>
+      <c r="E62" s="15">
+        <f>D62*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A63" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D63" s="22"/>
+      <c r="E63" s="15">
+        <f>IF(D63="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H63" s="9"/>
+    </row>
+    <row r="64" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A64" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="D64" s="22"/>
+      <c r="E64" s="15">
+        <f>D64*30</f>
+        <v>0</v>
+      </c>
+      <c r="H64" s="9"/>
+    </row>
+    <row r="65" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D65" s="22"/>
+      <c r="E65" s="15">
+        <f>IF(D65="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H65" s="9"/>
+    </row>
+    <row r="66" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A66" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" s="22"/>
+      <c r="E66" s="15">
+        <f>D66*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H66" s="9"/>
+    </row>
+    <row r="67" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A67" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D67" s="22"/>
+      <c r="E67" s="15">
+        <f>IF(D67="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H67" s="9"/>
+    </row>
+    <row r="68" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B68" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="C31" s="15" t="s">
+      <c r="C68" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D68" s="22"/>
+      <c r="E68" s="15">
+        <f>IF(D68="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H68" s="9"/>
+    </row>
+    <row r="69" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" s="22"/>
+      <c r="E69" s="15">
+        <f>IF(D69="yes",20,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H69" s="9"/>
+    </row>
+    <row r="70" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A70" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="22"/>
+      <c r="E70" s="15">
+        <f>D70*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H70" s="9"/>
+    </row>
+    <row r="71" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A71" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D71" s="22"/>
+      <c r="E71" s="15">
+        <f>IF(D71="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H71" s="9"/>
+    </row>
+    <row r="72" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A72" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="22"/>
+      <c r="E72" s="14">
+        <f>D72*(75/26)</f>
+        <v>0</v>
+      </c>
+      <c r="H72" s="9"/>
+    </row>
+    <row r="73" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A73" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="22"/>
+      <c r="E73" s="14">
+        <f>D73*(90/26)</f>
+        <v>0</v>
+      </c>
+      <c r="H73" s="9"/>
+    </row>
+    <row r="74" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A74" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="22"/>
+      <c r="E74" s="15">
+        <f>D74*(10/2)</f>
+        <v>0</v>
+      </c>
+      <c r="H74" s="9"/>
+    </row>
+    <row r="75" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A75" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="22"/>
+      <c r="E75" s="15">
+        <f>D75*(15/2)</f>
+        <v>0</v>
+      </c>
+      <c r="H75" s="9"/>
+    </row>
+    <row r="76" spans="1:8" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A76" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" s="22"/>
+      <c r="E76" s="15">
+        <f>D76*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H76" s="9"/>
+    </row>
+    <row r="77" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A77" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" s="22"/>
+      <c r="E77" s="15">
+        <f>D77*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H77" s="9"/>
+    </row>
+    <row r="78" spans="1:8" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A78" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D78" s="22"/>
+      <c r="E78" s="15">
+        <f>D78*(10/500)</f>
+        <v>0</v>
+      </c>
+      <c r="H78" s="9"/>
+    </row>
+    <row r="79" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A79" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D79" s="22"/>
+      <c r="E79" s="15">
+        <f>IF(D79="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H79" s="9"/>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" s="40"/>
+      <c r="B80" s="43" t="s">
+        <v>130</v>
+      </c>
+      <c r="C80" s="41"/>
+      <c r="D80" s="42"/>
+      <c r="E80" s="37"/>
+      <c r="H80" s="9"/>
+    </row>
+    <row r="81" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A81" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D81" s="22"/>
+      <c r="E81" s="15">
+        <f>IF(D81="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H81" s="9"/>
+    </row>
+    <row r="82" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A82" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B82" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C82" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" s="32"/>
+      <c r="E82" s="39">
+        <f t="shared" ref="E82" si="0">D82*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H82" s="9"/>
+    </row>
+    <row r="83" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" s="22"/>
+      <c r="E83" s="15">
+        <f t="shared" ref="E83:E87" si="1">D83*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H83" s="9"/>
+    </row>
+    <row r="84" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="22"/>
+      <c r="E84" s="15">
+        <f>D84*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H84" s="9"/>
+    </row>
+    <row r="85" spans="1:8" ht="63" x14ac:dyDescent="0.25">
+      <c r="A85" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C85" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D85" s="22"/>
+      <c r="E85" s="15">
+        <f>D85*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H85" s="9"/>
+    </row>
+    <row r="86" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A86" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="22"/>
+      <c r="E86" s="15">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H86" s="9"/>
+    </row>
+    <row r="87" spans="1:8" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A87" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C87" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" s="28"/>
+      <c r="E87" s="15">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="D31" s="28"/>
-[...41 lines deleted...]
-      <c r="A34" s="13" t="s">
+      <c r="B88" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="B34" s="14" t="s">
-[...16 lines deleted...]
-      <c r="B35" s="14" t="s">
+      <c r="C88" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="C35" s="14" t="s">
-[...54 lines deleted...]
-      <c r="A39" s="13" t="s">
+      <c r="D88" s="22"/>
+      <c r="E88" s="15">
+        <f>IF(D88="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H88" s="9"/>
+    </row>
+    <row r="89" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C89" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" s="28"/>
+      <c r="E89" s="15">
+        <f>D89*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H89" s="9"/>
+    </row>
+    <row r="90" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A90" s="38" t="s">
+        <v>82</v>
+      </c>
+      <c r="B90" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C90" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="28"/>
+      <c r="E90" s="15">
+        <f>D90*(10/8)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A91" s="45"/>
+      <c r="B91" s="44"/>
+      <c r="C91" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D91" s="1"/>
+      <c r="E91" s="16">
+        <f>SUM(E17:E90)</f>
         <v>50</v>
       </c>
-      <c r="B39" s="14" t="s">
-[...877 lines deleted...]
-        <v>26</v>
+      <c r="F91" s="20" t="str">
+        <f>IF(E91&gt;=E92, "points target met", "points target not met - bid will score 0")</f>
+        <v>points target not met - bid will score 0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C92" s="17" t="s">
+        <v>23</v>
       </c>
       <c r="D92" s="1"/>
-      <c r="E92" s="6">
+      <c r="E92" s="16" t="str">
         <f>B6</f>
-        <v>0</v>
-      </c>
+        <v>&lt;&lt;Update B6&gt;&gt;</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="B93" s="48" t="s">
+        <v>138</v>
+      </c>
+      <c r="C93" s="54" t="s">
+        <v>139</v>
+      </c>
+      <c r="D93" s="53"/>
+      <c r="E93" s="50">
+        <f>E62</f>
+        <v>0</v>
+      </c>
+      <c r="F93" s="48" t="str">
+        <f>IF(E93&gt;=E94, "minimum requirements met", "minimum requirements not met - bid will score 0")</f>
+        <v>minimum requirements not met - bid will score 0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="B94" s="48" t="s">
+        <v>138</v>
+      </c>
+      <c r="C94" s="51" t="s">
+        <v>140</v>
+      </c>
+      <c r="D94" s="51"/>
+      <c r="E94" s="50" t="s">
+        <v>144</v>
+      </c>
+      <c r="F94" s="52"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="1">
+  <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A10:D10"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D44 D88 D31:D32 D39 D41:D42 D52:D53 D58 D61:D65 D79:D81 D67:D71 D55" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D44 D88 D31:D32 D39 D41:D42 D52:D53 D58 D55 D79:D81 D67:D71 D61 D63:D65" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"yes,no"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="E88 E69 E43 E58" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>