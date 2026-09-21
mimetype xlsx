--- v2 (2026-04-03)
+++ v3 (2026-09-21)
@@ -6,163 +6,165 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-mccannj\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-mccannj\Documents\webiste updates Sept26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11597361-E7D4-411E-AE59-B8A8BEB45B9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6FC6AD9C-EF97-4790-82F1-4725CEC32DF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-990" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Declaration" sheetId="1" r:id="rId1"/>
     <sheet name="Delivery Plan" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E65" i="2" l="1"/>
+  <c r="E66" i="2" l="1"/>
+  <c r="E64" i="2"/>
   <c r="E67" i="2"/>
+  <c r="E69" i="2"/>
+  <c r="G68" i="2" s="1"/>
   <c r="E42" i="2" l="1"/>
   <c r="E40" i="2"/>
   <c r="E58" i="2" l="1"/>
-  <c r="E64" i="2"/>
+  <c r="E65" i="2"/>
   <c r="E63" i="2"/>
   <c r="E62" i="2"/>
   <c r="E61" i="2"/>
   <c r="E60" i="2"/>
   <c r="E59" i="2"/>
   <c r="E57" i="2"/>
   <c r="E56" i="2"/>
   <c r="E55" i="2"/>
   <c r="E54" i="2"/>
   <c r="E53" i="2"/>
   <c r="E52" i="2"/>
   <c r="E51" i="2"/>
   <c r="E50" i="2"/>
   <c r="E49" i="2"/>
   <c r="E48" i="2"/>
   <c r="E47" i="2"/>
   <c r="E46" i="2"/>
   <c r="E45" i="2"/>
   <c r="E44" i="2"/>
   <c r="E43" i="2"/>
   <c r="E41" i="2"/>
   <c r="E39" i="2"/>
   <c r="E38" i="2"/>
   <c r="E37" i="2"/>
   <c r="E36" i="2"/>
   <c r="E35" i="2"/>
   <c r="E34" i="2"/>
   <c r="E30" i="2"/>
   <c r="E29" i="2"/>
   <c r="E28" i="2"/>
   <c r="E27" i="2"/>
   <c r="E33" i="2"/>
   <c r="E32" i="2"/>
   <c r="E31" i="2"/>
   <c r="E19" i="2" l="1"/>
   <c r="E25" i="2"/>
   <c r="E22" i="2"/>
   <c r="E18" i="2"/>
   <c r="E21" i="2"/>
   <c r="E20" i="2"/>
   <c r="E17" i="2"/>
   <c r="E16" i="2"/>
   <c r="C10" i="2" l="1"/>
   <c r="D10" i="2" s="1"/>
   <c r="E26" i="2" l="1"/>
   <c r="E24" i="2" l="1"/>
   <c r="E23" i="2"/>
-  <c r="E66" i="2" s="1"/>
-  <c r="G66" i="2" s="1"/>
+  <c r="E68" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={0636A73A-E6FE-48D2-9848-9A80C16F5A52}</author>
   </authors>
   <commentList>
     <comment ref="A4" authorId="0" shapeId="0" xr:uid="{0636A73A-E6FE-48D2-9848-9A80C16F5A52}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     If a cap applies, add: capped at an averaged contract value of £3 million per annum.</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="116">
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Email address</t>
   </si>
   <si>
     <t>Telephone number</t>
   </si>
   <si>
     <t>Signed</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Points Value</t>
   </si>
   <si>
     <t>Number of FTE person weeks which will be delivered throughout this contract</t>
   </si>
   <si>
@@ -178,53 +180,50 @@
     <t>years</t>
   </si>
   <si>
     <t>Value per annum</t>
   </si>
   <si>
     <t>Cap</t>
   </si>
   <si>
     <t>Number of hours which will be delivered throughout this contract</t>
   </si>
   <si>
     <t xml:space="preserve">I confirm that this Social Value Delivery Plan sets out the actions that will be undertaken to ensure the achievement of the social value requirements of the contract. </t>
   </si>
   <si>
     <t>Approach for the delivery of the social value requirements set out in Schedule XX</t>
   </si>
   <si>
     <t>Social Value points</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Waste and Resource Efficiencies in the delivery of the contract</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Bidders must complete the table below to demonstrate how the social value requirement will be delivered.  This will be submitted with the tender.  </t>
   </si>
   <si>
     <t>Paid employment for people who face barriers to employment or are from deprived areas</t>
   </si>
   <si>
     <t>Paid employment for people from the Client's priority group</t>
   </si>
   <si>
     <t>Unwaged work placements for people from the Client's priority group</t>
   </si>
   <si>
     <t>Skills development and educational attainment for people who are considered to be disadvantaged in the labour market or at risk of social exclusion</t>
   </si>
   <si>
     <t xml:space="preserve">Skills development and educational attainment for people from the Client's priority group </t>
   </si>
   <si>
     <t>Total Social Value points which will be delivered by this plan</t>
   </si>
   <si>
     <t>Total Social Value points required to be delivered</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Planned Delivery </t>
@@ -483,50 +482,62 @@
     <t>Inclusion of VCSE organisation in the contract's supply chain</t>
   </si>
   <si>
     <t>Use of one VCSE in the supply chain  = 30 points</t>
   </si>
   <si>
     <t>Use of one VCSE in the supply chain (in relation to work carried out on this contract)</t>
   </si>
   <si>
     <t>Inclusion of Minority Ethnic Led/Owned VCSE in the contract's supply chain</t>
   </si>
   <si>
     <t>Use of at least one  Minority Ethnic Led/Owned VCSE  (in relation to work carried out on this contract)</t>
   </si>
   <si>
     <t>Use of at least one  Minority Ethnic Led/Owned VCSE in the supply chain  = 40 points</t>
   </si>
   <si>
     <t>Check these formulas are working and reflect your tender documents before issue and delete this line</t>
   </si>
   <si>
     <t xml:space="preserve">For the purposes of evaluation, tenderers must submit their response based on the minimum number of social value points set out below. </t>
   </si>
   <si>
     <t>Mentoring Support for VCSEs &amp; Micro-Businesses</t>
+  </si>
+  <si>
+    <t>Initiative’s to support community cohesion and good relations in areas where the contract is delivered, for example, by ensuring people have a voice in decisions that impact them.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equality, diversity &amp; inclusion positive action </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NB: If a bidder fails to complete and upload the Social Value Delivery Plan to demonstrate that they will achieve the minimum required Social Value points for the contract, including adhering to any mandatory minimum/maximum requirements, they will be eliminated from the competition. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bidders must complete the table below to demonstrate how the social value requirement will be delivered.  This must be submitted with the tender.  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(&quot;£&quot;* #,##0.00_);_(&quot;£&quot;* \(#,##0.00\);_(&quot;£&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-[$£-809]* #,##0.0_-;\-[$£-809]* #,##0.0_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -784,126 +795,126 @@
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>588169</xdr:colOff>
-      <xdr:row>18</xdr:row>
-      <xdr:rowOff>76201</xdr:rowOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>166687</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="2667001"/>
-          <a:ext cx="9227344" cy="838200"/>
+          <a:off x="0" y="2500314"/>
+          <a:ext cx="9672638" cy="1416842"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -911,159 +922,218 @@
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="1">
+            <a:rPr lang="en-GB" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Please note, the Social Value Delivery Plan must be completed and submitted as part of your tender response. Bidders must only complete the cells highlighted in yellow within the Social Value Delivery Plan. Any additional information included by bidders within the</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="1" baseline="0">
+            <a:rPr lang="en-GB" sz="1200" b="1" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> Social Value</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="1">
+            <a:rPr lang="en-GB" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> Delivery Plan </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="1" u="sng">
+            <a:rPr lang="en-GB" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>will not</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="1">
+            <a:rPr lang="en-GB" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> be evaluated as part of your tender response.</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1400">
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>NB: If a bidder fails to complete and upload the Social Value Delivery Plan to demonstrate that they will achieve the minimum required Social Value points for the contract, including adhering to any mandatory minimum/maximum requirements, they will be eliminated from the competition. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-GB" sz="1200">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>74083</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>165098</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>455082</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>264583</xdr:rowOff>
+      <xdr:rowOff>366889</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11228916" y="1202265"/>
-          <a:ext cx="4571999" cy="3052235"/>
+          <a:off x="11765139" y="1195209"/>
+          <a:ext cx="4783665" cy="3122791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -1090,166 +1160,207 @@
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t> CONTRACTING AUTHORITIES</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>- </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Within cells highlighted in green, insert Schedule Number &amp; values within C5, C6, &amp; C7.</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1200">
+          <a:endParaRPr lang="en-GB" sz="1200" b="1">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>- If bidders do not meet the target</a:t>
+            <a:t>- </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>If the Supplier fails to complete and upload the Social Value Delivery Plan to demonstrate that they will achieve the minimum required Social Value points for the contract, which has been set for the purposes of scoring, including adhering to any mandatory minimum/maximum requirements, they will be eliminated from the competition.</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1200" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t> number of social value points for the tender, their bid will score 0. All procurement documents must make this clear.</a:t>
+            <a:t>All procurement documents must make this clear.</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>- If</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t> you wish to add mandatory, minimum or maximum requirements</a:t>
+            <a:t> you wish to add mandatory, minimum or maximum requirements,</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t> for social value points, this delivery plan and other social value procurement documents should make it clear that bidders will score 0 if they do not meet these mandatory, minimim or maximum requirements.  You can get in touch with the Social Value Unit for model text documents.</a:t>
+            <a:t> you can get in touch with the Social Value Unit for model text documents.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- Consider locking this spreadsheet before the tender is published, with the exception of the yellow column which bidders will complete.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1" i="1" u="sng" baseline="0">
+            <a:rPr lang="en-US" sz="1200" b="1" i="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>(Remove this text box prior to publication of tender documents)</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1200">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
@@ -1542,63 +1653,63 @@
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="A4" dT="2025-02-19T11:11:53.09" personId="{03A9D1AE-A3DD-4468-AA2A-2C785BA94EF6}" id="{0636A73A-E6FE-48D2-9848-9A80C16F5A52}">
     <text>If a cap applies, add: capped at an averaged contract value of £3 million per annum.</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B12"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11:B12"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18.54296875" customWidth="1"/>
     <col min="2" max="2" width="37.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="3"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="27"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="27"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="27"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
@@ -1614,1087 +1725,1124 @@
     <row r="11" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="27"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="27"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J73"/>
+  <dimension ref="A1:J75"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A32" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B44" sqref="B44"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="43.1796875" style="5" customWidth="1"/>
     <col min="2" max="2" width="29.1796875" style="5" customWidth="1"/>
     <col min="3" max="3" width="35.1796875" style="5" customWidth="1"/>
     <col min="4" max="4" width="46" style="5" customWidth="1"/>
     <col min="5" max="5" width="13.81640625" style="5" customWidth="1"/>
     <col min="6" max="6" width="4.1796875" style="5" customWidth="1"/>
-    <col min="7" max="7" width="31" style="5" customWidth="1"/>
+    <col min="7" max="7" width="47" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.453125" style="5" customWidth="1"/>
     <col min="9" max="10" width="9.1796875" style="5"/>
     <col min="11" max="11" width="40.453125" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9.1796875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="38" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="37"/>
+      <c r="B2" s="36"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1"/>
-      <c r="C5" s="34"/>
+      <c r="C5" s="33"/>
       <c r="D5" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B6" s="1"/>
-      <c r="C6" s="35"/>
+      <c r="C6" s="34"/>
       <c r="D6" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1"/>
-      <c r="C7" s="36"/>
+      <c r="C7" s="35"/>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="7"/>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.35">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.35">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="24" t="e">
         <f>C5/C7</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D10" s="25" t="e">
         <f>IF(C10&gt;=3,3,IF(C10&lt;=3,C10))</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A12" s="8"/>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A13" s="22" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A15" s="29" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B15" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C15" s="28" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
     <row r="16" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="26"/>
       <c r="E16" s="16">
         <f>D16*(75/52)</f>
         <v>0</v>
       </c>
       <c r="G16" s="9"/>
       <c r="H16" s="10"/>
     </row>
     <row r="17" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="26"/>
       <c r="E17" s="16">
         <f>D17*(90/52)</f>
         <v>0</v>
       </c>
       <c r="G17" s="9"/>
       <c r="H17" s="10"/>
     </row>
     <row r="18" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="26"/>
       <c r="E18" s="16">
         <f>D18*(90/52)</f>
         <v>0</v>
       </c>
       <c r="G18" s="9"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="12" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B19" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="26"/>
       <c r="E19" s="17">
         <f>D19*(10/8)</f>
         <v>0</v>
       </c>
       <c r="G19" s="9"/>
       <c r="H19" s="10"/>
     </row>
     <row r="20" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A20" s="12" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="26"/>
       <c r="E20" s="17">
         <f>D20*(10/4)</f>
         <v>0</v>
       </c>
       <c r="H20" s="10"/>
     </row>
     <row r="21" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A21" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="17">
         <f>D21*(15/4)</f>
         <v>0</v>
       </c>
       <c r="H21" s="10"/>
     </row>
     <row r="22" spans="1:8" ht="46.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B22" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="26"/>
       <c r="E22" s="17">
         <f>D22*(15/4)</f>
         <v>0</v>
       </c>
       <c r="H22" s="10"/>
     </row>
     <row r="23" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A23" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="26"/>
       <c r="E23" s="17">
         <f>D23*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H23" s="10"/>
     </row>
     <row r="24" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A24" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="26"/>
       <c r="E24" s="17">
         <f>D24*(15/8)</f>
         <v>0</v>
       </c>
       <c r="H24" s="10"/>
     </row>
     <row r="25" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="12" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B25" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="26"/>
       <c r="E25" s="17">
         <f>D25*(15/8)</f>
         <v>0</v>
       </c>
       <c r="H25" s="10"/>
     </row>
     <row r="26" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A26" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B26" s="13" t="s">
+      <c r="C26" s="14" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D26" s="26"/>
       <c r="E26" s="17">
         <f>IF(D26="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H26" s="10"/>
     </row>
     <row r="27" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A27" s="12" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B27" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="26"/>
       <c r="E27" s="16">
         <f>D27*(75/52)</f>
         <v>0</v>
       </c>
       <c r="H27" s="10"/>
     </row>
     <row r="28" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A28" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B28" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="26"/>
       <c r="E28" s="16">
         <f>D28*(90/52)</f>
         <v>0</v>
       </c>
       <c r="H28" s="10"/>
     </row>
     <row r="29" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A29" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B29" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="26"/>
       <c r="E29" s="17">
         <f>D29*(10/4)</f>
         <v>0</v>
       </c>
       <c r="H29" s="10"/>
     </row>
     <row r="30" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B30" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="26"/>
       <c r="E30" s="17">
         <f>D30*(15/4)</f>
         <v>0</v>
       </c>
       <c r="H30" s="10"/>
     </row>
     <row r="31" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A31" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B31" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="26"/>
       <c r="E31" s="17">
         <f>D31*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H31" s="10"/>
     </row>
     <row r="32" spans="1:8" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="12" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B32" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="26"/>
       <c r="E32" s="17">
         <f>D32*(15/8)</f>
         <v>0</v>
       </c>
       <c r="H32" s="10"/>
     </row>
     <row r="33" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A33" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="14" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D33" s="26"/>
       <c r="E33" s="17">
         <f>IF(D33="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H33" s="10"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A34" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="13" t="s">
+      <c r="C34" s="14" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D34" s="26"/>
       <c r="E34" s="17">
         <f>IF(D34="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H34" s="10"/>
     </row>
     <row r="35" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A35" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>14</v>
       </c>
       <c r="D35" s="26"/>
       <c r="E35" s="17">
         <f>D35*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H35" s="10"/>
     </row>
     <row r="36" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A36" s="12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B36" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" s="14" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D36" s="26"/>
       <c r="E36" s="17">
         <f>IF(D36="yes",50,0)</f>
         <v>0</v>
       </c>
       <c r="H36" s="10"/>
     </row>
     <row r="37" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A37" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B37" s="13" t="s">
+      <c r="C37" s="15" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D37" s="26"/>
       <c r="E37" s="17">
         <f>D37*30</f>
         <v>0</v>
       </c>
       <c r="H37" s="10"/>
     </row>
     <row r="38" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B38" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D38" s="26"/>
       <c r="E38" s="17">
         <f>D38*20</f>
         <v>0</v>
       </c>
       <c r="H38" s="10"/>
     </row>
     <row r="39" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B39" s="13" t="s">
+      <c r="C39" s="15" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D39" s="26"/>
       <c r="E39" s="17">
         <f>D39*30</f>
         <v>0</v>
       </c>
       <c r="H39" s="10"/>
     </row>
     <row r="40" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="15" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="D40" s="26"/>
       <c r="E40" s="17">
         <f>D40*40</f>
         <v>0</v>
       </c>
       <c r="H40" s="10"/>
     </row>
     <row r="41" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B41" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="26"/>
       <c r="E41" s="17">
         <f>D41/8*10</f>
         <v>0</v>
       </c>
       <c r="H41" s="10"/>
     </row>
     <row r="42" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A42" s="12" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B42" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D42" s="26"/>
       <c r="E42" s="17">
         <f>D42/8*10</f>
         <v>0</v>
       </c>
       <c r="H42" s="10"/>
     </row>
     <row r="43" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A43" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B43" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C43" s="14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D43" s="26"/>
       <c r="E43" s="17">
         <f>IF(D43="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H43" s="10"/>
     </row>
     <row r="44" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A44" s="12" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B44" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C44" s="14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D44" s="26"/>
       <c r="E44" s="17">
         <f>IF(D44="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H44" s="10"/>
     </row>
     <row r="45" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A45" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B45" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D45" s="26"/>
       <c r="E45" s="17">
         <f>D45*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H45" s="10"/>
     </row>
     <row r="46" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A46" s="12" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B46" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D46" s="26"/>
       <c r="E46" s="17">
         <f>D46*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H46" s="10"/>
     </row>
     <row r="47" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A47" s="12" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B47" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="26"/>
       <c r="E47" s="17">
         <f>D47*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H47" s="10"/>
     </row>
     <row r="48" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A48" s="12" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B48" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="26"/>
       <c r="E48" s="17">
         <f>D48*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H48" s="10"/>
     </row>
     <row r="49" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A49" s="12" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B49" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="26"/>
       <c r="E49" s="17">
         <f>D49*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H49" s="10"/>
     </row>
     <row r="50" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A50" s="12" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B50" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C50" s="14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D50" s="26"/>
       <c r="E50" s="17">
         <f>IF(D50="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H50" s="10"/>
     </row>
     <row r="51" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A51" s="12" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B51" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C51" s="14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D51" s="26"/>
       <c r="E51" s="17">
         <f>IF(D51="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="H51" s="10"/>
     </row>
     <row r="52" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A52" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52" s="13" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D52" s="26"/>
       <c r="E52" s="17">
         <f>D52*30</f>
         <v>0</v>
       </c>
       <c r="H52" s="10"/>
     </row>
     <row r="53" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A53" s="12" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="26"/>
       <c r="E53" s="17">
         <f>D53*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H53" s="10"/>
     </row>
     <row r="54" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="12" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B54" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="26"/>
       <c r="E54" s="17">
         <f>D54*(10/8)</f>
         <v>0</v>
       </c>
       <c r="H54" s="10"/>
     </row>
     <row r="55" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A55" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B55" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C55" s="14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D55" s="26"/>
       <c r="E55" s="17">
         <f>IF(D55="yes",30,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A56" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C56" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D56" s="26"/>
       <c r="E56" s="17">
         <f>IF(D56="yes",20,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A57" s="12" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B57" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C57" s="14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D57" s="26"/>
       <c r="E57" s="17">
         <f>IF(D57="yes",30,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A58" s="12" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B58" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="26"/>
       <c r="E58" s="17">
         <f t="shared" ref="E58" si="0">D58*(10/8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A59" s="12" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B59" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C59" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D59" s="26"/>
       <c r="E59" s="17">
         <f t="shared" ref="E59:E63" si="1">D59*(10/8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A60" s="12" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B60" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C60" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="26"/>
       <c r="E60" s="17">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A61" s="12" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C61" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="26"/>
       <c r="E61" s="17">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A62" s="12" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B62" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C62" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D62" s="26"/>
       <c r="E62" s="17">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
-      <c r="A63" s="31" t="s">
-        <v>100</v>
+      <c r="A63" s="37" t="s">
+        <v>99</v>
       </c>
       <c r="B63" s="30" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C63" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="D63" s="32"/>
+      <c r="D63" s="31"/>
       <c r="E63" s="17">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D64" s="26"/>
+    <row r="64" spans="1:8" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="37" t="s">
+        <v>112</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C64" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="D64" s="31"/>
       <c r="E64" s="17">
-        <f>IF(D64="yes",30,0)</f>
+        <f t="shared" ref="E64" si="2">D64*(10/8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A65" s="12" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-      <c r="C65" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C65" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="D65" s="26"/>
+      <c r="E65" s="17">
+        <f>IF(D65="yes",30,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="31" x14ac:dyDescent="0.35">
+      <c r="A66" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C66" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="D65" s="32"/>
-[...8 lines deleted...]
-      <c r="C66" s="1" t="s">
+      <c r="D66" s="31"/>
+      <c r="E66" s="17">
+        <f t="shared" ref="E66" si="3">D66*(10/8)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="B67" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C67" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="D67" s="31"/>
+      <c r="E67" s="17">
+        <f>D67*(10/8)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="16" x14ac:dyDescent="0.35">
+      <c r="A68" s="11"/>
+      <c r="B68" s="11"/>
+      <c r="C68" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D68" s="1"/>
+      <c r="E68" s="18">
+        <f>SUM(E1:E67)</f>
+        <v>0</v>
+      </c>
+      <c r="G68" s="32" t="str">
+        <f>IF(E68&gt;=E69, "minimum points met", "minimum points not met bid will be eliminated")</f>
+        <v>minimum points met</v>
+      </c>
+      <c r="I68" s="23" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="C69" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="D66" s="1"/>
-[...17 lines deleted...]
-      <c r="E67" s="18">
+      <c r="D69" s="1"/>
+      <c r="E69" s="18">
         <f>C6</f>
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="E73" s="22"/>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A71" s="22" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="E75" s="22"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
-  <conditionalFormatting sqref="G66">
+  <conditionalFormatting sqref="G68">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
       <formula>"E67"</formula>
     </cfRule>
     <cfRule type="colorScale" priority="2">
       <colorScale>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF7128"/>
         <color rgb="FFFFEF9C"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D26 D36 D64 D33:D34 D43:D44 D50:D52 D55:D57" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D26 D36 D55:D57 D33:D34 D43:D44 D50:D52 D65" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"yes,no"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>