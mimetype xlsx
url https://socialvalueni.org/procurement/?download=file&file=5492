--- v1 (2026-01-30)
+++ v2 (2026-04-03)
@@ -13,153 +13,156 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-mccannj\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D548E4E5-C823-4129-8D43-01DC95031D60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11597361-E7D4-411E-AE59-B8A8BEB45B9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Declaration" sheetId="1" r:id="rId1"/>
     <sheet name="Delivery Plan" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E65" i="2" l="1"/>
-  <c r="E56" i="2" l="1"/>
+  <c r="E67" i="2"/>
+  <c r="E42" i="2" l="1"/>
+  <c r="E40" i="2"/>
+  <c r="E58" i="2" l="1"/>
+  <c r="E64" i="2"/>
   <c r="E63" i="2"/>
   <c r="E62" i="2"/>
   <c r="E61" i="2"/>
   <c r="E60" i="2"/>
   <c r="E59" i="2"/>
-  <c r="E58" i="2"/>
   <c r="E57" i="2"/>
+  <c r="E56" i="2"/>
   <c r="E55" i="2"/>
   <c r="E54" i="2"/>
   <c r="E53" i="2"/>
   <c r="E52" i="2"/>
   <c r="E51" i="2"/>
   <c r="E50" i="2"/>
   <c r="E49" i="2"/>
   <c r="E48" i="2"/>
   <c r="E47" i="2"/>
   <c r="E46" i="2"/>
   <c r="E45" i="2"/>
   <c r="E44" i="2"/>
   <c r="E43" i="2"/>
-  <c r="E42" i="2"/>
   <c r="E41" i="2"/>
-  <c r="E40" i="2"/>
   <c r="E39" i="2"/>
   <c r="E38" i="2"/>
   <c r="E37" i="2"/>
   <c r="E36" i="2"/>
   <c r="E35" i="2"/>
   <c r="E34" i="2"/>
   <c r="E30" i="2"/>
   <c r="E29" i="2"/>
   <c r="E28" i="2"/>
   <c r="E27" i="2"/>
   <c r="E33" i="2"/>
   <c r="E32" i="2"/>
   <c r="E31" i="2"/>
   <c r="E19" i="2" l="1"/>
   <c r="E25" i="2"/>
   <c r="E22" i="2"/>
   <c r="E18" i="2"/>
   <c r="E21" i="2"/>
   <c r="E20" i="2"/>
   <c r="E17" i="2"/>
   <c r="E16" i="2"/>
   <c r="C10" i="2" l="1"/>
   <c r="D10" i="2" s="1"/>
   <c r="E26" i="2" l="1"/>
   <c r="E24" i="2" l="1"/>
   <c r="E23" i="2"/>
-  <c r="E64" i="2" s="1"/>
+  <c r="E66" i="2" s="1"/>
+  <c r="G66" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={0636A73A-E6FE-48D2-9848-9A80C16F5A52}</author>
   </authors>
   <commentList>
     <comment ref="A4" authorId="0" shapeId="0" xr:uid="{0636A73A-E6FE-48D2-9848-9A80C16F5A52}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     If a cap applies, add: capped at an averaged contract value of £3 million per annum.</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="113">
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Email address</t>
   </si>
   <si>
     <t>Telephone number</t>
   </si>
   <si>
     <t>Signed</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Points Value</t>
   </si>
   <si>
     <t>Number of FTE person weeks which will be delivered throughout this contract</t>
   </si>
   <si>
@@ -193,53 +196,50 @@
     <t>Social Value points</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Waste and Resource Efficiencies in the delivery of the contract</t>
   </si>
   <si>
     <t xml:space="preserve">Bidders must complete the table below to demonstrate how the social value requirement will be delivered.  This will be submitted with the tender.  </t>
   </si>
   <si>
     <t>Paid employment for people who face barriers to employment or are from deprived areas</t>
   </si>
   <si>
     <t>Paid employment for people from the Client's priority group</t>
   </si>
   <si>
     <t>Unwaged work placements for people from the Client's priority group</t>
   </si>
   <si>
     <t>Skills development and educational attainment for people who are considered to be disadvantaged in the labour market or at risk of social exclusion</t>
   </si>
   <si>
     <t xml:space="preserve">Skills development and educational attainment for people from the Client's priority group </t>
-  </si>
-[...1 lines deleted...]
-    <t>Inclusion of Social Enterprises in the contract's supply chain</t>
   </si>
   <si>
     <t>Total Social Value points which will be delivered by this plan</t>
   </si>
   <si>
     <t>Total Social Value points required to be delivered</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Planned Delivery </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>[to be completed by Bidder]</t>
     </r>
   </si>
   <si>
     <t>Social value initiative</t>
@@ -272,53 +272,50 @@
   <si>
     <t>DRAFTING  NOTE: Contracting authorities must edit this tab to select the initiatives that have been included within the Social Value Schedule and remove all others</t>
   </si>
   <si>
     <t>8 hours support or training  = 10 points</t>
   </si>
   <si>
     <t>8 hours support or training  = 15 points</t>
   </si>
   <si>
     <t>Resource sharing with another business = 20 points</t>
   </si>
   <si>
     <t>8 hours of support or improvement  = 10 points</t>
   </si>
   <si>
     <t>8 hours of support = 10 points</t>
   </si>
   <si>
     <t>8 hours of activities = 10 points</t>
   </si>
   <si>
     <t>The social value initiatives which are eligible for inclusion on this contract and their associated points are detailed below under 'Social Value Initiatives'.</t>
   </si>
   <si>
-    <t>Use of one social enterprise in the supply chain  = 30 points</t>
-[...1 lines deleted...]
-  <si>
     <t>52 weeks FTE = 75 points</t>
   </si>
   <si>
     <t>52 weeks FTE = 90 points</t>
   </si>
   <si>
     <t>4 weeks FTE = 10 points</t>
   </si>
   <si>
     <t>4 weeks FTE = 15 points</t>
   </si>
   <si>
     <t>Use of at least one micro enterprise in the supply chain  = 20 points</t>
   </si>
   <si>
     <t>Paid employment for a person with a disability</t>
   </si>
   <si>
     <t>Unwaged work placement for a person with a disability</t>
   </si>
   <si>
     <t>Skills development and educational attainment for a person with a disability</t>
   </si>
   <si>
     <t>Completion of MSAT and submission of improvement plan = 50 points</t>
@@ -386,53 +383,50 @@
   <si>
     <t>In-work Progression and Skills Development Action Plan - Green Jobs &amp; Skills</t>
   </si>
   <si>
     <t>Action plan will be submitted in relation to work carried out on this contract</t>
   </si>
   <si>
     <t>Supply chain map</t>
   </si>
   <si>
     <t>1 map =30</t>
   </si>
   <si>
     <t>Supply chain map for the contract</t>
   </si>
   <si>
     <t>Tackling modern slavery training for employees on the contract</t>
   </si>
   <si>
     <t>8 hours training = 10 points</t>
   </si>
   <si>
     <t>MSAT and improvement plan</t>
   </si>
   <si>
-    <t>Use of one social enterprise in the supply chain (in relation to work carried out on this contract)</t>
-[...1 lines deleted...]
-  <si>
     <t>Use of at least one micro enterprise in the supply chain (in relation to work carried out on this contract)</t>
   </si>
   <si>
     <t>Inclusion of Minority Ethnic Led/Owned enterprise in the contract's supply chain</t>
   </si>
   <si>
     <t>Use of at least one  Minority Ethnic Led/Owned enterprise  in the supply chain  = 30 points</t>
   </si>
   <si>
     <t>Use of at least one  Minority Ethnic Led/Owned enterprise  (in relation to work carried out on this contract)</t>
   </si>
   <si>
     <t xml:space="preserve">Business development and knowledge sharing with a Voluntary or Community organisation or Micro Enterprise in Northern Ireland or  Minority Ethnic Led/Owned enterprise </t>
   </si>
   <si>
     <t>Environmental Action Plan</t>
   </si>
   <si>
     <t>Climate Adaptation Training</t>
   </si>
   <si>
     <t>Environmental Initiatives - Climate Adaptation</t>
   </si>
   <si>
     <t>Biodiversity Training</t>
@@ -464,64 +458,88 @@
   <si>
     <t>Mentoring/pastoral support for those employees engaged  on the contract who are disadvantaged</t>
   </si>
   <si>
     <t>Initiatives to reduce the stigma of mental illness and increase awareness of health and well-being issues among employees and managers engaged on the Contract.</t>
   </si>
   <si>
     <t>Initatives to support suppliers, customers and communities to support health and well-being</t>
   </si>
   <si>
     <t>Initiatives to promote and develop arts and cultural related activities relevant to the contract</t>
   </si>
   <si>
     <t xml:space="preserve">Initiatives to improve good relations between people from different religious, political, racial and ethnic background in the contract workforce and/or communities affected by the contract. </t>
   </si>
   <si>
     <t>Equality, Diversity and Inclusion Action Plan</t>
   </si>
   <si>
     <t>Local initiatives to reduce poverty and inequality in the area where the contract is delivered.</t>
   </si>
   <si>
     <t>Wellbeing initiatives to support employees, including those working remotely, on the contract .</t>
   </si>
   <si>
-    <t>The Contractor must deliver a minimum value of 100 Social Value points for every £1 million (and pro-rata) in invoiced value.</t>
+    <t>Inclusion of VCSE organisation in the contract's supply chain</t>
+  </si>
+  <si>
+    <t>Use of one VCSE in the supply chain  = 30 points</t>
+  </si>
+  <si>
+    <t>Use of one VCSE in the supply chain (in relation to work carried out on this contract)</t>
+  </si>
+  <si>
+    <t>Inclusion of Minority Ethnic Led/Owned VCSE in the contract's supply chain</t>
+  </si>
+  <si>
+    <t>Use of at least one  Minority Ethnic Led/Owned VCSE  (in relation to work carried out on this contract)</t>
+  </si>
+  <si>
+    <t>Use of at least one  Minority Ethnic Led/Owned VCSE in the supply chain  = 40 points</t>
+  </si>
+  <si>
+    <t>Check these formulas are working and reflect your tender documents before issue and delete this line</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the purposes of evaluation, tenderers must submit their response based on the minimum number of social value points set out below. </t>
+  </si>
+  <si>
+    <t>Mentoring Support for VCSEs &amp; Micro-Businesses</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(&quot;£&quot;* #,##0.00_);_(&quot;£&quot;* \(#,##0.00\);_(&quot;£&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-[$£-809]* #,##0.0_-;\-[$£-809]* #,##0.0_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -591,104 +609,104 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="10">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.79998168889431442"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FF9BC2E6"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2F75B5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -700,135 +718,146 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="4" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
@@ -968,73 +997,73 @@
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>74083</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>158749</xdr:rowOff>
+      <xdr:rowOff>165098</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>455082</xdr:colOff>
-      <xdr:row>14</xdr:row>
-      <xdr:rowOff>381001</xdr:rowOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>264583</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11228916" y="1195916"/>
-          <a:ext cx="4571999" cy="1830918"/>
+          <a:off x="11228916" y="1202265"/>
+          <a:ext cx="4571999" cy="3052235"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -1058,111 +1087,206 @@
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t> CONTRACTING AUTHORITIES</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>- Insert Schedule Number within cell highlighted in green</a:t>
+            <a:t>- </a:t>
           </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Within cells highlighted in green, insert Schedule Number &amp; values within C5, C6, &amp; C7.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-GB" sz="1200">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>- If bidders do not meet the target</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> number of social value points for the tender, their bid will score 0. All procurement documents must make this clear.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>- If</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t> you wish to add mandatory, minimum or maximum requirements</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t> for social value points get in touch with the Social Value Unit for model text documents</a:t>
+            <a:t> for social value points, this delivery plan and other social value procurement documents should make it clear that bidders will score 0 if they do not meet these mandatory, minimim or maximum requirements.  You can get in touch with the Social Value Unit for model text documents.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>- Consider locking this spreadsheet before the tender is published, with the exception of the yellow column which bidders will complete.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" i="1" u="sng" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="1" i="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>(Remove this text box prior to publication of tender documents)</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1200" b="1" i="1" u="sng">
+          <a:endParaRPr lang="en-GB" sz="1200">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="McCann, Jeannie" id="{03A9D1AE-A3DD-4468-AA2A-2C785BA94EF6}" userId="S::Jeannie.McCann@sibni.org::b760aa5a-be7d-4199-93bb-43846a472f61" providerId="AD"/>
 </personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1430,1090 +1554,1147 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B11" sqref="B11:B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18.54296875" customWidth="1"/>
     <col min="2" max="2" width="37.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="3"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="30"/>
+      <c r="B4" s="27"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="30"/>
+      <c r="B5" s="27"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="30"/>
+      <c r="B6" s="27"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="30"/>
+      <c r="B7" s="27"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="30"/>
+      <c r="B11" s="27"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="30"/>
+      <c r="B12" s="27"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J65"/>
+  <dimension ref="A1:J73"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D62" sqref="D62"/>
+    <sheetView tabSelected="1" topLeftCell="A32" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="43.1796875" style="5" customWidth="1"/>
     <col min="2" max="2" width="29.1796875" style="5" customWidth="1"/>
     <col min="3" max="3" width="35.1796875" style="5" customWidth="1"/>
     <col min="4" max="4" width="46" style="5" customWidth="1"/>
     <col min="5" max="5" width="13.81640625" style="5" customWidth="1"/>
     <col min="6" max="6" width="4.1796875" style="5" customWidth="1"/>
     <col min="7" max="7" width="31" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.453125" style="5" customWidth="1"/>
     <col min="9" max="10" width="9.1796875" style="5"/>
     <col min="11" max="11" width="40.453125" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9.1796875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="37" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="37"/>
+      <c r="A1" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="33"/>
+      <c r="B2" s="37"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1"/>
-      <c r="C5" s="26"/>
+      <c r="C5" s="34"/>
       <c r="D5" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B6" s="1"/>
-      <c r="C6" s="7"/>
+      <c r="C6" s="35"/>
       <c r="D6" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1"/>
-      <c r="C7" s="8"/>
+      <c r="C7" s="36"/>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
-      <c r="C8" s="9"/>
+      <c r="C8" s="7"/>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.35">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.35">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
-      <c r="C10" s="27" t="e">
+      <c r="C10" s="24" t="e">
         <f>C5/C7</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D10" s="28" t="e">
+      <c r="D10" s="25" t="e">
         <f>IF(C10&gt;=3,3,IF(C10&lt;=3,C10))</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A12" s="10"/>
-[...2 lines deleted...]
-      <c r="D12" s="10"/>
+      <c r="A12" s="8"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A13" s="24" t="s">
+      <c r="A13" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="24"/>
-[...4 lines deleted...]
-      <c r="G13" s="25"/>
+      <c r="B13" s="22"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A15" s="32" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="31" t="s">
+      <c r="A15" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="22" t="s">
-        <v>29</v>
+      <c r="D15" s="20" t="s">
+        <v>28</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
     <row r="16" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="14" t="s">
+      <c r="A16" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="15" t="s">
+      <c r="B16" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="26"/>
+      <c r="E16" s="16">
+        <f>D16*(75/52)</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="9"/>
+      <c r="H16" s="10"/>
+    </row>
+    <row r="17" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="26"/>
+      <c r="E17" s="16">
+        <f>D17*(90/52)</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="9"/>
+      <c r="H17" s="10"/>
+    </row>
+    <row r="18" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="26"/>
+      <c r="E18" s="16">
+        <f>D18*(90/52)</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="9"/>
+      <c r="H18" s="10"/>
+    </row>
+    <row r="19" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" s="26"/>
+      <c r="E19" s="17">
+        <f>D19*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="9"/>
+      <c r="H19" s="10"/>
+    </row>
+    <row r="20" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="C16" s="15" t="s">
+      <c r="C20" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D16" s="29"/>
-[...11 lines deleted...]
-      <c r="B17" s="15" t="s">
+      <c r="D20" s="26"/>
+      <c r="E20" s="17">
+        <f>D20*(10/4)</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="10"/>
+    </row>
+    <row r="21" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="C17" s="15" t="s">
+      <c r="C21" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D17" s="29"/>
-[...8 lines deleted...]
-      <c r="A18" s="14" t="s">
+      <c r="D21" s="26"/>
+      <c r="E21" s="17">
+        <f>D21*(15/4)</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="10"/>
+    </row>
+    <row r="22" spans="1:8" ht="46.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="26"/>
+      <c r="E22" s="17">
+        <f>D22*(15/4)</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="10"/>
+    </row>
+    <row r="23" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A23" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="26"/>
+      <c r="E23" s="17">
+        <f>D23*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="10"/>
+    </row>
+    <row r="24" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="26"/>
+      <c r="E24" s="17">
+        <f>D24*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="10"/>
+    </row>
+    <row r="25" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="15" t="s">
+      <c r="B25" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="26"/>
+      <c r="E25" s="17">
+        <f>D25*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="10"/>
+    </row>
+    <row r="26" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D26" s="26"/>
+      <c r="E26" s="17">
+        <f>IF(D26="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="10"/>
+    </row>
+    <row r="27" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="26"/>
+      <c r="E27" s="16">
+        <f>D27*(75/52)</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="10"/>
+    </row>
+    <row r="28" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="26"/>
+      <c r="E28" s="16">
+        <f>D28*(90/52)</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="10"/>
+    </row>
+    <row r="29" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="26"/>
+      <c r="E29" s="17">
+        <f>D29*(10/4)</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="10"/>
+    </row>
+    <row r="30" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="15" t="s">
+      <c r="C30" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D18" s="29"/>
-[...8 lines deleted...]
-      <c r="A19" s="14" t="s">
+      <c r="D30" s="26"/>
+      <c r="E30" s="17">
+        <f>D30*(15/4)</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="10"/>
+    </row>
+    <row r="31" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A31" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="26"/>
+      <c r="E31" s="17">
+        <f>D31*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="10"/>
+    </row>
+    <row r="32" spans="1:8" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="26"/>
+      <c r="E32" s="17">
+        <f>D32*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="10"/>
+    </row>
+    <row r="33" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="26"/>
+      <c r="E33" s="17">
+        <f>IF(D33="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="10"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A34" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D34" s="26"/>
+      <c r="E34" s="17">
+        <f>IF(D34="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="10"/>
+    </row>
+    <row r="35" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A35" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" s="26"/>
+      <c r="E35" s="17">
+        <f>D35*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="10"/>
+    </row>
+    <row r="36" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A36" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D36" s="26"/>
+      <c r="E36" s="17">
+        <f>IF(D36="yes",50,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="10"/>
+    </row>
+    <row r="37" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="D37" s="26"/>
+      <c r="E37" s="17">
+        <f>D37*30</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="10"/>
+    </row>
+    <row r="38" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" s="26"/>
+      <c r="E38" s="17">
+        <f>D38*20</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="10"/>
+    </row>
+    <row r="39" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="D39" s="26"/>
+      <c r="E39" s="17">
+        <f>D39*30</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="10"/>
+    </row>
+    <row r="40" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="D40" s="26"/>
+      <c r="E40" s="17">
+        <f>D40*40</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="10"/>
+    </row>
+    <row r="41" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D41" s="26"/>
+      <c r="E41" s="17">
+        <f>D41/8*10</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="10"/>
+    </row>
+    <row r="42" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A42" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D42" s="26"/>
+      <c r="E42" s="17">
+        <f>D42/8*10</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="10"/>
+    </row>
+    <row r="43" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="15" t="s">
+      <c r="B43" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D43" s="26"/>
+      <c r="E43" s="17">
+        <f>IF(D43="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H43" s="10"/>
+    </row>
+    <row r="44" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D44" s="26"/>
+      <c r="E44" s="17">
+        <f>IF(D44="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H44" s="10"/>
+    </row>
+    <row r="45" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A45" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C45" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D19" s="29"/>
-[...65 lines deleted...]
-      <c r="C23" s="15" t="s">
+      <c r="D45" s="26"/>
+      <c r="E45" s="17">
+        <f>D45*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H45" s="10"/>
+    </row>
+    <row r="46" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A46" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C46" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D23" s="29"/>
-[...10 lines deleted...]
-      <c r="B24" s="15" t="s">
+      <c r="D46" s="26"/>
+      <c r="E46" s="17">
+        <f>D46*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H46" s="10"/>
+    </row>
+    <row r="47" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A47" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47" s="26"/>
+      <c r="E47" s="17">
+        <f>D47*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H47" s="10"/>
+    </row>
+    <row r="48" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A48" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" s="26"/>
+      <c r="E48" s="17">
+        <f>D48*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H48" s="10"/>
+    </row>
+    <row r="49" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A49" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" s="26"/>
+      <c r="E49" s="17">
+        <f>D49*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H49" s="10"/>
+    </row>
+    <row r="50" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D50" s="26"/>
+      <c r="E50" s="17">
+        <f>IF(D50="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H50" s="10"/>
+    </row>
+    <row r="51" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D51" s="26"/>
+      <c r="E51" s="17">
+        <f>IF(D51="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="10"/>
+    </row>
+    <row r="52" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A52" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="D52" s="26"/>
+      <c r="E52" s="17">
+        <f>D52*30</f>
+        <v>0</v>
+      </c>
+      <c r="H52" s="10"/>
+    </row>
+    <row r="53" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A53" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D53" s="26"/>
+      <c r="E53" s="17">
+        <f>D53*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="10"/>
+    </row>
+    <row r="54" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="26"/>
+      <c r="E54" s="17">
+        <f>D54*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="H54" s="10"/>
+    </row>
+    <row r="55" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A55" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D55" s="26"/>
+      <c r="E55" s="17">
+        <f>IF(D55="yes",30,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A56" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B56" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="C24" s="15" t="s">
+      <c r="C56" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="D56" s="26"/>
+      <c r="E56" s="17">
+        <f>IF(D56="yes",20,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C57" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D57" s="26"/>
+      <c r="E57" s="17">
+        <f>IF(D57="yes",30,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C58" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D24" s="29"/>
-[...13 lines deleted...]
-      <c r="C25" s="15" t="s">
+      <c r="D58" s="26"/>
+      <c r="E58" s="17">
+        <f t="shared" ref="E58" si="0">D58*(10/8)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C59" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D25" s="29"/>
-[...98 lines deleted...]
-      <c r="C31" s="15" t="s">
+      <c r="D59" s="26"/>
+      <c r="E59" s="17">
+        <f t="shared" ref="E59:E63" si="1">D59*(10/8)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A60" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C60" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D31" s="29"/>
-[...7 lines deleted...]
-      <c r="A32" s="14" t="s">
+      <c r="D60" s="26"/>
+      <c r="E60" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" s="26"/>
+      <c r="E61" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D62" s="26"/>
+      <c r="E62" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C63" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="D63" s="32"/>
+      <c r="E63" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="B32" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="15" t="s">
+      <c r="D64" s="26"/>
+      <c r="E64" s="17">
+        <f>IF(D64="yes",30,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C65" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="D32" s="29"/>
-[...75 lines deleted...]
-      <c r="A37" s="14" t="s">
+      <c r="D65" s="32"/>
+      <c r="E65" s="17">
+        <f>D65*(10/8)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="16" x14ac:dyDescent="0.35">
+      <c r="A66" s="11"/>
+      <c r="B66" s="11"/>
+      <c r="C66" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="15" t="s">
-[...446 lines deleted...]
-      <c r="C64" s="1" t="s">
+      <c r="D66" s="1"/>
+      <c r="E66" s="18">
+        <f>SUM(E1:E65)</f>
+        <v>0</v>
+      </c>
+      <c r="G66" s="33" t="str">
+        <f>IF(E66&gt;=E67, "minimum points met", "minimum points not met bid will score 0")</f>
+        <v>minimum points met</v>
+      </c>
+      <c r="I66" s="23" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="C67" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="D64" s="1"/>
-[...10 lines deleted...]
-      <c r="E65" s="20">
+      <c r="D67" s="1"/>
+      <c r="E67" s="18">
         <f>C6</f>
         <v>0</v>
       </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="E73" s="22"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
+  <conditionalFormatting sqref="G66">
+    <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
+      <formula>"E67"</formula>
+    </cfRule>
+    <cfRule type="colorScale" priority="2">
+      <colorScale>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF7128"/>
+        <color rgb="FFFFEF9C"/>
+      </colorScale>
+    </cfRule>
+  </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D26 D36 D62 D33:D34 D41:D42 D48:D50 D53:D55" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D26 D36 D64 D33:D34 D43:D44 D50:D52 D55:D57" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"yes,no"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>