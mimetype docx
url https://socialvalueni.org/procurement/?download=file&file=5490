--- v1 (2026-01-30)
+++ v2 (2026-04-03)
@@ -212,354 +212,198 @@
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Social Value Points Approach</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="7E0C6216" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="00CC71BE">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C1BF063" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="00CC71BE">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16E1CC53" w14:textId="1FD354C4" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="00690A6A" w:rsidP="007C6105">
+    <w:p w14:paraId="2B4D5075" w14:textId="1DEE23B1" w:rsidR="00465487" w:rsidRPr="00465487" w:rsidRDefault="00465487" w:rsidP="00465487">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="007C6105" w:rsidRPr="0070786C">
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465487">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social value requirements should be tailored for each contract. Any changes made to model text documents must be unambiguous for bidders and evaluation panels alike. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5014532C" w14:textId="37159AF3" w:rsidR="00465487" w:rsidRPr="00465487" w:rsidRDefault="00465487" w:rsidP="00465487">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465487">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contracting authorities should only use minimum, maximum or mandatory requirements when they are critical to social value objectives. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C7A171" w14:textId="0E2A936D" w:rsidR="00465487" w:rsidRPr="00465487" w:rsidRDefault="00465487" w:rsidP="00465487">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465487">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you include any minimum, maximum or mandatory requirements in your tender documents, the social value documents should be updated to make it clear that the bid will score 0 if they are not met. This should reflect your scoring matrix, or changes should be made accordingly. Please get in touch with the social value unit for advice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23893974" w14:textId="77777777" w:rsidR="00465487" w:rsidRPr="00465487" w:rsidRDefault="00465487" w:rsidP="00465487">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465487">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>The social value documents should be updated to make it clear that the bid will score 0 if the minimum points target is not met. This should reflect your scoring matrix, or changes should be made accordingly. Carefully consider whether you wish to apply a minimum score to the social value criterion.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465487">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626DE2F7" w14:textId="6D7BE449" w:rsidR="00465487" w:rsidRPr="00465487" w:rsidRDefault="00465487" w:rsidP="00465487">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465487">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remove this text and all comments prior to publication. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E1CC53" w14:textId="0779DCF6" w:rsidR="007C6105" w:rsidRPr="00465487" w:rsidRDefault="00465487" w:rsidP="00465487">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007C6105" w:rsidRPr="00465487">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00111172">
-[...285 lines deleted...]
-        </mc:AlternateContent>
+      <w:r w:rsidRPr="00465487">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This model text is provided for guidance purposes only and is not legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F685521" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SCHEDULE </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:szCs w:val="24"/>
@@ -4588,326 +4432,326 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17CAC111" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w14:paraId="2C36BED4" w14:textId="77777777" w:rsidTr="00CD7904">
+      <w:tr w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w14:paraId="2C36BED4" w14:textId="77777777" w:rsidTr="00CD7904">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="110E8077" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="110E8077" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.3 </w:t>
             </w:r>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Create a diverse and innovative supply chain to deliver the contract including new businesses and entrepreneurs, start-ups, </w:t>
             </w:r>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>micro businesses and VCSEs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="729D37D5" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="729D37D5" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="641284CF" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="641284CF" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.4 </w:t>
             </w:r>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Support entrepreneurship and social entrepreneurship, including helping new and small organisations to grow.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B95C892" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="3B95C892" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="357DD2F7" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="357DD2F7" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.5 </w:t>
             </w:r>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maximise security of supply, for example by minimising proximity of supply chains to point of delivery.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7462FFB6" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="7462FFB6" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14F8E8F3" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="14F8E8F3" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Supply Chain Resilience and Capacity Action Plan for the contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0D6142" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="2C0D6142" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1 action plan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1858F68C" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="1858F68C" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27F71CF9" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="27F71CF9" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1F3434" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="4E1F3434" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="15"/>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:commentRangeEnd w:id="15"/>
             <w:r w:rsidRPr="00170B59">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:commentReference w:id="15"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E228E20" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="1E228E20" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EB3364C" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRPr="000B4BEA" w:rsidRDefault="00CD7904" w:rsidP="00E90F9F">
+          <w:p w14:paraId="2EB3364C" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w14:paraId="3D0792FB" w14:textId="77777777" w:rsidTr="00CD7904">
+      <w:tr w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w14:paraId="3D0792FB" w14:textId="77777777" w:rsidTr="00CD7904">
         <w:trPr>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="705197B7" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="705197B7" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57F0C32C" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="57F0C32C" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inclusion of M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">icro </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
@@ -4921,143 +4765,143 @@
               </w:rPr>
               <w:t>nterprise</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in the contract's supply chain</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05362C0A" w14:textId="768B455C" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="05362C0A" w14:textId="768B455C" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA69C77" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="1CA69C77" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Micro enterprise located in Northern Ireland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A44261F" w14:textId="4A7C466D" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="0A44261F" w14:textId="4A7C466D" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7377265C" w14:textId="63DE793B" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="7377265C" w14:textId="63DE793B" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w14:paraId="1D59774D" w14:textId="77777777" w:rsidTr="00CD7904">
+      <w:tr w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w14:paraId="1D59774D" w14:textId="77777777" w:rsidTr="00CD7904">
         <w:trPr>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="669E6EE3" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="669E6EE3" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D87F757" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="1D87F757" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusion of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnic Minority Led/Owned </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
@@ -5085,283 +4929,283 @@
               </w:rPr>
               <w:t>nterprise</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in the contract's supply chain</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6710F425" w14:textId="68DDBC26" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="6710F425" w14:textId="68DDBC26" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2325A62D" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="2325A62D" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnic Minority Led/Owned </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Micro enterprise located in Northern Ireland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10732F0C" w14:textId="04288FEA" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="10732F0C" w14:textId="04288FEA" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE09FA6" w14:textId="16E29C7E" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="2DE09FA6" w14:textId="16E29C7E" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w14:paraId="1139EEB5" w14:textId="77777777" w:rsidTr="00CD7904">
+      <w:tr w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w14:paraId="1139EEB5" w14:textId="77777777" w:rsidTr="00CD7904">
         <w:trPr>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C4FA13E" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="2C4FA13E" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05E9A437" w14:textId="5155686F" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="05E9A437" w14:textId="5155686F" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusion of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">VCSE Organisations </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in the contract's supply chain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E1F014" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="59E1F014" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Social Enterprise</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">/ Charity </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>located in Northern Ireland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F4D908B" w14:textId="54945732" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="6F4D908B" w14:textId="54945732" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAF180A" w14:textId="3EA8F3EC" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="0DAF180A" w14:textId="3EA8F3EC" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w14:paraId="71D1659E" w14:textId="77777777" w:rsidTr="00CD7904">
+      <w:tr w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w14:paraId="71D1659E" w14:textId="77777777" w:rsidTr="00CD7904">
         <w:trPr>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36941C58" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="36941C58" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B102BEA" w14:textId="72A28AB6" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="6B102BEA" w14:textId="72A28AB6" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inclusion of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethnic Minority Led/Owned</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
@@ -5372,201 +5216,308 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">VCSE Organisations </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in the contract's supply chain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B04A1F" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="60B04A1F" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ethnic Minority Led/Owned Social Enterprise</w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">/ Charity </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51339">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>located in Northern Ireland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6671A8F1" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="6671A8F1" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="316B05FC" w14:textId="66187794" w:rsidR="00CC11EA" w:rsidRPr="000B4BEA" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
+          <w:p w14:paraId="316B05FC" w14:textId="66187794" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00CC11EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171CCC" w:rsidRPr="000B4BEA" w14:paraId="261F594D" w14:textId="77777777" w:rsidTr="00CD7904">
+      <w:tr w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w14:paraId="261F594D" w14:textId="77777777" w:rsidTr="00CD7904">
         <w:trPr>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C429034" w14:textId="77777777" w:rsidR="00171CCC" w:rsidRPr="000B4BEA" w:rsidRDefault="00171CCC" w:rsidP="00171CCC">
+          <w:p w14:paraId="0C429034" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00171CCC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70A2DC73" w14:textId="2A4590BC" w:rsidR="00171CCC" w:rsidRPr="000B4BEA" w:rsidRDefault="00171CCC" w:rsidP="00171CCC">
+          <w:p w14:paraId="70A2DC73" w14:textId="2A4590BC" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00171CCC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Business development and knowledge sharing with a voluntary or community organisation or microenterprise</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or ethnic minority led enterprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32F02582" w14:textId="77777777" w:rsidR="00171CCC" w:rsidRPr="000B4BEA" w:rsidRDefault="00171CCC" w:rsidP="00171CCC">
+          <w:p w14:paraId="32F02582" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00171CCC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8 hours of activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41DBBE46" w14:textId="77777777" w:rsidR="00171CCC" w:rsidRPr="000B4BEA" w:rsidRDefault="00171CCC" w:rsidP="00171CCC">
+          <w:p w14:paraId="41DBBE46" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00171CCC">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B4BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w14:paraId="1B5CB2A5" w14:textId="77777777" w:rsidTr="00CD7904">
+        <w:trPr>
+          <w:trHeight w:val="596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="448713CE" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0FB1A9" w14:textId="5889D0EE" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mentoring Support </w:t>
+            </w:r>
+            <w:r w:rsidR="001B1FC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for VCSEs &amp; Micro Businesses </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="16"/>
+            <w:r w:rsidR="001B1FC4">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:commentReference w:id="16"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1F627C" w14:textId="0B0EEA37" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B4BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8 hours of activity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0511EA78" w14:textId="563BE3DF" w:rsidR="00C2466A" w:rsidRPr="000B4BEA" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid3"/>
         <w:tblW w:w="13533" w:type="dxa"/>
         <w:tblInd w:w="-851" w:type="dxa"/>
@@ -5614,72 +5565,72 @@
               <w:gridCol w:w="2538"/>
               <w:gridCol w:w="1813"/>
             </w:tblGrid>
             <w:tr w:rsidR="008E1F67" w:rsidRPr="00717FA1" w14:paraId="10C59819" w14:textId="77777777" w:rsidTr="00ED19DB">
               <w:trPr>
                 <w:trHeight w:val="301"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10738" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:noWrap/>
                 </w:tcPr>
                 <w:p w14:paraId="51E208F9" w14:textId="77777777" w:rsidR="00FF104E" w:rsidRPr="00717FA1" w:rsidRDefault="00FF104E" w:rsidP="00FF104E">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:commentRangeStart w:id="16"/>
+                  <w:commentRangeStart w:id="17"/>
                   <w:r w:rsidRPr="00717FA1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">THEME 3: Delivering Climate Action </w:t>
                   </w:r>
-                  <w:commentRangeEnd w:id="16"/>
+                  <w:commentRangeEnd w:id="17"/>
                   <w:r w:rsidRPr="00717FA1">
                     <w:rPr>
                       <w:rStyle w:val="CommentReference"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:commentReference w:id="16"/>
+                    <w:commentReference w:id="17"/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="677F113F" w14:textId="77777777" w:rsidR="00FF104E" w:rsidRPr="00717FA1" w:rsidRDefault="00FF104E" w:rsidP="00FF104E">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008E1F67" w:rsidRPr="00717FA1" w14:paraId="2F154BC9" w14:textId="77777777" w:rsidTr="00ED19DB">
               <w:trPr>
                 <w:trHeight w:val="301"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3580" w:type="dxa"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0768B461" w14:textId="77777777" w:rsidR="00FF104E" w:rsidRPr="00717FA1" w:rsidRDefault="00FF104E" w:rsidP="00FF104E">
@@ -5904,68 +5855,68 @@
                 </w:p>
                 <w:p w14:paraId="0E74640F" w14:textId="77777777" w:rsidR="00FF104E" w:rsidRPr="00717FA1" w:rsidRDefault="00FF104E" w:rsidP="00FF104E">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2246" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="222F47E7" w14:textId="77777777" w:rsidR="00FF104E" w:rsidRPr="00717FA1" w:rsidRDefault="00FF104E" w:rsidP="00FF104E">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:commentRangeStart w:id="17"/>
+                  <w:commentRangeStart w:id="18"/>
                   <w:r w:rsidRPr="00717FA1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
-                  <w:commentRangeEnd w:id="17"/>
+                  <w:commentRangeEnd w:id="18"/>
                   <w:r w:rsidRPr="00717FA1">
                     <w:rPr>
                       <w:rStyle w:val="CommentReference"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:commentReference w:id="17"/>
+                    <w:commentReference w:id="18"/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0AE62218" w14:textId="77777777" w:rsidR="00FF104E" w:rsidRPr="00717FA1" w:rsidRDefault="00FF104E" w:rsidP="00FF104E">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="39B69689" w14:textId="77777777" w:rsidR="00FF104E" w:rsidRPr="00717FA1" w:rsidRDefault="00FF104E" w:rsidP="00FF104E">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008E1F67" w:rsidRPr="00717FA1" w14:paraId="642D9A82" w14:textId="77777777" w:rsidTr="00ED19DB">
@@ -7580,78 +7531,78 @@
           <w:p w14:paraId="6E55E17D" w14:textId="77777777" w:rsidR="00ED19DB" w:rsidRPr="00284E6C" w:rsidRDefault="00ED19DB" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FB85F49" w14:textId="77777777" w:rsidR="00ED19DB" w:rsidRPr="00284E6C" w:rsidRDefault="00ED19DB" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Hlk141447425"/>
+            <w:bookmarkStart w:id="19" w:name="_Hlk141447425"/>
             <w:r w:rsidRPr="00284E6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:commentRangeStart w:id="19"/>
+            <w:commentRangeStart w:id="20"/>
             <w:r w:rsidRPr="00284E6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ellbeing initiatives to support employees, including those working remotely, on the contract</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
-            <w:commentRangeEnd w:id="19"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:commentRangeEnd w:id="20"/>
             <w:r w:rsidRPr="00284E6C">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:commentReference w:id="19"/>
+              <w:commentReference w:id="20"/>
             </w:r>
             <w:r w:rsidRPr="00284E6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F2C5C7F" w14:textId="77777777" w:rsidR="00ED19DB" w:rsidRPr="00284E6C" w:rsidRDefault="00ED19DB" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E6C">
@@ -7806,66 +7757,74 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED19DB" w:rsidRPr="00284E6C" w14:paraId="48B5DA36" w14:textId="77777777" w:rsidTr="00ED19DB">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A0DC1AB" w14:textId="77777777" w:rsidR="00ED19DB" w:rsidRPr="00284E6C" w:rsidRDefault="00ED19DB" w:rsidP="00E90F9F">
+          <w:p w14:paraId="7A0DC1AB" w14:textId="39640DBC" w:rsidR="00ED19DB" w:rsidRPr="00284E6C" w:rsidRDefault="00D22507" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00284E6C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Support the wellbeing of staff, suppliers, customers and communities in the delivery of the contract.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED19DB" w:rsidRPr="00284E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Support the wellbeing of staff, suppliers, customers and communities in the delivery of the contract.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CCBA39F" w14:textId="77777777" w:rsidR="00ED19DB" w:rsidRPr="00284E6C" w:rsidRDefault="00ED19DB" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B50F72F" w14:textId="77777777" w:rsidR="00ED19DB" w:rsidRPr="00284E6C" w:rsidRDefault="00ED19DB" w:rsidP="00E90F9F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -8741,128 +8700,128 @@
         </w:rPr>
         <w:t>For a person to qualify as a member of the Authority’s Priority Groups, the Supplier must ensure that they satisfy one of the following categories:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:alias w:val="insert other priority group at risk of social exclusion"/>
         <w:tag w:val="insert other priority group at risk of social exclusion"/>
         <w:id w:val="1839265709"/>
         <w:placeholder>
           <w:docPart w:val="FE0D205CE34049988BCD58CAE1909CE3"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:commentRangeStart w:id="20" w:displacedByCustomXml="prev"/>
+        <w:commentRangeStart w:id="21" w:displacedByCustomXml="prev"/>
         <w:p w14:paraId="65EB9D38" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="00755C86">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="5"/>
             </w:numPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0070786C">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="24"/>
               <w:highlight w:val="yellow"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
-          <w:commentRangeEnd w:id="20"/>
+          <w:commentRangeEnd w:id="21"/>
           <w:r w:rsidR="00DB0C94" w:rsidRPr="00BF2891">
             <w:rPr>
               <w:rStyle w:val="CommentReference"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:commentReference w:id="20"/>
+            <w:commentReference w:id="21"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1AFB5D24" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3830E1DB" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">THEME 1: INCREASING SECURE EMPLOYMENT AND </w:t>
       </w:r>
-      <w:commentRangeStart w:id="21"/>
+      <w:commentRangeStart w:id="22"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SKILLS</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="21"/>
+      <w:commentRangeEnd w:id="22"/>
       <w:r w:rsidRPr="00D32778">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="21"/>
+        <w:commentReference w:id="22"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FF634D" w14:textId="33CE1D5A" w:rsidR="00A86241" w:rsidRPr="00473DE6" w:rsidRDefault="007C6105" w:rsidP="00D32778">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32778">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>This theme aims to create employment and training opportunities</w:t>
       </w:r>
       <w:r w:rsidR="00A86241" w:rsidRPr="00D32778">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32778">
@@ -9029,78 +8988,78 @@
         <w:t>people who are long-term unemployed</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCC33BF" w14:textId="429C50A2" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="00755C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="22"/>
+      <w:commentRangeStart w:id="23"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>people</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> who have a disability</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="22"/>
+      <w:commentRangeEnd w:id="23"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="22"/>
+        <w:commentReference w:id="23"/>
       </w:r>
       <w:r w:rsidR="00851635">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and are seeking employment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00EA05ED" w14:textId="0EC43794" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="00755C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
@@ -9693,159 +9652,159 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. This can </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for example, people who are long-term </w:t>
       </w:r>
-      <w:commentRangeStart w:id="23"/>
+      <w:commentRangeStart w:id="24"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>unemployed</w:t>
-      </w:r>
-[...88 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="24"/>
       <w:r w:rsidRPr="00D32778">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, people who </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deprived areas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C770F2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="25"/>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">people who have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32778">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:commentReference w:id="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00851635">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00D32778">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="25"/>
+      <w:r w:rsidRPr="00D32778">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:commentReference w:id="25"/>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and people who are underrepresented in the contract’s workforce. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5970ECE6" w14:textId="6F0FD3A6" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="00755C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
@@ -10160,97 +10119,97 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for example, people who are long-term unemployed, people who </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>are located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> deprived areas, </w:t>
       </w:r>
-      <w:commentRangeStart w:id="25"/>
+      <w:commentRangeStart w:id="26"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">people who have a </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32778">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>disability</w:t>
       </w:r>
       <w:r w:rsidR="00851635">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00D32778">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="25"/>
+      <w:commentRangeEnd w:id="26"/>
       <w:r w:rsidRPr="00D32778">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:commentReference w:id="25"/>
+        <w:commentReference w:id="26"/>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and people who are underrepresented in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>contracts</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10481,67 +10440,67 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in the contract’s workforce</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for those employees who are disadvantaged.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:commentRangeStart w:id="26"/>
+      <w:commentRangeStart w:id="27"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="26"/>
+      <w:commentRangeEnd w:id="27"/>
       <w:r w:rsidRPr="00561056">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="26"/>
+        <w:commentReference w:id="27"/>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include, for example, </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>people who were long-term unemployed, people who have a disability, looked after children/care leavers and people who are underrepresented in the contract’s workforce.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32778">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11225,78 +11184,78 @@
         <w:t>people who are long-term unemployed</w:t>
       </w:r>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FA67AC" w14:textId="20FC80DA" w:rsidR="005B78E8" w:rsidRPr="00E153E6" w:rsidRDefault="005B78E8" w:rsidP="005B78E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="27"/>
+      <w:commentRangeStart w:id="28"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>people</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> who have a disability</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="27"/>
+      <w:commentRangeEnd w:id="28"/>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="27"/>
+        <w:commentReference w:id="28"/>
       </w:r>
       <w:r w:rsidR="00851635">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and are seeking employment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E67F931" w14:textId="77777777" w:rsidR="005B78E8" w:rsidRPr="00E153E6" w:rsidRDefault="005B78E8" w:rsidP="005B78E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
@@ -11705,151 +11664,151 @@
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>are located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> deprived areas</w:t>
       </w:r>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. This can include for example, people who are long-term </w:t>
       </w:r>
-      <w:commentRangeStart w:id="28"/>
-[...42 lines deleted...]
-      </w:r>
       <w:commentRangeStart w:id="29"/>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>unemployed</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="29"/>
+      <w:r w:rsidRPr="00E153E6">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="29"/>
+      </w:r>
+      <w:r w:rsidRPr="00E153E6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, people who are located in deprived areas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E153E6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00E153E6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="30"/>
+      <w:r w:rsidRPr="00E153E6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>people who have a disability</w:t>
       </w:r>
       <w:r w:rsidR="00851635">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="004500BB" w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, people who are unemployed and </w:t>
       </w:r>
       <w:r w:rsidR="00B0431D" w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have skills and experience in industries which are likely to be negatively impacted most by the transition to a low carbon economy</w:t>
       </w:r>
       <w:r w:rsidR="004500BB" w:rsidRPr="00C5392F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5392F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="29"/>
+      <w:commentRangeEnd w:id="30"/>
       <w:r w:rsidRPr="00C5392F">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="29"/>
+        <w:commentReference w:id="30"/>
       </w:r>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and people who are underrepresented in the contract’s workforce. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502189A5" w14:textId="77777777" w:rsidR="005B78E8" w:rsidRPr="00E153E6" w:rsidRDefault="005B78E8" w:rsidP="005B78E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
@@ -12163,85 +12122,85 @@
         </w:rPr>
         <w:t xml:space="preserve">experience in industries which are likely to be </w:t>
       </w:r>
       <w:r w:rsidR="00B0431D" w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">negatively </w:t>
       </w:r>
       <w:r w:rsidR="004500BB" w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>impacted by the transition to a low carbon economy,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="30"/>
+      <w:commentRangeStart w:id="31"/>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>people who have a disability</w:t>
       </w:r>
       <w:r w:rsidR="00851635">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="30"/>
+      <w:commentRangeEnd w:id="31"/>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="30"/>
+        <w:commentReference w:id="31"/>
       </w:r>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and people who are underrepresented in the contracts workforce. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8C297A" w14:textId="77777777" w:rsidR="005B78E8" w:rsidRPr="00E153E6" w:rsidRDefault="005B78E8" w:rsidP="005B78E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E153E6">
         <w:rPr>
@@ -12533,67 +12492,67 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in the contract’s workforce</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E1867">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to help people gain new skills and recognised qualifications that are relevant to a more resource efficient, greener and low carbon economy</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  This </w:t>
       </w:r>
-      <w:commentRangeStart w:id="31"/>
+      <w:commentRangeStart w:id="32"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="31"/>
+      <w:commentRangeEnd w:id="32"/>
       <w:r w:rsidRPr="00561056">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="31"/>
+        <w:commentReference w:id="32"/>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include, for example, </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">people who were long-term unemployed, people who have a disability, looked after children/care </w:t>
       </w:r>
       <w:r w:rsidR="00DD7923" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>leavers</w:t>
       </w:r>
       <w:r w:rsidR="00DD7923">
@@ -13983,51 +13942,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The costs of training and accreditation/registration must be covered by the Supplier either directly or through public or industry sources that they identify.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79749F5B" w14:textId="77777777" w:rsidR="00E153E6" w:rsidRPr="0070786C" w:rsidRDefault="00E153E6" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46D222B0" w14:textId="214EB1B8" w:rsidR="00065461" w:rsidRPr="0070786C" w:rsidRDefault="00D75CE2" w:rsidP="00065461">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Hlk127272461"/>
+      <w:bookmarkStart w:id="33" w:name="_Hlk127272461"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X.</w:t>
       </w:r>
       <w:r w:rsidR="00BF2891">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00065461" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00065461" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
@@ -14212,51 +14171,51 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Further detailed guidance on developing and implementing lawful positive action outreach is available from the Equality Commission of NI: </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="0070786C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PositiveActionEmployerGuide.pdf (equalityni.org)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p w14:paraId="27C65627" w14:textId="77777777" w:rsidR="009A1F31" w:rsidRPr="00561056" w:rsidRDefault="009A1F31" w:rsidP="006E7A30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A63924A" w14:textId="141219D9" w:rsidR="007C6105" w:rsidRPr="00561056" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561056">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00561056">
         <w:rPr>
@@ -14404,67 +14363,67 @@
     <w:p w14:paraId="10E50A8C" w14:textId="77777777" w:rsidR="009A1F31" w:rsidRPr="00561056" w:rsidRDefault="009A1F31" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D922064" w14:textId="7FE52BBD" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A6C4F0A" w14:textId="77777777" w:rsidR="00BD79CE" w:rsidRPr="00337F5C" w:rsidRDefault="00BD79CE" w:rsidP="00BD79CE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="33"/>
+      <w:commentRangeStart w:id="34"/>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">THEME </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="33"/>
+      <w:commentRangeEnd w:id="34"/>
       <w:r w:rsidR="00284E6F">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:commentReference w:id="33"/>
+        <w:commentReference w:id="34"/>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2: BUILDING ETHICAL AND RESILIENT SUPPLY CHAINS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B49AE0C" w14:textId="5E1E74D9" w:rsidR="00BD79CE" w:rsidRPr="00CD7904" w:rsidRDefault="00BD79CE" w:rsidP="00BD79CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16523,60 +16482,60 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Supplier will include social enterprises/charities or micro businesses based in Northern Ireland in the supply chain, in relation to any sub-contracting or other business opportunities available </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA07C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA07C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this contract.   The Supplier should ensure this is a meaningful opportunity for the social enterprise/charity or micro business.  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="_Hlk145338981"/>
+      <w:bookmarkStart w:id="35" w:name="_Hlk145338981"/>
       <w:r w:rsidRPr="00BA07C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Each VCSE organisation or micro enterprise included within the supply chain will be eligible for achieving the points against this initiative rather than each contract with the enterprise.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="5B8C395C" w14:textId="77777777" w:rsidR="00CC11EA" w:rsidRPr="00BA07C1" w:rsidRDefault="00CC11EA" w:rsidP="00CC11EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA07C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Social Enterprise NI (SENI) (</w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00BA07C1">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
@@ -16942,90 +16901,296 @@
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.socialvalueni.org/contractors/find-a-broker/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) and/or equivalent agencies named by or agreed with the Authority for this purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243A98B2" w14:textId="77777777" w:rsidR="00BD79CE" w:rsidRDefault="00BD79CE" w:rsidP="00BD79CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="728EA91F" w14:textId="58107AC6" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X.0 Mentoring Support </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1FC4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for VCSEs/Micro Businesses </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="36"/>
+      <w:r w:rsidR="001B1FC4">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="36"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B05BF4C" w14:textId="54D10A8D" w:rsidR="00C2466A" w:rsidRPr="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2466A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The National Procurement Policy Statement commits to ensuring supply chains are resilient and ethical. One way this can be achieved is to reduce barriers for VCSE’s and micro businesses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C2466A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>tendering</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2466A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for government contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3BDE97" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2466A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Supplier will deliver mentoring support, that will include practical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2466A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>advice to help reduce barriers in tendering for government contracts; build confidence; and enhance resilience to at least one:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D73FDE" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2466A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organisation within the Voluntary, Community and Social Enterprise (VCSE) sector; or  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B9E89D" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2466A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>micro businesses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741D9504" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2466A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Each mentoring opportunity should be developed in collaboration with the relevant beneficiary organisation. Each mentoring opportunity should last for a minimum of 6 months with at least bi-monthly one to one sessions.  The Supplier shall agree the scope of activities with the Authority prior to delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEAAD52" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRPr="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00C2466A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2466A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Each mentoring opportunity must be notified to one or more organisations registered on the Social Value Unit’s website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00C2466A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>www.socialvalueni.org/contractors/find-a-broker/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C2466A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>) and/or equivalent agencies named by or agreed with the Authority for this purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B90B7B" w14:textId="1F07E7CD" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00BD79CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="757A9852" w14:textId="69601EB8" w:rsidR="00F40FD4" w:rsidRPr="0070786C" w:rsidRDefault="00F40FD4" w:rsidP="00F40FD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">THEME 3: </w:t>
       </w:r>
-      <w:commentRangeStart w:id="35"/>
+      <w:commentRangeStart w:id="37"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DELIVERING </w:t>
       </w:r>
       <w:r w:rsidR="00582C4B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CLIMATE ACTION</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="35"/>
+      <w:commentRangeEnd w:id="37"/>
       <w:r w:rsidR="0080586B" w:rsidRPr="008F56E6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="35"/>
+        <w:commentReference w:id="37"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B326D62" w14:textId="77777777" w:rsidR="00F40FD4" w:rsidRPr="0070786C" w:rsidRDefault="00F40FD4" w:rsidP="00F40FD4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This theme aims to promote environmental benefits, influence environmental protection and improvement and work towards net zero greenhouse gas emissions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01234AB7" w14:textId="02AB5AE3" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -17080,60 +17245,51 @@
         </w:rPr>
         <w:t xml:space="preserve">As set out in the Programme for Government, the Executive aim to develop a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regionally-balanced</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> economy that is globally competitive and carbon neutral and to build a place where everyone can reach their potential.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Executive’s Green Growth Strategy aims to ensure the sustainability of Northern Ireland’s natural environment, while fostering the necessary conditions for innovation, investment and competition that can give rise to new sources of economic growth, while building resilient ecosystems.  By doing so, we can create jobs, reduce carbon, enhance </w:t>
-[...8 lines deleted...]
-        <w:t>profitability, lower waste, increase efficiency and protect our environment and climate for future generations.</w:t>
+        <w:t>The Executive’s Green Growth Strategy aims to ensure the sustainability of Northern Ireland’s natural environment, while fostering the necessary conditions for innovation, investment and competition that can give rise to new sources of economic growth, while building resilient ecosystems.  By doing so, we can create jobs, reduce carbon, enhance profitability, lower waste, increase efficiency and protect our environment and climate for future generations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DB4400" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supplier</w:t>
@@ -17333,50 +17489,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provision and / use of energy efficient equipment in the delivery of the contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF05A1" w14:textId="38B99B36" w:rsidR="00AD2F87" w:rsidRPr="005C3C0C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3C0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>measures to adopt circular economy principles on the contract</w:t>
       </w:r>
       <w:r w:rsidR="00246809">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, i.e.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3C0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by keeping resources in use </w:t>
       </w:r>
       <w:r w:rsidR="00246809">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3C0C">
         <w:rPr>
@@ -17731,51 +17888,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he Action Plan must identify:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541B9018" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="005C3C0C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3C0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>the specific environmental initiatives that will be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> delivered</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3C0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> including all relevant </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005C3C0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>targets</w:t>
       </w:r>
       <w:r>
@@ -17923,66 +18079,66 @@
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if any) to implement the environmental improvements on the Contract.  The Authority reserves the right to request an updated progress report at interims throughout the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602E985D" w14:textId="77777777" w:rsidR="00421377" w:rsidRDefault="00421377" w:rsidP="00CC71BE"/>
     <w:p w14:paraId="13EED776" w14:textId="04CA4E68" w:rsidR="00F40FD4" w:rsidRPr="0070786C" w:rsidRDefault="00F40FD4" w:rsidP="00F40FD4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">X.0 Environmental </w:t>
       </w:r>
-      <w:commentRangeStart w:id="36"/>
+      <w:commentRangeStart w:id="38"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Initiatives</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="36"/>
+      <w:commentRangeEnd w:id="38"/>
       <w:r w:rsidR="00915D65">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:commentReference w:id="36"/>
+        <w:commentReference w:id="38"/>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCC965E" w14:textId="737C658B" w:rsidR="00F40FD4" w:rsidRPr="0070786C" w:rsidRDefault="00F40FD4" w:rsidP="00F40FD4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The delivery of environmental initiatives in areas related to the Contract designed to influence staff, suppliers, customers and communities through the delivery of the contract to support environmental protection and </w:t>
       </w:r>
       <w:r w:rsidR="00AD2F87" w:rsidRPr="00203CA5">
         <w:rPr>
@@ -18207,51 +18363,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in relation to the delivery of the Contract. Key knowledge areas should include, as a minimum:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CF9B2D" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Understanding the risks to the contract delivery from climate change </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B80C2B3" w14:textId="34377D1E" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How to develop and embed processes and controls to continuously monitor and mitigate risks through climate adapt</w:t>
       </w:r>
       <w:r w:rsidR="009C54C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -18352,51 +18507,59 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Climate </w:t>
       </w:r>
       <w:r w:rsidR="00ED22A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adaptation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB710B6" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00203CA5" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The delivery of environmental initiatives in areas related to the Contract designed to influence staff, suppliers, customers and communities through the delivery of the contract to support environmental </w:t>
+        <w:t xml:space="preserve">The delivery of environmental initiatives in areas related to the Contract designed to influence staff, suppliers, customers and communities through the delivery of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337F5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">contract to support environmental </w:t>
       </w:r>
       <w:r w:rsidRPr="00203CA5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protection and improvement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> including climate adaption measures</w:t>
       </w:r>
       <w:r w:rsidRPr="00203CA5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3008FECB" w14:textId="359781EB" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
@@ -18631,51 +18794,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Understanding the biodiversity risks and opportunities associated with the contract, including throughout the supply chain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05569A50" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>How to develop processes and controls to continuously maintain and enhance biodiversity and promote resilience of ecosystems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666AA6E2" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00081FA8" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Take action to maintain and enhance biodiversity and promote resilience of ecosystems throughout the contract supply chain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2491124E" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="000A3FDC" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
@@ -18749,164 +18911,165 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Biodiversity and Resilience of Ecosystems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686EAF13" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00CC71BE">
       <w:r w:rsidRPr="00337F5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793F6475" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00CC71BE" w:rsidRDefault="00AD2F87" w:rsidP="00CC71BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC71BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The delivery of environmental initiatives in areas related to the Contract designed to influence staff, suppliers, customers and communities through the delivery of the contract to maintain and enhance biodiversity and promote resilience of ecosystems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFDE6AD" w14:textId="72FDB91F" w:rsidR="00AD2F87" w:rsidRPr="00CC71BE" w:rsidRDefault="00AD2F87" w:rsidP="00CC71BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC71BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Activities may include: delivery of training to the contract workforce to promote biodiversity awareness in the performance of the contract; volunteering opportunities for the contract workforce, e.g. undertaking activities that encourage direct positive impact in relation to biodiversity and resilience of ecosystems; supply chain events to raise awareness of biodiversity risks and opportunities in relation to the contract; or equivalent initiative as agreed with the Authority, at the Authority’s discretion. The Supplier shall agree the scope of activities with the Authority prior to delivery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A872C3A" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00CC71BE" w:rsidRDefault="00AD2F87" w:rsidP="00CC71BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC71BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Each opportunity must be notified to one or more organisations registered on the Social Value Unit website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00CC71BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.socialvalueni.org/contractors/find-a-broker/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CC71BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) and/or equivalent agencies named by or agreed with the Authority for this purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB87B72" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00CC71BE" w:rsidRDefault="00AD2F87" w:rsidP="00CC71BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D12358C" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00CC71BE"/>
     <w:p w14:paraId="2E9CF721" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="_Hlk153463251"/>
+      <w:bookmarkStart w:id="39" w:name="_Hlk153463251"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Action Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Working Towards net zero emissions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, including throughout the supply chain</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="56C17A77" w14:textId="26E4D627" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supplier</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
@@ -18999,60 +19162,51 @@
           <w:alias w:val="insert number of days"/>
           <w:tag w:val="insert number of days"/>
           <w:id w:val="-756671889"/>
           <w:placeholder>
             <w:docPart w:val="C5805657D21C4E50BC7C1924104A50B9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00337F5C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">days of award of the </w:t>
+        <w:t xml:space="preserve"> days of award of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must at least include and address, among other things, the </w:t>
       </w:r>
       <w:r>
@@ -19067,57 +19221,57 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’s actions to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5783FA06" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Measuring the contract’s carbon footprint and minimising scope 1, 2 and 3 emissions </w:t>
       </w:r>
-      <w:commentRangeStart w:id="38"/>
-      <w:commentRangeEnd w:id="38"/>
+      <w:commentRangeStart w:id="40"/>
+      <w:commentRangeEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
-        <w:commentReference w:id="38"/>
+        <w:commentReference w:id="40"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1BAD5D" w14:textId="25FBF1CC" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Establish targets for continuously reducing the carbon footprint and emissions across </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -19161,50 +19315,51 @@
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Employ low or zero-carbon practices and materials on the contract and support the contract’s supply chain to minimise carbon footprint and emissions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3067DDF8" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Modernise delivery by increasing circular solutions throughout the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contract’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">operations and its </w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
@@ -19249,51 +19404,51 @@
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Demonstrate collaboration and knowledge sharing throughout the supply chain to minimise carbon footprint and emissions throughout the supply chain for the contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309D84B0" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25F82A7B" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="005C3C0C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Hlk140660701"/>
+      <w:bookmarkStart w:id="41" w:name="_Hlk140660701"/>
       <w:r w:rsidRPr="005C3C0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3C0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he Action Plan must identify:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8282A8" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="005C3C0C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -19425,51 +19580,51 @@
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Working Towards Net Zero Emissions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, including throughout the supply chain.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p w14:paraId="1B17BAEE" w14:textId="37A2E7E6" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">At end of year review meetings, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supplier</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
@@ -19567,60 +19722,51 @@
         </w:rPr>
         <w:t xml:space="preserve">s (if any) to implement the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Action Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Working Towards Net Zero </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Emissions </w:t>
+        <w:t xml:space="preserve">Working Towards Net Zero Emissions </w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on the Contract. The Authority reserves the right to request an updated progress report at interims throughout the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCBABB8" w14:textId="77777777" w:rsidR="00BE2218" w:rsidRDefault="00BE2218" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C49076B" w14:textId="1E781509" w:rsidR="00AD2F87" w:rsidRPr="000A3FDC" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -19660,50 +19806,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The delivery of climate change and carbon reduction training for staff working on the contract.  The climate change and carbon reduction training will be designed to influence and support staff to support environmental protection and improvement, reduce waste and work towards net zero greenhouse gas emissions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04358D81" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="000A3FDC" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3FDC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Supplier will establish a relevant baseline before delivery of each training event and measure and report the impact of the training post-delivery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15823B0C" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3FDC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Supplier shall agree the scope of the training with the Authority prior to delivery.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40200324" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="000A3FDC" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -19987,51 +20134,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the actions the Supplier will undertake to minimise packaging and waste in the production, processing and transport elements of the contract by reviewing their onsite operations and by engaging with the supply chain    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4924A500" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00B15D57" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15D57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the actions the Supplier will undertake to use the most efficient transport and delivery </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15D57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arrangements;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1DDADD20" w14:textId="49AAFEA4" w:rsidR="00AD2F87" w:rsidRPr="00B15D57" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -20167,50 +20313,51 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="47408F35" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15D57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">how the Supplier will feedback on progress and results to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15D57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the  Authority</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C2B0FC" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="008A3C97" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
@@ -20629,51 +20776,50 @@
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00284E6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the contract to reduce carbon emissions, promote sustainable travel and support employees’ health and wellbeing.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42608E80" w14:textId="371A82FF" w:rsidR="00AD2F87" w:rsidRPr="00284E6F" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284E6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Green Transport </w:t>
       </w:r>
       <w:r w:rsidR="00FF104E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00284E6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00284E6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">should be provided within </w:t>
       </w:r>
       <w:sdt>
@@ -20746,50 +20892,51 @@
       <w:r w:rsidRPr="00284E6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reduce the miles driven via petrol and diesel vehicles included on the contract and/or increase the miles driven using low or no emission vehicles included on the contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651F82E6" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00284E6F" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284E6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Reduce the freight miles included on the contract as part of a green logistics plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EDB163" w14:textId="3780920A" w:rsidR="00AD2F87" w:rsidRPr="00284E6F" w:rsidRDefault="00151307" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Consider p</w:t>
       </w:r>
       <w:r w:rsidR="00AD2F87" w:rsidRPr="00284E6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -20934,110 +21081,102 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122F57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Activities may include: delivery of climate change training to the contract workforce to promote environmental awareness in the performance of the contract</w:t>
       </w:r>
       <w:r w:rsidR="00122F57" w:rsidRPr="00122F57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00122F57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to support air and water improvement objectives; volunteering opportunities for the contract workforce, e.g. undertaking activities that encourage direct positive impact in relation </w:t>
+        <w:t xml:space="preserve"> to support air and water improvement objectives; volunteering opportunities for the contract workforce, e.g. undertaking activities that encourage direct positive impact in relation to improving air and water quality; supply chain events to raise awareness of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00122F57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">to improving air and water quality; supply chain events to raise awareness of the </w:t>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">known or anticipated impacts to air and </w:t>
+      </w:r>
+      <w:r w:rsidR="0070024F" w:rsidRPr="00122F57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00122F57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">known or anticipated impacts to air and </w:t>
-[...8 lines deleted...]
-        <w:t>w</w:t>
+        <w:t>ater quality that may affect supply during the lifetime of this contract;</w:t>
       </w:r>
       <w:r w:rsidRPr="00122F57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:iCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or equivalent initiative as agreed with the Authority, at the Authority’s discretion. The Supplier shall agree the scope of activities with the Authority prior to delivery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9D9F8F" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00D738B8" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007367F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Each opportunity must be notified to one or more organisations registered on the Social Value Unit website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="007367F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.socialvalueni.org/contractors/find-a-broker/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007367F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) and/or equivalent agencies named by or agreed with the Authority for this purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C16386" w14:textId="77777777" w:rsidR="00BE2218" w:rsidRPr="00B46478" w:rsidRDefault="00BE2218" w:rsidP="00B46478"/>
     <w:p w14:paraId="611443CB" w14:textId="7DCB2039" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -21280,51 +21419,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to raise awareness of the importance of responsible consumption practices and opportunities for circularity on the contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4846DF70" w14:textId="74DB7B6D" w:rsidR="00AD2F87" w:rsidRPr="0034725D" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="006B53B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inimis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="006B53B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [so far as reasonably practicable] the volume of resources needed to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -21500,51 +21638,59 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="006B53B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>roduct</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s used in the delivery of the services are</w:t>
       </w:r>
       <w:r w:rsidRPr="006B53B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not coated with, do not contain or is not otherwise treated with chemicals or treatments which prevent or make it harder to be </w:t>
+        <w:t xml:space="preserve"> not coated with, do not contain or is not otherwise treated with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B53B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">chemicals or treatments which prevent or make it harder to be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="006B53B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecycled when it becomes an End-of-Life Product</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3A2580" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="005C3C0C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
@@ -22047,51 +22193,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the contract’s </w:t>
       </w:r>
       <w:r w:rsidR="001C1314">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Circular Economy Action Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05316666" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supplier</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall submit an annual progress report to the Authority</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, detailing the progress made in relation to the </w:t>
       </w:r>
       <w:r>
@@ -22151,50 +22296,51 @@
         <w:t>subcontractors</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if any) to implement the environmental improvements on the Contract.  The Authority reserves the right to request an updated progress report at interims throughout the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4140DB49" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00CC71BE"/>
     <w:p w14:paraId="70295EE7" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>X.0 Waste and Resource Efficiencies in the delivery of the contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45433E04" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Moving towards a more circular economy will reduce our demand for virgin materials and reduce our greenhouse gas emissions, by keeping resources in use as long as possible, extracting maximum value from them, minimizing waste and promoting resource efficiency.  Companies that manage their business waste efficiently achieve significant cost and energy savings.  In doing so they also </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>make a contribution</w:t>
       </w:r>
@@ -22214,121 +22360,113 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Supplier will take measures to actively reduce waste and transfer business waste, unwanted materials and by-products (both bio-based and technical materials) from the contract’s supply chain to be reused, repaired recycled, reprocessed and repackaged by another organisation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390B67FC" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reuse and repair organisations work to do more with less, to make better use of available resources and to reduce waste while promoting new forms of employment and tackling inequality.  A directory of reuse and repair organisations can be found at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00337F5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.ni-rn.com/reuse-and-repair-near-me/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A10026" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Invest NI’s Resource Matching Service (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00337F5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.investni.com/support-for-business/resource-matching-service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) provide advice and guidance to help businesses achieve resource matching solutions specific to their resource and waste management needs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8F5DDE" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any action taken by the Authority or their agents to broker relationships between the Supplier and local individuals/firms/agencies does not imply and should not be </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">deemed to imply that they or their agents consider the individual/firm/agency as suitable for engagement by the Supplier.  </w:t>
+        <w:t xml:space="preserve">Any action taken by the Authority or their agents to broker relationships between the Supplier and local individuals/firms/agencies does not imply and should not be deemed to imply that they or their agents consider the individual/firm/agency as suitable for engagement by the Supplier.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7645E256" w14:textId="7698048B" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
@@ -22486,50 +22624,51 @@
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’s actions to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B420FE" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Incorporate methods to minimise embodied carbon levels within design making decisions including reuse of buildings, choice of materials etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E62846A" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Develop specifications to minimise embodied carbon levels on the contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547ED609" w14:textId="77777777" w:rsidR="00AD2F87" w:rsidRPr="00337F5C" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
@@ -22857,75 +22996,74 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Action Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00337F5C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the Contract. The Authority reserves the right to request an updated progress report at interims throughout the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75CD73A9" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Hlk125972438"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="42" w:name="_Hlk125972438"/>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">THEME 4: PROMOTING </w:t>
       </w:r>
-      <w:commentRangeStart w:id="41"/>
+      <w:commentRangeStart w:id="43"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">WELLBEING </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="41"/>
+      <w:commentRangeEnd w:id="43"/>
       <w:r w:rsidR="008E1F67">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:commentReference w:id="41"/>
+        <w:commentReference w:id="43"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DB1979" w14:textId="23CC1320" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This theme aims to </w:t>
       </w:r>
       <w:r w:rsidR="00561056">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">promote the economic, social, environmental and democratic wellbeing of the </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
@@ -22944,86 +23082,95 @@
       <w:r w:rsidR="00471DBF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00561056">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wider community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BFADE3" w14:textId="23C86E45" w:rsidR="00FC58CF" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="00FC58CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Hlk141256234"/>
+      <w:bookmarkStart w:id="44" w:name="_Hlk141256234"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Wellbeing initiatives to support employees including those working remotely on the contract.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0246C3" w14:textId="5B3B191E" w:rsidR="00FC58CF" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="00FC58CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>The Public Health Agency (PHA) recognises that using the workplace as a setting to promote and support health and wellbeing makes good business sense and has many benefits for both employers and employees. According to the World Health Organisation, the definition of a healthy workforce is: ‘... one in which workers and managers collaborate to use a continual improvement process to protect and promote the health, safety and wellbeing of all workers and the sustainability of the workplace’.</w:t>
+        <w:t xml:space="preserve">The Public Health Agency (PHA) recognises that using the workplace as a setting to promote and support health and wellbeing makes good business sense and has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>many benefits for both employers and employees. According to the World Health Organisation, the definition of a healthy workforce is: ‘... one in which workers and managers collaborate to use a continual improvement process to protect and promote the health, safety and wellbeing of all workers and the sustainability of the workplace’.</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3861A911" w14:textId="43D4387B" w:rsidR="00FC58CF" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="00FC58CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Supplier will deliver initiatives that are designed to support the </w:t>
       </w:r>
       <w:r w:rsidR="00471DBF">
@@ -23340,73 +23487,72 @@
       <w:r w:rsidR="00471DBF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC08998" w14:textId="77777777" w:rsidR="00BF2B66" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="00BF2B66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>equivalent initiative as agreed with the Authority, at the Authority’s discretion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC9124E" w14:textId="07C83251" w:rsidR="00FC58CF" w:rsidRPr="0070786C" w:rsidRDefault="00BF2B66" w:rsidP="00FC58CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="0070786C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Mental Health Charter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> for employers and service providers provides a framework for working towards mentally healthy workplaces and has been jointly produced by the Equality Commission NI, Action Mental Health, Disability Action, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -23437,51 +23583,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, Mental Health Foundation and </w:t>
       </w:r>
       <w:r w:rsidR="00A50F12" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Inspire</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="45D0038A" w14:textId="4AD0518D" w:rsidR="00FC58CF" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="00FC58CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X.0 Mentoring/pastoral support for those</w:t>
       </w:r>
       <w:r w:rsidR="004C6D36">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -23489,95 +23635,96 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>employees engaged on the contract who are disadvantaged</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5824B0BB" w14:textId="21FFBDE9" w:rsidR="00FC58CF" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="00FC58CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The supplier will deliver mentoring/pastoral support for those employees engaged on the contract who are disadvantaged.  This could include, for example, </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">people who were long-term unemployed, people who have a disability, looked after children/care leavers and people who are underrepresented in the contract’s workforce.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70862FA4" w14:textId="34D55EC6" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The supplier shall deliver mentoring/pastoral support initiatives which will support the employee to address issues which may be a barrier to their ability to remain in employment.  </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Supplier shall agree the scope of activities with the Authority prior to delivery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F67BE3B" w14:textId="03DDEAD9" w:rsidR="00FC58CF" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="00FC58CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Hlk141256276"/>
+      <w:bookmarkStart w:id="45" w:name="_Hlk141256276"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Initiatives to </w:t>
       </w:r>
       <w:r w:rsidR="008170B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -23693,187 +23840,178 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> activities for adults and children in the community, actions taken to support older, disabled and vulnerable people to build stronger community networks (befriending schemes, digital inclusion clubs etc.) or equivalent initiative as agreed with the Authority, at the Authority’s discretion. Initiatives can be run in partnership with an organisation from the Voluntary, Community and Social Enterprise sector or as part of a company programme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2046C1AA" w14:textId="65EC94BE" w:rsidR="00DA09F0" w:rsidRPr="00B46478" w:rsidRDefault="0080586B" w:rsidP="0080586B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="0070786C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Mental Health Charter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for employers and service providers provides a framework for working towards mentally healthy workplaces and has been jointly </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> for employers and service providers provides a framework for working towards mentally healthy workplaces and has been jointly produced by the Equality Commission NI, Action Mental Health, Disability Action, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0070786C">
+        <w:t>Mind</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4467" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Mind</w:t>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Mental Health Foundation and </w:t>
       </w:r>
       <w:r w:rsidR="006A4467" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>W</w:t>
+        <w:t>Inspire</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ise</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p w14:paraId="4FFF9BD3" w14:textId="77777777" w:rsidR="00FC58CF" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="00FC58CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C09D308" w14:textId="77777777" w:rsidR="00FC58CF" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="00E31B9A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Initiatives to reduce the stigma of mental illness and increase awareness of health and well-being issues among employees and managers engaged on the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF1AA88" w14:textId="77777777" w:rsidR="00FC58CF" w:rsidRPr="0070786C" w:rsidRDefault="00FC58CF" w:rsidP="00E31B9A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Supplier will deliver initiatives to </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">reduce the stigma of mental illness and increase awareness of health and well-being issues among employees and managers engaged on the Contract.  </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>These initiatives will be designed to s</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>upport</w:t>
@@ -23897,51 +24035,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This may </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>include:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> initiatives to identify and understand issues relating to physical and mental health in the contract workforce, management training, support groups, awareness raising events or other equivalent initiatives as agreed with the Authority, at the Authority’s discretion.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p w14:paraId="07D998F6" w14:textId="0B3EF586" w:rsidR="007C6105" w:rsidRPr="008E1F67" w:rsidRDefault="008E1F67" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1F67">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidR="0070786C" w:rsidRPr="008E1F67">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -24070,96 +24208,96 @@
         </w:rPr>
         <w:t>The supplier shall agree the scope of the activities with the Authority prior to delivery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A6CC25A" w14:textId="77777777" w:rsidR="008170B3" w:rsidRPr="008170B3" w:rsidRDefault="008170B3" w:rsidP="008170B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55855DD5" w14:textId="07161A24" w:rsidR="0070786C" w:rsidRPr="008170B3" w:rsidRDefault="008E1F67" w:rsidP="0070786C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>X.0 Initiative’s to s</w:t>
+      </w:r>
+      <w:r w:rsidR="0070786C" w:rsidRPr="008170B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>upport community cohesion and good relations in areas where the contract is delivered, for example, by ensuring people have a voice in decisions that impact them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786DA884" w14:textId="77777777" w:rsidR="0070786C" w:rsidRDefault="0070786C" w:rsidP="0070786C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19867DCA" w14:textId="77777777" w:rsidR="008170B3" w:rsidRPr="0070786C" w:rsidRDefault="008170B3" w:rsidP="008170B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Together: Building a United Community Strategy outlines a vision of “a united community, based on equality of opportunity, the desirability of good relations and reconciliation - one which is strengthened by its diversity, where cultural expression is celebrated and embraced and where everyone can live, learn, work and socialise together, free from prejudice, hate and intolerance.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5794806E" w14:textId="77777777" w:rsidR="008170B3" w:rsidRPr="0070786C" w:rsidRDefault="008170B3" w:rsidP="008170B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>X.0 Initiative’s to s</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>The New Decade, New Approach Deal further emphasised the need to encourage and promote reconciliation, tolerance and meaningful dialogue between those of different national and cultural identities in Northern Ireland with a view to promoting parity of esteem, mutual respect, understanding and cooperation. To help achieve these objectives, the supplier will deliver initiatives that are designed to improve good relations between people from different religious, political, racial and/or ethnic backgrounds in the contract workforce and/or communities affected by the contract.  This could include, for example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770FD1D3" w14:textId="77777777" w:rsidR="008170B3" w:rsidRPr="0070786C" w:rsidRDefault="008170B3" w:rsidP="008170B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Activities that result in the supplier developing an increased level of understanding of the local demographics of the community affected by the contract, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F19200" w14:textId="45B8EB1C" w:rsidR="008170B3" w:rsidRPr="0070786C" w:rsidRDefault="00471DBF" w:rsidP="008170B3">
       <w:pPr>
@@ -24290,51 +24428,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Activities to identify underrepresented groups who are impacted by the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104790CD" w14:textId="77777777" w:rsidR="008170B3" w:rsidRPr="0070786C" w:rsidRDefault="008170B3" w:rsidP="008170B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Outreach to build connections with underrepresented groups who are impacted by the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248ABF79" w14:textId="77777777" w:rsidR="008170B3" w:rsidRDefault="008170B3" w:rsidP="008170B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilitating consultation sessions for underrepresented groups who are impacted by the contract, setting up other mechanisms for underrepresented groups who are impacted by the contract to have their voices heard; and, feeding back to underrepresented groups who are impacted by the contract on the results of consultation exercises. </w:t>
       </w:r>
@@ -24350,68 +24487,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C7DE5F4" w14:textId="22CD49BB" w:rsidR="008170B3" w:rsidRPr="0070786C" w:rsidRDefault="008170B3" w:rsidP="008170B3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The supplier shall agree the scope of the activities with the Authority prior to delivery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE34D03" w14:textId="77777777" w:rsidR="00B16D87" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Hlk141256187"/>
+      <w:bookmarkStart w:id="46" w:name="_Hlk141256187"/>
     </w:p>
     <w:p w14:paraId="040E26C3" w14:textId="77777777" w:rsidR="00B16D87" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Equality, Diversity and Inclusion Action Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF1C2EF" w14:textId="77777777" w:rsidR="00B16D87" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -24576,132 +24714,131 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4497E21B" w14:textId="77777777" w:rsidR="006A4467" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="006A4467">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">adopt inclusive and accessible recruitment practices to increase equality, diversity and inclusion of the contract workforce in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="006A4467" w:rsidRPr="0070786C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Equality Commission for Northern Ireland’s guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006A4467" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6984C143" w14:textId="7ED23514" w:rsidR="00B16D87" w:rsidRPr="0070786C" w:rsidRDefault="005C4E9A" w:rsidP="006A4467">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="006A4467" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">onsider positive action measures to address representation of </w:t>
       </w:r>
       <w:r w:rsidR="005C2337">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>disabled people</w:t>
       </w:r>
       <w:r w:rsidR="006A4467" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the workforce</w:t>
       </w:r>
       <w:r w:rsidR="005C2337">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, such as ring fencing jobs, guaranteed interview schemes, job trials, flexible working arrangements:  </w:t>
       </w:r>
       <w:r w:rsidR="006A4467" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="006A4467" w:rsidRPr="0070786C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PositiveActionEmployerGuide.pdf (equalityni.org)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24F70A9F" w14:textId="77777777" w:rsidR="00B16D87" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
@@ -24767,51 +24904,60 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">support in-work progression to help people, including those from disadvantaged or minority groups, to move into higher paid work by </w:t>
       </w:r>
       <w:r w:rsidR="006A4467" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">providing reasonable adjustments for disabled people and </w:t>
+        <w:t xml:space="preserve">providing </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4467" w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">reasonable adjustments for disabled people and </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>developing new skills relevant to the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4865AB0C" w14:textId="775B9B0F" w:rsidR="00B16D87" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="0080586B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
@@ -24856,51 +25002,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>measure and evaluate initiatives to continuously improve equality, diversity and inclusion on the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77338059" w14:textId="77777777" w:rsidR="00A02123" w:rsidRPr="0070786C" w:rsidRDefault="00A02123" w:rsidP="00A02123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06FB37E3" w14:textId="77777777" w:rsidR="00A02123" w:rsidRPr="0070786C" w:rsidRDefault="00A02123" w:rsidP="00A02123">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Hlk140482434"/>
+      <w:bookmarkStart w:id="47" w:name="_Hlk140482434"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Action Plan must identify:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9BA500" w14:textId="77777777" w:rsidR="00A02123" w:rsidRPr="0070786C" w:rsidRDefault="00A02123" w:rsidP="00A02123">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
@@ -24996,228 +25142,220 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">mechanisms to review the effectiveness of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the equality</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, diversity and inclusion practices and ensure continuous improvement throughout the lifetime of the contract.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p w14:paraId="7B915AF8" w14:textId="77777777" w:rsidR="00A02123" w:rsidRPr="0070786C" w:rsidRDefault="00A02123" w:rsidP="006E7A30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B0A6170" w14:textId="054046D8" w:rsidR="00A50F12" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>At end of year review meetings, the Supplier will submit an annual progress report to the Authority, detailing the progress made in relation to the Equality, Diversity and Inclusion Action Plan and setting out the quarterly actions for the year ahead. The report shall be in writing and shall detail the steps taken by the Supplier and its sub-</w:t>
-[...8 lines deleted...]
-        <w:t>Suppliers (if any) to implement the Equality, Diversity and Inclusion Action Plan on the Contract. The Authority reserves the right to request an updated progress report at interims throughout the Contract.</w:t>
+        <w:t>At end of year review meetings, the Supplier will submit an annual progress report to the Authority, detailing the progress made in relation to the Equality, Diversity and Inclusion Action Plan and setting out the quarterly actions for the year ahead. The report shall be in writing and shall detail the steps taken by the Supplier and its sub-Suppliers (if any) to implement the Equality, Diversity and Inclusion Action Plan on the Contract. The Authority reserves the right to request an updated progress report at interims throughout the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52041933" w14:textId="77777777" w:rsidR="00B16D87" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0247947F" w14:textId="77777777" w:rsidR="00B16D87" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">X.0 Equality, diversity &amp; inclusion positive action </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F186CE2" w14:textId="456BDDB6" w:rsidR="00B16D87" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rStyle w:val="cf31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The development and delivery of a lawful outreach plan for positive action for the Contract which aims to increase applications for the Contract’s employment opportunities from individuals who face barriers to employment or who are underrepresented in the Contract’s workforce, including the Authority’s Priority Group </w:t>
       </w:r>
-      <w:commentRangeStart w:id="46"/>
+      <w:commentRangeStart w:id="48"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rStyle w:val="cf31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(outlined at Clause X.X and X.X).  </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="46"/>
+      <w:commentRangeEnd w:id="48"/>
       <w:r w:rsidRPr="0001628A">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="46"/>
+        <w:commentReference w:id="48"/>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rStyle w:val="cf31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This can include the preparation of a positive action plan, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rStyle w:val="cf31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>attending</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rStyle w:val="cf31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> meetings and developing partnerships with potential brokers who work with relevant groups, the preparation and delivery of engagement activities to, or other activities as agreed by the Authority, at the Authority’s discretion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3715DC0B" w14:textId="77777777" w:rsidR="00B16D87" w:rsidRPr="0070786C" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rStyle w:val="cf31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You will find further information on lawful positive action from the Equality Commission for Northern Ireland </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="0070786C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rStyle w:val="cf31"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Further detailed guidance on developing and implementing lawful positive action outreach is available from the Equality Commission of NI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="0070786C">
           <w:rPr>
             <w:rStyle w:val="cf31"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>PositiveActionEmployerGuide.pdf (equalityni.org)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p w14:paraId="2F27C23E" w14:textId="23538E54" w:rsidR="00B27576" w:rsidRPr="0070786C" w:rsidRDefault="00B27576" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B06A597" w14:textId="0A15FF97" w:rsidR="0070786C" w:rsidRPr="0070786C" w:rsidRDefault="00ED19DB" w:rsidP="0070786C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -25231,64 +25369,64 @@
         </w:rPr>
         <w:t>ocal initiatives to reduce poverty and inequality in the area where the contract is delivered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6347491E" w14:textId="77777777" w:rsidR="00F0398D" w:rsidRDefault="0070786C" w:rsidP="00F0398D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Supplier will </w:t>
       </w:r>
       <w:r w:rsidR="00F0398D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">support initiatives to reduce poverty and inequality in the area where the contract is delivered. Initiatives could </w:t>
       </w:r>
-      <w:commentRangeStart w:id="47"/>
+      <w:commentRangeStart w:id="49"/>
       <w:r w:rsidR="00F0398D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="47"/>
+      <w:commentRangeEnd w:id="49"/>
       <w:r w:rsidR="00F0398D">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
-        <w:commentReference w:id="47"/>
+        <w:commentReference w:id="49"/>
       </w:r>
       <w:r w:rsidR="00F0398D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B1EFD1" w14:textId="4416F962" w:rsidR="0070786C" w:rsidRPr="00F0398D" w:rsidRDefault="0070786C" w:rsidP="00F0398D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0398D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -25374,51 +25512,50 @@
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Support related to skills and educational development designed to encourage people within the area to enter or re-enter employment and training. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10144C82" w14:textId="4A76BE0A" w:rsidR="0070786C" w:rsidRPr="0070786C" w:rsidRDefault="0070786C" w:rsidP="0070786C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Initiatives which encourage people within the area who face barriers to employment to apply for employment opportunities on the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1D4B40" w14:textId="77777777" w:rsidR="0070786C" w:rsidRPr="0070786C" w:rsidRDefault="0070786C" w:rsidP="0070786C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Supplier shall agree the scope of activities with the Authority prior to delivery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD97B4C" w14:textId="77777777" w:rsidR="00A50F12" w:rsidRPr="0070786C" w:rsidRDefault="00A50F12" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -25459,104 +25596,112 @@
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Positive Action to maximise employment opportunities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55ADF54C" w14:textId="0E25D5B1" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All employment vacancies on the contract are to be notified by the Supplier to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00D4740B" w:rsidRPr="0070786C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.jobapplyni.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D4740B" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and one or more organisations registered on the Social</w:t>
       </w:r>
       <w:r w:rsidR="00D4740B" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Value</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00FC58CF" w:rsidRPr="0070786C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.socialvalueni.org/Suppliers/find-a-broker/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) and other agencies named by or agreed with the Authority for this purpose. Sufficient time must be allowed for information on vacancies to be made available and applications submitted.</w:t>
+        <w:t xml:space="preserve">) and other agencies named </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070786C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>by or agreed with the Authority for this purpose. Sufficient time must be allowed for information on vacancies to be made available and applications submitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA84A37" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -25706,60 +25851,51 @@
         <w:t>General Data Protection Regulation (GDPR)</w:t>
       </w:r>
       <w:r w:rsidR="00FC58CF" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BDB41C9" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Supplier, at contract award, shall enter into a Data Processing Agreement with the Strategic Investment Board. This is to enable the sharing of personal information </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(provided in the Social Value Monitoring Report) for the </w:t>
+        <w:t xml:space="preserve">The Supplier, at contract award, shall enter into a Data Processing Agreement with the Strategic Investment Board. This is to enable the sharing of personal information (provided in the Social Value Monitoring Report) for the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>purposes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of checking and verification. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457769BA" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -25811,50 +25947,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the responsibility of the Supplier to ensure that the necessary internal policies, procedures and training are in place before delivering social value requirements, for example in relation to health and safety, and safeguarding. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7F0103" w14:textId="3A4862E3" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="00D57F15" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="007C6105" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>he Supplier</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> must</w:t>
       </w:r>
       <w:r w:rsidR="00B4171E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -26063,51 +26200,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002E2D94" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> who are based in Northern Ireland and are interested in partnering with suppliers to deliver social value requirements </w:t>
       </w:r>
       <w:r w:rsidR="007C6105" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">are listed on the Social Value Unit website </w:t>
       </w:r>
       <w:r w:rsidR="007C6105" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00152A96" w:rsidRPr="0070786C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.socialvalueni.org/Suppliers/find-a-broker/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C6105" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007C6105" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002E2D94" w:rsidRPr="0070786C">
@@ -26240,59 +26377,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsibility for sourcing social value beneficiaries remains with the Supplier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B756C1" w14:textId="45632399" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any action taken by the Authority to broker relationships between the Supplier and local individuals/firms/agencies does not imply and should not be deemed to imply </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">that they or their agents consider the individual/firm/agency as suitable for engagement by the Supplier.  </w:t>
+        <w:t xml:space="preserve">Any action taken by the Authority to broker relationships between the Supplier and local individuals/firms/agencies does not imply and should not be deemed to imply that they or their agents consider the individual/firm/agency as suitable for engagement by the Supplier.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E87FD5B" w14:textId="77777777" w:rsidR="007C6105" w:rsidRPr="0070786C" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>X.0</w:t>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -26369,100 +26498,101 @@
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Monitoring Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488A43CF" w14:textId="0CDB635D" w:rsidR="00712A39" w:rsidRPr="0070786C" w:rsidRDefault="00712A39" w:rsidP="00712A39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The Supplier shall provide a completed Social Value Monitoring Report every </w:t>
       </w:r>
-      <w:commentRangeStart w:id="48"/>
+      <w:commentRangeStart w:id="50"/>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">month </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="48"/>
+      <w:commentRangeEnd w:id="50"/>
       <w:r w:rsidRPr="00B46478">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="48"/>
+        <w:commentReference w:id="50"/>
       </w:r>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>using the Social Value online monitoring system. The Authority retains the right to request interim reports</w:t>
       </w:r>
       <w:r w:rsidR="002E2D94" w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and additional information on social value delivery, including for case studies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B583D01" w14:textId="371C9BF5" w:rsidR="00712A39" w:rsidRPr="0070786C" w:rsidRDefault="00712A39" w:rsidP="00712A39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070786C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Supplier shall provide all information necessary, including obtaining it from sub-suppliers and agencies, and cooperate with the Authority's Project Manager to review progress on delivering the overall Social Value requirement as set out at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:alias w:val="insert clause reference"/>
           <w:tag w:val="insert clause reference"/>
           <w:id w:val="1430156413"/>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="0070786C">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -26797,114 +26927,130 @@
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Drafting note: only include this initiative where there is a known issue on the contract.  Check what has been included re Fair Work at selection stage or as a condition of contract and ensure you have not duplicated initiatives</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="14" w:author="Author" w:initials="A">
     <w:p w14:paraId="02BA5B35" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRDefault="00CD7904" w:rsidP="00CD7904">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Drafting Note: only include this initiative if it is not included elsewhere in the tender as part of the implementation of PPN 05/21 Human Rights &amp; Public Procurement.  </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="15" w:author="Author" w:initials="A">
-    <w:p w14:paraId="4249A079" w14:textId="77777777" w:rsidR="00CD7904" w:rsidRDefault="00CD7904" w:rsidP="00CD7904">
+    <w:p w14:paraId="4249A079" w14:textId="77777777" w:rsidR="00C2466A" w:rsidRDefault="00C2466A" w:rsidP="00CD7904">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Drafting Note: only include this initiative if it is not included elsewhere in the tender as part of the implementation of PPN 03/21 Supply Chain Resilence. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="16" w:author="Author" w:initials="A">
-    <w:p w14:paraId="66B1ECC0" w14:textId="359F2991" w:rsidR="00FF104E" w:rsidRDefault="00FF104E" w:rsidP="00FF104E">
+    <w:p w14:paraId="3A212DC7" w14:textId="77777777" w:rsidR="001B1FC4" w:rsidRDefault="001B1FC4" w:rsidP="001B1FC4">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Drafting note: Be careful about which initiatives are selected under this theme. Avoid overlap between initiatives, e.g. selecting several of the Action Plans. Select the initiatives which are most relevant to the contract. </w:t>
+        <w:t xml:space="preserve">Drafting Note: must be included on all DoF contracts over £10. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="17" w:author="Author" w:initials="A">
+    <w:p w14:paraId="66B1ECC0" w14:textId="0C4761EA" w:rsidR="00FF104E" w:rsidRDefault="00FF104E" w:rsidP="00FF104E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Drafting note: Be careful about which initiatives are selected under this theme. Avoid overlap between initiatives, e.g. selecting several of the Action Plans. Select the initiatives which are most relevant to the contract. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="18" w:author="Author" w:initials="A">
     <w:p w14:paraId="52D4748A" w14:textId="77777777" w:rsidR="00FF104E" w:rsidRDefault="00FF104E" w:rsidP="00FF104E">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Drafting Note: consider increasing to 50 if there is a significant environmental risk on the contract </w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Drafting note: Only include this initiative if there is a Wellbeing risk on the contract and the contract workforce is of a suitable size to allow for meaningful delivery. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="20" w:author="Author" w:initials="A">
+    <w:p w14:paraId="5E34800D" w14:textId="77777777" w:rsidR="00ED19DB" w:rsidRDefault="00ED19DB" w:rsidP="00ED19DB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Drafting note: Only include this initiative if there is a Wellbeing risk on the contract and the contract workforce is of a suitable size to allow for meaningful delivery. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="21" w:author="Author" w:initials="A">
     <w:p w14:paraId="2828FFCD" w14:textId="0813DED7" w:rsidR="00E043ED" w:rsidRDefault="00DB0C94">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00E043ED">
         <w:t xml:space="preserve">Drafting note: Priority groups could be: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47EA2C05" w14:textId="77777777" w:rsidR="00E043ED" w:rsidRDefault="00E043ED">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) a person who is at risk of becoming involved in criminality or at risk of re-offending </w:t>
       </w:r>
     </w:p>
@@ -26920,538 +27066,558 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="22A92E3F" w14:textId="77777777" w:rsidR="00E043ED" w:rsidRDefault="00E043ED">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Or other groups which the Contracting Authority is focused on supporting. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1E6B58" w14:textId="77777777" w:rsidR="00E043ED" w:rsidRDefault="00E043ED" w:rsidP="00007A01">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">If priority group options are selected in the table above, the appropriate group must be named here. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="21" w:author="Author" w:initials="A">
+  <w:comment w:id="22" w:author="Author" w:initials="A">
     <w:p w14:paraId="7C063F20" w14:textId="2E179320" w:rsidR="007C6105" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Drafting note: only clauses relevant to the initiatives you have selected should be included.  Delete those that are not relevant.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="22" w:author="Author" w:initials="A">
+  <w:comment w:id="23" w:author="Author" w:initials="A">
     <w:p w14:paraId="16B0A3AA" w14:textId="6AF0BE5C" w:rsidR="007C6105" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Drafting note: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Contracting Authorities who would like to incentivise Contractors to employ people with a disability can move this bullet point to be included in </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF39F1">
         <w:t>4.0 Contracting Authority’s Priority Groups</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="23" w:author="Author" w:initials="A">
+  <w:comment w:id="24" w:author="Author" w:initials="A">
     <w:p w14:paraId="1183801C" w14:textId="5A59723A" w:rsidR="007C6105" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Drafting note: Contracting Authority can add additional examples of groups who face barriers to employment.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="24" w:author="Author" w:initials="A">
+  <w:comment w:id="25" w:author="Author" w:initials="A">
     <w:p w14:paraId="7CD6735B" w14:textId="77777777" w:rsidR="007C6105" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Drafting note: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Contracting Authorities who would like to incentivise Contractors to employ people with a disability can move this bullet point to be included in </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF39F1">
         <w:t>4.0 Contracting Authority’s Priority Groups</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="25" w:author="Author" w:initials="A">
+  <w:comment w:id="26" w:author="Author" w:initials="A">
     <w:p w14:paraId="4A146B4F" w14:textId="6CB54A4F" w:rsidR="007C6105" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Drafting note: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Contracting Authorities who would like to incentivise Contractors to employ people with a disability can move this bullet point to be included in </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF39F1">
         <w:t>4.0 Contracting Authority’s Priority Groups</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="26" w:author="Author" w:initials="A">
+  <w:comment w:id="27" w:author="Author" w:initials="A">
     <w:p w14:paraId="16554571" w14:textId="77777777" w:rsidR="00C5392F" w:rsidRDefault="00C5392F" w:rsidP="00C5392F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Contracting Authority should update depending on their priorities.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="27" w:author="Author" w:initials="A">
+  <w:comment w:id="28" w:author="Author" w:initials="A">
     <w:p w14:paraId="1849EF15" w14:textId="6DDA09BF" w:rsidR="005B78E8" w:rsidRDefault="005B78E8" w:rsidP="005B78E8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Drafting note: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Contracting Authorities who would like to incentivise Contractors to employ people with a disability can move this bullet point to be included in </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF39F1">
         <w:t>4.0 Contracting Authority’s Priority Groups</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="28" w:author="Author" w:initials="A">
+  <w:comment w:id="29" w:author="Author" w:initials="A">
     <w:p w14:paraId="1D473003" w14:textId="77777777" w:rsidR="005B78E8" w:rsidRDefault="005B78E8" w:rsidP="005B78E8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Drafting note: Contracting Authority can add additional examples of groups who face barriers to employment.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="29" w:author="Author" w:initials="A">
+  <w:comment w:id="30" w:author="Author" w:initials="A">
     <w:p w14:paraId="4F099DAF" w14:textId="77777777" w:rsidR="005B78E8" w:rsidRDefault="005B78E8" w:rsidP="005B78E8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Drafting note: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Contracting Authorities who would like to incentivise Contractors to employ people with a disability can move this bullet point to be included in </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF39F1">
         <w:t>4.0 Contracting Authority’s Priority Groups</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="30" w:author="Author" w:initials="A">
+  <w:comment w:id="31" w:author="Author" w:initials="A">
     <w:p w14:paraId="0FD51D56" w14:textId="77777777" w:rsidR="005B78E8" w:rsidRDefault="005B78E8" w:rsidP="005B78E8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Drafting note: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Contracting Authorities who would like to incentivise Contractors to employ people with a disability can move this bullet point to be included in </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF39F1">
         <w:t>4.0 Contracting Authority’s Priority Groups</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="31" w:author="Author" w:initials="A">
+  <w:comment w:id="32" w:author="Author" w:initials="A">
     <w:p w14:paraId="2797742A" w14:textId="420CF21F" w:rsidR="00F15C25" w:rsidRDefault="00F15C25" w:rsidP="00F15C25">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Contracting Authority should update depending on their priorities.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="33" w:author="Author" w:initials="A">
+  <w:comment w:id="34" w:author="Author" w:initials="A">
     <w:p w14:paraId="76624092" w14:textId="4FF60AFB" w:rsidR="00284E6F" w:rsidRDefault="00284E6F" w:rsidP="00284E6F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Drafting note: before selecting initiatives under this theme, ensure there isn’t overlap with what is set out elsewhere in the contract, especially mandatory fair work and human rights obligations</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Drafting note: Be careful about which initiatives are selected under this theme. Avoid overlap between initiatives, e.g. selecting several of the Action Plans. Select the initiatives which are most relevant to the contract. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="36" w:author="Author" w:initials="A">
-    <w:p w14:paraId="1B547BD1" w14:textId="77777777" w:rsidR="00915D65" w:rsidRDefault="00915D65" w:rsidP="00915D65">
+    <w:p w14:paraId="0B42E4F6" w14:textId="77777777" w:rsidR="001B1FC4" w:rsidRDefault="001B1FC4" w:rsidP="001B1FC4">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>Drafting note: Don’t include the environmental action plan and the environmental initaitives</w:t>
+        <w:t xml:space="preserve">Drafting Note: must be included on all DoF contracts over £10. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="37" w:author="Author" w:initials="A">
+    <w:p w14:paraId="71E52C41" w14:textId="001EEBC2" w:rsidR="0080586B" w:rsidRDefault="0080586B" w:rsidP="00C572AF">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Drafting note: Be careful about which initiatives are selected under this theme. Avoid overlap between initiatives, e.g. selecting several of the Action Plans. Select the initiatives which are most relevant to the contract. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="38" w:author="Author" w:initials="A">
+    <w:p w14:paraId="1B547BD1" w14:textId="77777777" w:rsidR="00915D65" w:rsidRDefault="00915D65" w:rsidP="00915D65">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Drafting note: Don’t include the environmental action plan and the environmental initaitives</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="40" w:author="Author" w:initials="A">
     <w:p w14:paraId="5F42D883" w14:textId="5D22C5F0" w:rsidR="00AD2F87" w:rsidRDefault="00AD2F87" w:rsidP="00AD2F87">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Drafting Note 45 - Points allocation for clause X.0 Action Plan for Minimising Carbon Footprint and Emissions, including throughout the supply chain</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="41" w:author="Author" w:initials="A">
+  <w:comment w:id="43" w:author="Author" w:initials="A">
     <w:p w14:paraId="5A6ACDA6" w14:textId="77777777" w:rsidR="008E1F67" w:rsidRDefault="008E1F67" w:rsidP="008E1F67">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Drafting note: Only include this initiative if there is a Health &amp; Wellbeing risk on the contract and the contract workforce is of a size to allow for meaningful delivery.</w:t>
-      </w:r>
-[...43 lines deleted...]
-        <w:t>Drafting note: these initiatives should be edited in accordance with the subject matter of the contract</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="48" w:author="Author" w:initials="A">
+    <w:p w14:paraId="5CA7567B" w14:textId="3638AB1E" w:rsidR="00B16D87" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Drafting note: insert the number for the employment and Priority Group clauses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAD8746" w14:textId="77777777" w:rsidR="00B16D87" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2B5310" w14:textId="77777777" w:rsidR="00B16D87" w:rsidRDefault="00B16D87" w:rsidP="00B16D87">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Delete Priority Group if the Contracting Authority has not listed Priority Groups.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="49" w:author="Author" w:initials="A">
+    <w:p w14:paraId="6B73E3E3" w14:textId="77777777" w:rsidR="00F0398D" w:rsidRDefault="00F0398D" w:rsidP="00F0398D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Drafting note: these initiatives should be edited in accordance with the subject matter of the contract</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="50" w:author="Author" w:initials="A">
     <w:p w14:paraId="295BF7E1" w14:textId="66A4AEDC" w:rsidR="00712A39" w:rsidRDefault="00712A39" w:rsidP="005D4CE2">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Drafting note: set as monthly, quarterly, every six months or annually</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="3462264E" w15:done="0"/>
   <w15:commentEx w15:paraId="6B00FA3C" w15:done="0"/>
   <w15:commentEx w15:paraId="7AB037BC" w15:done="0"/>
   <w15:commentEx w15:paraId="5114179E" w15:done="0"/>
   <w15:commentEx w15:paraId="0E093199" w15:done="0"/>
   <w15:commentEx w15:paraId="2369A90D" w15:done="0"/>
   <w15:commentEx w15:paraId="27870FFF" w15:done="0"/>
   <w15:commentEx w15:paraId="037D6CED" w15:done="0"/>
   <w15:commentEx w15:paraId="7DC877EA" w15:done="0"/>
   <w15:commentEx w15:paraId="1BB19898" w15:done="0"/>
   <w15:commentEx w15:paraId="0737CCD9" w15:done="0"/>
   <w15:commentEx w15:paraId="02BA5B35" w15:done="0"/>
   <w15:commentEx w15:paraId="4249A079" w15:done="0"/>
+  <w15:commentEx w15:paraId="3A212DC7" w15:done="0"/>
   <w15:commentEx w15:paraId="66B1ECC0" w15:done="0"/>
   <w15:commentEx w15:paraId="52D4748A" w15:done="0"/>
   <w15:commentEx w15:paraId="5E34800D" w15:done="0"/>
   <w15:commentEx w15:paraId="2F1E6B58" w15:done="0"/>
   <w15:commentEx w15:paraId="7C063F20" w15:done="0"/>
   <w15:commentEx w15:paraId="16B0A3AA" w15:done="0"/>
   <w15:commentEx w15:paraId="1183801C" w15:done="0"/>
   <w15:commentEx w15:paraId="7CD6735B" w15:done="0"/>
   <w15:commentEx w15:paraId="4A146B4F" w15:done="0"/>
   <w15:commentEx w15:paraId="16554571" w15:done="0"/>
   <w15:commentEx w15:paraId="1849EF15" w15:done="0"/>
   <w15:commentEx w15:paraId="1D473003" w15:done="0"/>
   <w15:commentEx w15:paraId="4F099DAF" w15:done="0"/>
   <w15:commentEx w15:paraId="0FD51D56" w15:done="0"/>
   <w15:commentEx w15:paraId="2797742A" w15:done="0"/>
   <w15:commentEx w15:paraId="76624092" w15:done="0"/>
+  <w15:commentEx w15:paraId="0B42E4F6" w15:done="0"/>
   <w15:commentEx w15:paraId="71E52C41" w15:done="0"/>
   <w15:commentEx w15:paraId="1B547BD1" w15:done="0"/>
   <w15:commentEx w15:paraId="5F42D883" w15:done="0"/>
   <w15:commentEx w15:paraId="5A6ACDA6" w15:done="0"/>
   <w15:commentEx w15:paraId="0E2B5310" w15:done="0"/>
   <w15:commentEx w15:paraId="6B73E3E3" w15:done="0"/>
   <w15:commentEx w15:paraId="295BF7E1" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="3462264E" w16cid:durableId="1599B988"/>
   <w16cid:commentId w16cid:paraId="6B00FA3C" w16cid:durableId="116927D4"/>
   <w16cid:commentId w16cid:paraId="7AB037BC" w16cid:durableId="40B377F7"/>
   <w16cid:commentId w16cid:paraId="5114179E" w16cid:durableId="136B7416"/>
   <w16cid:commentId w16cid:paraId="0E093199" w16cid:durableId="25E5BF63"/>
   <w16cid:commentId w16cid:paraId="2369A90D" w16cid:durableId="08302F15"/>
   <w16cid:commentId w16cid:paraId="27870FFF" w16cid:durableId="42C37B0A"/>
   <w16cid:commentId w16cid:paraId="037D6CED" w16cid:durableId="3F9AD9E1"/>
   <w16cid:commentId w16cid:paraId="7DC877EA" w16cid:durableId="24A41845"/>
   <w16cid:commentId w16cid:paraId="1BB19898" w16cid:durableId="2821FE03"/>
   <w16cid:commentId w16cid:paraId="0737CCD9" w16cid:durableId="272F4C93"/>
   <w16cid:commentId w16cid:paraId="02BA5B35" w16cid:durableId="284FFCF0"/>
   <w16cid:commentId w16cid:paraId="4249A079" w16cid:durableId="28244700"/>
+  <w16cid:commentId w16cid:paraId="3A212DC7" w16cid:durableId="611191D6"/>
   <w16cid:commentId w16cid:paraId="66B1ECC0" w16cid:durableId="284FFF7C"/>
   <w16cid:commentId w16cid:paraId="52D4748A" w16cid:durableId="4C37BD6B"/>
   <w16cid:commentId w16cid:paraId="5E34800D" w16cid:durableId="56A5D485"/>
   <w16cid:commentId w16cid:paraId="2F1E6B58" w16cid:durableId="285003F4"/>
   <w16cid:commentId w16cid:paraId="7C063F20" w16cid:durableId="25E5BF66"/>
   <w16cid:commentId w16cid:paraId="16B0A3AA" w16cid:durableId="25E5BF67"/>
   <w16cid:commentId w16cid:paraId="1183801C" w16cid:durableId="25E5BF68"/>
   <w16cid:commentId w16cid:paraId="7CD6735B" w16cid:durableId="25E5BF69"/>
   <w16cid:commentId w16cid:paraId="4A146B4F" w16cid:durableId="25E5BF6A"/>
   <w16cid:commentId w16cid:paraId="16554571" w16cid:durableId="6FD43E82"/>
   <w16cid:commentId w16cid:paraId="1849EF15" w16cid:durableId="60F87D30"/>
   <w16cid:commentId w16cid:paraId="1D473003" w16cid:durableId="1132BC49"/>
   <w16cid:commentId w16cid:paraId="4F099DAF" w16cid:durableId="637F0264"/>
   <w16cid:commentId w16cid:paraId="0FD51D56" w16cid:durableId="1CCA5266"/>
   <w16cid:commentId w16cid:paraId="2797742A" w16cid:durableId="27E3CBF1"/>
   <w16cid:commentId w16cid:paraId="76624092" w16cid:durableId="1A175367"/>
+  <w16cid:commentId w16cid:paraId="0B42E4F6" w16cid:durableId="55C84172"/>
   <w16cid:commentId w16cid:paraId="71E52C41" w16cid:durableId="2860C6D2"/>
   <w16cid:commentId w16cid:paraId="1B547BD1" w16cid:durableId="640AE56A"/>
   <w16cid:commentId w16cid:paraId="5F42D883" w16cid:durableId="27485CEA"/>
   <w16cid:commentId w16cid:paraId="5A6ACDA6" w16cid:durableId="23A4BF0D"/>
   <w16cid:commentId w16cid:paraId="0E2B5310" w16cid:durableId="283BFFE2"/>
   <w16cid:commentId w16cid:paraId="6B73E3E3" w16cid:durableId="4002EA70"/>
   <w16cid:commentId w16cid:paraId="295BF7E1" w16cid:durableId="28C91462"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5298778A" w14:textId="77777777" w:rsidR="00BB4E4D" w:rsidRDefault="00BB4E4D" w:rsidP="007C6105">
+    <w:p w14:paraId="6C6F4C0D" w14:textId="77777777" w:rsidR="0083343D" w:rsidRDefault="0083343D" w:rsidP="007C6105">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26C6306B" w14:textId="77777777" w:rsidR="00BB4E4D" w:rsidRDefault="00BB4E4D" w:rsidP="007C6105">
+    <w:p w14:paraId="27068E81" w14:textId="77777777" w:rsidR="0083343D" w:rsidRDefault="0083343D" w:rsidP="007C6105">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -27477,67 +27643,74 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C05BB97" w14:textId="77777777" w:rsidR="00BB4E4D" w:rsidRDefault="00BB4E4D" w:rsidP="007C6105">
+    <w:p w14:paraId="40BB3FC1" w14:textId="77777777" w:rsidR="0083343D" w:rsidRDefault="0083343D" w:rsidP="007C6105">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07EA0F0D" w14:textId="77777777" w:rsidR="00BB4E4D" w:rsidRDefault="00BB4E4D" w:rsidP="007C6105">
+    <w:p w14:paraId="401D538D" w14:textId="77777777" w:rsidR="0083343D" w:rsidRDefault="0083343D" w:rsidP="007C6105">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4CB7011E" w14:textId="77777777" w:rsidR="007C6105" w:rsidRDefault="007C6105" w:rsidP="007C6105">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036A6A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -33884,50 +34057,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D21E7DD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="361673BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D38270B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="148207D6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3650" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4370" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5090" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5810" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="963854216">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1998146394">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1651322605">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="94793431">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1671324986">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1988898405">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1010789710">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="18435481">
     <w:abstractNumId w:val="5"/>
@@ -34039,50 +34325,53 @@
   </w:num>
   <w:num w:numId="44" w16cid:durableId="40983651">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="817498250">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="560752231">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="757410051">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1100641710">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1703897852">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="2147165351">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="708996464">
     <w:abstractNumId w:val="16"/>
   </w:num>
+  <w:num w:numId="52" w16cid:durableId="1363360374">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
@@ -34121,262 +34410,274 @@
     <w:rsid w:val="000D583F"/>
     <w:rsid w:val="000D751D"/>
     <w:rsid w:val="000E311D"/>
     <w:rsid w:val="000E32CB"/>
     <w:rsid w:val="000E4413"/>
     <w:rsid w:val="000E7EBB"/>
     <w:rsid w:val="00100E62"/>
     <w:rsid w:val="001061C2"/>
     <w:rsid w:val="00121842"/>
     <w:rsid w:val="00122F57"/>
     <w:rsid w:val="00124A60"/>
     <w:rsid w:val="001324F9"/>
     <w:rsid w:val="001344DA"/>
     <w:rsid w:val="00137FD8"/>
     <w:rsid w:val="00144EEE"/>
     <w:rsid w:val="00144EF5"/>
     <w:rsid w:val="00151307"/>
     <w:rsid w:val="00152A96"/>
     <w:rsid w:val="00166ED6"/>
     <w:rsid w:val="00170B59"/>
     <w:rsid w:val="00171CCC"/>
     <w:rsid w:val="0017475F"/>
     <w:rsid w:val="00191A9B"/>
     <w:rsid w:val="00193E90"/>
     <w:rsid w:val="00195149"/>
+    <w:rsid w:val="001A4705"/>
     <w:rsid w:val="001A59E0"/>
     <w:rsid w:val="001A663C"/>
     <w:rsid w:val="001A7722"/>
     <w:rsid w:val="001B17F1"/>
+    <w:rsid w:val="001B1FC4"/>
     <w:rsid w:val="001B62BF"/>
     <w:rsid w:val="001C1314"/>
     <w:rsid w:val="001C7024"/>
     <w:rsid w:val="001E3930"/>
     <w:rsid w:val="001F21E7"/>
     <w:rsid w:val="00207D9C"/>
     <w:rsid w:val="002141F5"/>
     <w:rsid w:val="0022171B"/>
     <w:rsid w:val="00226430"/>
     <w:rsid w:val="00231AFE"/>
     <w:rsid w:val="00234BE7"/>
     <w:rsid w:val="00242701"/>
     <w:rsid w:val="00246809"/>
     <w:rsid w:val="002527E9"/>
     <w:rsid w:val="00256E05"/>
     <w:rsid w:val="00270970"/>
     <w:rsid w:val="0027746D"/>
     <w:rsid w:val="00284E6F"/>
     <w:rsid w:val="00286842"/>
     <w:rsid w:val="0029187F"/>
     <w:rsid w:val="00291E01"/>
     <w:rsid w:val="00295E30"/>
     <w:rsid w:val="002A706C"/>
     <w:rsid w:val="002C2C95"/>
     <w:rsid w:val="002C548B"/>
     <w:rsid w:val="002D2586"/>
     <w:rsid w:val="002D618F"/>
     <w:rsid w:val="002E2D94"/>
     <w:rsid w:val="002E7941"/>
     <w:rsid w:val="00320955"/>
     <w:rsid w:val="003221D1"/>
     <w:rsid w:val="00326450"/>
     <w:rsid w:val="00333C6A"/>
     <w:rsid w:val="00334E40"/>
     <w:rsid w:val="00341674"/>
+    <w:rsid w:val="00346620"/>
     <w:rsid w:val="00347433"/>
     <w:rsid w:val="00350DF2"/>
     <w:rsid w:val="00352F6B"/>
     <w:rsid w:val="00357C3A"/>
     <w:rsid w:val="003656F3"/>
     <w:rsid w:val="00366CC7"/>
     <w:rsid w:val="00376C58"/>
     <w:rsid w:val="003838A6"/>
     <w:rsid w:val="0039029B"/>
     <w:rsid w:val="0039252C"/>
     <w:rsid w:val="00396FD8"/>
     <w:rsid w:val="003A4D7D"/>
     <w:rsid w:val="003A6BF7"/>
     <w:rsid w:val="003B1AEC"/>
     <w:rsid w:val="003B7728"/>
     <w:rsid w:val="003D46DB"/>
     <w:rsid w:val="003D6547"/>
+    <w:rsid w:val="00400573"/>
     <w:rsid w:val="00402872"/>
     <w:rsid w:val="00410CCA"/>
     <w:rsid w:val="004136B1"/>
     <w:rsid w:val="00414C36"/>
+    <w:rsid w:val="00417D42"/>
     <w:rsid w:val="00421377"/>
     <w:rsid w:val="004265ED"/>
     <w:rsid w:val="00435272"/>
     <w:rsid w:val="00442545"/>
     <w:rsid w:val="00446544"/>
     <w:rsid w:val="004500BB"/>
     <w:rsid w:val="004509FB"/>
     <w:rsid w:val="0045127B"/>
     <w:rsid w:val="004525E5"/>
     <w:rsid w:val="00452FBE"/>
     <w:rsid w:val="004533BC"/>
     <w:rsid w:val="004607B3"/>
     <w:rsid w:val="00460A8A"/>
     <w:rsid w:val="00462CAE"/>
+    <w:rsid w:val="00465487"/>
     <w:rsid w:val="004704EC"/>
     <w:rsid w:val="00471716"/>
     <w:rsid w:val="004718B1"/>
     <w:rsid w:val="00471DBF"/>
     <w:rsid w:val="00473DE6"/>
     <w:rsid w:val="004826DD"/>
     <w:rsid w:val="004957C9"/>
     <w:rsid w:val="00497F80"/>
     <w:rsid w:val="004B07E8"/>
     <w:rsid w:val="004B672F"/>
     <w:rsid w:val="004C6D36"/>
     <w:rsid w:val="004E4AD1"/>
     <w:rsid w:val="004F0D6D"/>
     <w:rsid w:val="004F5206"/>
     <w:rsid w:val="005170B9"/>
     <w:rsid w:val="00522479"/>
     <w:rsid w:val="00525C2E"/>
     <w:rsid w:val="00534778"/>
     <w:rsid w:val="005461E5"/>
     <w:rsid w:val="00552110"/>
     <w:rsid w:val="00560D04"/>
     <w:rsid w:val="00561056"/>
     <w:rsid w:val="00562DB8"/>
     <w:rsid w:val="00567391"/>
     <w:rsid w:val="0057242D"/>
     <w:rsid w:val="005778DD"/>
     <w:rsid w:val="00582C4B"/>
     <w:rsid w:val="00590413"/>
     <w:rsid w:val="005A0B0F"/>
     <w:rsid w:val="005A3178"/>
     <w:rsid w:val="005B6201"/>
     <w:rsid w:val="005B6E78"/>
     <w:rsid w:val="005B7614"/>
     <w:rsid w:val="005B78E8"/>
     <w:rsid w:val="005C2337"/>
     <w:rsid w:val="005C4E9A"/>
     <w:rsid w:val="005D10EA"/>
     <w:rsid w:val="005D2CFF"/>
+    <w:rsid w:val="005D3169"/>
     <w:rsid w:val="005E1867"/>
     <w:rsid w:val="005F60E7"/>
     <w:rsid w:val="0062018F"/>
     <w:rsid w:val="00625E33"/>
     <w:rsid w:val="00645062"/>
     <w:rsid w:val="00646AF8"/>
     <w:rsid w:val="006512DC"/>
     <w:rsid w:val="00653A8E"/>
     <w:rsid w:val="006541B7"/>
     <w:rsid w:val="0065456D"/>
     <w:rsid w:val="006567BF"/>
     <w:rsid w:val="00680803"/>
     <w:rsid w:val="00680C85"/>
     <w:rsid w:val="006874DF"/>
     <w:rsid w:val="00690A6A"/>
     <w:rsid w:val="0069167E"/>
     <w:rsid w:val="00692FE9"/>
     <w:rsid w:val="00694853"/>
     <w:rsid w:val="006A2565"/>
     <w:rsid w:val="006A4467"/>
     <w:rsid w:val="006B42B9"/>
     <w:rsid w:val="006C7B49"/>
     <w:rsid w:val="006E3F56"/>
     <w:rsid w:val="006E7A30"/>
     <w:rsid w:val="006F22AA"/>
     <w:rsid w:val="0070024F"/>
     <w:rsid w:val="0070512A"/>
     <w:rsid w:val="007072E9"/>
     <w:rsid w:val="0070786C"/>
     <w:rsid w:val="00712A39"/>
     <w:rsid w:val="00720609"/>
     <w:rsid w:val="0072201D"/>
     <w:rsid w:val="00724FF8"/>
     <w:rsid w:val="00725F29"/>
     <w:rsid w:val="00735CD5"/>
+    <w:rsid w:val="007418F2"/>
     <w:rsid w:val="00746F12"/>
     <w:rsid w:val="00751435"/>
     <w:rsid w:val="00755C86"/>
     <w:rsid w:val="00772C36"/>
     <w:rsid w:val="007819F2"/>
     <w:rsid w:val="00786A78"/>
     <w:rsid w:val="00796F7B"/>
     <w:rsid w:val="007A1998"/>
     <w:rsid w:val="007A6D4C"/>
     <w:rsid w:val="007B6343"/>
     <w:rsid w:val="007C4E0D"/>
     <w:rsid w:val="007C5D54"/>
     <w:rsid w:val="007C6105"/>
     <w:rsid w:val="007E1E25"/>
     <w:rsid w:val="007E6F22"/>
     <w:rsid w:val="007F235B"/>
     <w:rsid w:val="007F29F0"/>
     <w:rsid w:val="007F36BA"/>
     <w:rsid w:val="00800987"/>
     <w:rsid w:val="0080586B"/>
     <w:rsid w:val="0081125E"/>
     <w:rsid w:val="008170B3"/>
+    <w:rsid w:val="0083343D"/>
     <w:rsid w:val="008369F3"/>
     <w:rsid w:val="0084063B"/>
     <w:rsid w:val="008449AB"/>
     <w:rsid w:val="00851635"/>
     <w:rsid w:val="008537BC"/>
     <w:rsid w:val="008601BC"/>
     <w:rsid w:val="00860BD5"/>
+    <w:rsid w:val="00865D26"/>
     <w:rsid w:val="00896BD2"/>
     <w:rsid w:val="008A032B"/>
     <w:rsid w:val="008A1FA4"/>
     <w:rsid w:val="008A7BE4"/>
     <w:rsid w:val="008C27FE"/>
     <w:rsid w:val="008C408A"/>
     <w:rsid w:val="008D0EA0"/>
     <w:rsid w:val="008D0F21"/>
     <w:rsid w:val="008E1ECF"/>
     <w:rsid w:val="008E1F67"/>
     <w:rsid w:val="008E60B1"/>
     <w:rsid w:val="008F248B"/>
     <w:rsid w:val="008F2A9B"/>
     <w:rsid w:val="008F56E6"/>
     <w:rsid w:val="0090236D"/>
     <w:rsid w:val="009060DE"/>
     <w:rsid w:val="009110C5"/>
     <w:rsid w:val="00915D65"/>
     <w:rsid w:val="009222E4"/>
     <w:rsid w:val="0096002E"/>
     <w:rsid w:val="00961700"/>
     <w:rsid w:val="00963C94"/>
     <w:rsid w:val="0097372E"/>
     <w:rsid w:val="0098444B"/>
     <w:rsid w:val="00985F3E"/>
     <w:rsid w:val="009936CC"/>
     <w:rsid w:val="00996ED3"/>
     <w:rsid w:val="009A1F31"/>
     <w:rsid w:val="009A4223"/>
     <w:rsid w:val="009A45B5"/>
     <w:rsid w:val="009B0C9D"/>
     <w:rsid w:val="009C54C9"/>
+    <w:rsid w:val="009C718C"/>
     <w:rsid w:val="009C7E94"/>
     <w:rsid w:val="009D0759"/>
     <w:rsid w:val="009D6C11"/>
     <w:rsid w:val="009E20A5"/>
+    <w:rsid w:val="009E4BC2"/>
     <w:rsid w:val="009F2DA8"/>
     <w:rsid w:val="009F5E50"/>
     <w:rsid w:val="00A01480"/>
     <w:rsid w:val="00A01746"/>
     <w:rsid w:val="00A02123"/>
     <w:rsid w:val="00A06275"/>
     <w:rsid w:val="00A06B33"/>
     <w:rsid w:val="00A212C4"/>
     <w:rsid w:val="00A3114C"/>
     <w:rsid w:val="00A50F12"/>
     <w:rsid w:val="00A53AAA"/>
     <w:rsid w:val="00A63347"/>
     <w:rsid w:val="00A66702"/>
     <w:rsid w:val="00A66928"/>
     <w:rsid w:val="00A86241"/>
     <w:rsid w:val="00A93447"/>
     <w:rsid w:val="00AA4429"/>
     <w:rsid w:val="00AA5397"/>
     <w:rsid w:val="00AB5F79"/>
     <w:rsid w:val="00AC79BA"/>
     <w:rsid w:val="00AC7EBE"/>
     <w:rsid w:val="00AD13C0"/>
     <w:rsid w:val="00AD2F87"/>
     <w:rsid w:val="00AD67C4"/>
     <w:rsid w:val="00AE16AA"/>
@@ -34393,160 +34694,169 @@
     <w:rsid w:val="00B433B4"/>
     <w:rsid w:val="00B43676"/>
     <w:rsid w:val="00B4574F"/>
     <w:rsid w:val="00B46478"/>
     <w:rsid w:val="00B5370F"/>
     <w:rsid w:val="00B63230"/>
     <w:rsid w:val="00B6774A"/>
     <w:rsid w:val="00B70E56"/>
     <w:rsid w:val="00B748D5"/>
     <w:rsid w:val="00B81D6B"/>
     <w:rsid w:val="00B8293C"/>
     <w:rsid w:val="00BB4E4D"/>
     <w:rsid w:val="00BB6D63"/>
     <w:rsid w:val="00BC1AB6"/>
     <w:rsid w:val="00BC3952"/>
     <w:rsid w:val="00BC7B2B"/>
     <w:rsid w:val="00BD5DB3"/>
     <w:rsid w:val="00BD79CE"/>
     <w:rsid w:val="00BE2218"/>
     <w:rsid w:val="00BF2232"/>
     <w:rsid w:val="00BF2891"/>
     <w:rsid w:val="00BF2B66"/>
     <w:rsid w:val="00C06DDA"/>
     <w:rsid w:val="00C15C5A"/>
     <w:rsid w:val="00C23C25"/>
+    <w:rsid w:val="00C2466A"/>
     <w:rsid w:val="00C263F4"/>
     <w:rsid w:val="00C305EC"/>
     <w:rsid w:val="00C33CBF"/>
     <w:rsid w:val="00C5392F"/>
+    <w:rsid w:val="00C55480"/>
     <w:rsid w:val="00C57BC6"/>
     <w:rsid w:val="00C707E8"/>
     <w:rsid w:val="00C71D69"/>
     <w:rsid w:val="00C770F2"/>
     <w:rsid w:val="00C95424"/>
     <w:rsid w:val="00CA095E"/>
     <w:rsid w:val="00CA3D5A"/>
     <w:rsid w:val="00CC0A53"/>
     <w:rsid w:val="00CC11EA"/>
     <w:rsid w:val="00CC3EC8"/>
     <w:rsid w:val="00CC71BE"/>
     <w:rsid w:val="00CD024A"/>
     <w:rsid w:val="00CD1B79"/>
     <w:rsid w:val="00CD1CC3"/>
     <w:rsid w:val="00CD3237"/>
     <w:rsid w:val="00CD442F"/>
     <w:rsid w:val="00CD5B88"/>
     <w:rsid w:val="00CD7904"/>
     <w:rsid w:val="00CE0BC7"/>
     <w:rsid w:val="00CE53CA"/>
     <w:rsid w:val="00CE6549"/>
     <w:rsid w:val="00D135C9"/>
     <w:rsid w:val="00D14C60"/>
     <w:rsid w:val="00D171AF"/>
+    <w:rsid w:val="00D22507"/>
     <w:rsid w:val="00D22F74"/>
     <w:rsid w:val="00D23F22"/>
     <w:rsid w:val="00D27D9E"/>
+    <w:rsid w:val="00D31228"/>
     <w:rsid w:val="00D32778"/>
     <w:rsid w:val="00D35B57"/>
     <w:rsid w:val="00D35F37"/>
     <w:rsid w:val="00D3602F"/>
     <w:rsid w:val="00D4740B"/>
     <w:rsid w:val="00D50780"/>
     <w:rsid w:val="00D56782"/>
     <w:rsid w:val="00D57F15"/>
     <w:rsid w:val="00D7188A"/>
     <w:rsid w:val="00D724C3"/>
     <w:rsid w:val="00D72A3E"/>
     <w:rsid w:val="00D74230"/>
     <w:rsid w:val="00D7425D"/>
     <w:rsid w:val="00D75CE2"/>
     <w:rsid w:val="00D76991"/>
     <w:rsid w:val="00D817DD"/>
     <w:rsid w:val="00D877A1"/>
     <w:rsid w:val="00D94117"/>
+    <w:rsid w:val="00D97F34"/>
     <w:rsid w:val="00DA09F0"/>
     <w:rsid w:val="00DA0AB3"/>
     <w:rsid w:val="00DB0C94"/>
     <w:rsid w:val="00DB5185"/>
     <w:rsid w:val="00DB68F5"/>
     <w:rsid w:val="00DC05C1"/>
     <w:rsid w:val="00DC6B24"/>
     <w:rsid w:val="00DC6B2A"/>
+    <w:rsid w:val="00DD3429"/>
     <w:rsid w:val="00DD7923"/>
     <w:rsid w:val="00DE357B"/>
     <w:rsid w:val="00DF23F2"/>
     <w:rsid w:val="00E02A3B"/>
     <w:rsid w:val="00E043ED"/>
     <w:rsid w:val="00E055A7"/>
     <w:rsid w:val="00E11112"/>
     <w:rsid w:val="00E153E6"/>
     <w:rsid w:val="00E27690"/>
     <w:rsid w:val="00E312EB"/>
     <w:rsid w:val="00E31B9A"/>
     <w:rsid w:val="00E34FD0"/>
     <w:rsid w:val="00E357B1"/>
     <w:rsid w:val="00E41531"/>
     <w:rsid w:val="00E417A0"/>
     <w:rsid w:val="00E60971"/>
     <w:rsid w:val="00E6672F"/>
     <w:rsid w:val="00E67DBC"/>
     <w:rsid w:val="00E91BED"/>
     <w:rsid w:val="00E93459"/>
     <w:rsid w:val="00E965B4"/>
     <w:rsid w:val="00EA5160"/>
     <w:rsid w:val="00EC2084"/>
     <w:rsid w:val="00ED0EAC"/>
     <w:rsid w:val="00ED19DB"/>
     <w:rsid w:val="00ED22A4"/>
     <w:rsid w:val="00EE130A"/>
     <w:rsid w:val="00EE3EA2"/>
     <w:rsid w:val="00EF5CCB"/>
     <w:rsid w:val="00EF736F"/>
     <w:rsid w:val="00F0398D"/>
     <w:rsid w:val="00F0671F"/>
     <w:rsid w:val="00F11B72"/>
     <w:rsid w:val="00F12FA1"/>
     <w:rsid w:val="00F15C25"/>
+    <w:rsid w:val="00F210DD"/>
     <w:rsid w:val="00F35AE7"/>
     <w:rsid w:val="00F40FD4"/>
     <w:rsid w:val="00F45756"/>
     <w:rsid w:val="00F47092"/>
     <w:rsid w:val="00F532ED"/>
     <w:rsid w:val="00F57BE3"/>
     <w:rsid w:val="00F77E77"/>
+    <w:rsid w:val="00FA7BE6"/>
     <w:rsid w:val="00FB64AD"/>
     <w:rsid w:val="00FB7201"/>
     <w:rsid w:val="00FC58CF"/>
     <w:rsid w:val="00FC6DAB"/>
     <w:rsid w:val="00FD21DE"/>
     <w:rsid w:val="00FD2364"/>
     <w:rsid w:val="00FD75FA"/>
     <w:rsid w:val="00FE31BA"/>
     <w:rsid w:val="00FE7343"/>
     <w:rsid w:val="00FF104E"/>
     <w:rsid w:val="00FF14C6"/>
+    <w:rsid w:val="00FF2BAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2098B75F"/>
@@ -36101,51 +36411,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2131825123">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jobapplyni.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jobapplyni.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/MentalHealthCharter" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibusinessinfo.co.uk/content/work-experience-programme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/PositiveActionEmployerGuide.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/PositiveActionEmployerGuide.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialenterpriseni.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.investni.com/support-for-business/resource-matching-service" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibusinessinfo.co.uk/content/work-experience-programme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/everycustomercounts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/Unifiedguidetopromotingequalopps2009.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supplierregistration.cabinetoffice.gov.uk/msat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ni-rn.com/reuse-and-repair-near-me/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/MentalHealthCharter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jobapplyni.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jobapplyni.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/Employers-Service-Providers/Recruiting-people-with-disabilities/Positive-action-(1)" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/PositiveActionEmployerGuide.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibusinessinfo.co.uk/content/work-experience-programme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/PositiveActionEmployerGuide.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/Employers-Service-Providers/Recruiting-people-with-disabilities/Positive-action-(1)" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jobapplyni.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jobapplyni.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.investni.com/support-for-business/resource-matching-service" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibusinessinfo.co.uk/content/work-experience-programme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/Unifiedguidetopromotingequalopps2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/PositiveActionEmployerGuide.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialenterpriseni.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ni-rn.com/reuse-and-repair-near-me/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jobapplyni.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibusinessinfo.co.uk/content/work-experience-programme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/everycustomercounts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/MentalHealthCharter" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supplierregistration.cabinetoffice.gov.uk/msat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/MentalHealthCharter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/PositiveActionEmployerGuide.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jobapplyni.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/Employers-Service-Providers/Recruiting-people-with-disabilities/Positive-action-(1)" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/Employers-Service-Providers/Recruiting-people-with-disabilities/Positive-action-(1)" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibusinessinfo.co.uk/content/work-experience-programme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/PositiveActionEmployerGuide.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/PositiveActionEmployerGuide.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org/Suppliers/find-a-broker/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DisabilityEmploymentCoPupdatedMay13.pdf?ext=.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu-west-1.protection.sophos.com?d=nisra.gov.uk&amp;u=aHR0cHM6Ly93d3cubmlzcmEuZ292LnVrL3NpdGVzL25pc3JhLmdvdi51ay9maWxlcy9wdWJsaWNhdGlvbnMvVG9wJTIwMTAwJTIwU09Bcy5wZGY=&amp;i=NjU1NTQ1Y2Y2MjBmMmMyMzA0ZGU2NDU3&amp;t=TzJsTXdhR293VnMxRmpxVytWYUIxQUluUGdMeHB2RjUxeFVtTm5Ub2VPWT0=&amp;h=061e1c16a85645a4b5adb906c2dcf83d&amp;s=AVNPUEhUT0NFTkNSWVBUSVbyj4lJ0E4Q0g9dojt2up-KGFIfrQfI3fFj36Vhyj3c3Q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DisabilityEmploymentCoPupdatedMay13.pdf?ext=.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DisabilityEmploymentCoPupdatedMay13.pdf?ext=.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu-west-1.protection.sophos.com?d=nisra.gov.uk&amp;u=aHR0cHM6Ly93d3cubmlzcmEuZ292LnVrL3NpdGVzL25pc3JhLmdvdi51ay9maWxlcy9wdWJsaWNhdGlvbnMvVG9wJTIwMTAwJTIwU09Bcy5wZGY=&amp;i=NjU1NTQ1Y2Y2MjBmMmMyMzA0ZGU2NDU3&amp;t=TzJsTXdhR293VnMxRmpxVytWYUIxQUluUGdMeHB2RjUxeFVtTm5Ub2VPWT0=&amp;h=061e1c16a85645a4b5adb906c2dcf83d&amp;s=AVNPUEhUT0NFTkNSWVBUSVbyj4lJ0E4Q0g9dojt2up-KGFIfrQfI3fFj36Vhyj3c3Q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DefinitionofDisability07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DefinitionofDisability07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DisabilityEmploymentCoPupdatedMay13.pdf?ext=.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DefinitionofDisability07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DefinitionofDisability07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DisabilityEmploymentCoPupdatedMay13.pdf?ext=.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu-west-1.protection.sophos.com?d=nisra.gov.uk&amp;u=aHR0cHM6Ly93d3cubmlzcmEuZ292LnVrL3N0YXRpc3RpY3MvZGVwcml2YXRpb24vbm9ydGhlcm4taXJlbGFuZC1tdWx0aXBsZS1kZXByaXZhdGlvbi1tZWFzdXJlLTIwMTctbmltZG0yMDE3&amp;i=NjU1NTQ1Y2Y2MjBmMmMyMzA0ZGU2NDU3&amp;t=SEk4K2FpNEg5NTVSK3lDZ1BmOS8xZkJ6bUViall4U2ZUdXFid3BGN1plVT0=&amp;h=061e1c16a85645a4b5adb906c2dcf83d&amp;s=AVNPUEhUT0NFTkNSWVBUSVbyj4lJ0E4Q0g9dojt2up-KGFIfrQfI3fFj36Vhyj3c3Q" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DisabilityEmploymentCoPupdatedMay13.pdf?ext=.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialvalueni.org/contractors/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DefinitionofDisability07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu-west-1.protection.sophos.com?d=nisra.gov.uk&amp;u=aHR0cHM6Ly93d3cubmlzcmEuZ292LnVrL3N0YXRpc3RpY3MvZGVwcml2YXRpb24vbm9ydGhlcm4taXJlbGFuZC1tdWx0aXBsZS1kZXByaXZhdGlvbi1tZWFzdXJlLTIwMTctbmltZG0yMDE3&amp;i=NjU1NTQ1Y2Y2MjBmMmMyMzA0ZGU2NDU3&amp;t=SEk4K2FpNEg5NTVSK3lDZ1BmOS8xZkJ6bUViall4U2ZUdXFid3BGN1plVT0=&amp;h=061e1c16a85645a4b5adb906c2dcf83d&amp;s=AVNPUEhUT0NFTkNSWVBUSVbyj4lJ0E4Q0g9dojt2up-KGFIfrQfI3fFj36Vhyj3c3Q" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DefinitionofDisability07.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DisabilityEmploymentCoPupdatedMay13.pdf?ext=.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu-west-1.protection.sophos.com?d=nisra.gov.uk&amp;u=aHR0cHM6Ly93d3cubmlzcmEuZ292LnVrL3NpdGVzL25pc3JhLmdvdi51ay9maWxlcy9wdWJsaWNhdGlvbnMvVG9wJTIwMTAwJTIwU09Bcy5wZGY=&amp;i=NjU1NTQ1Y2Y2MjBmMmMyMzA0ZGU2NDU3&amp;t=TzJsTXdhR293VnMxRmpxVytWYUIxQUluUGdMeHB2RjUxeFVtTm5Ub2VPWT0=&amp;h=061e1c16a85645a4b5adb906c2dcf83d&amp;s=AVNPUEhUT0NFTkNSWVBUSVbyj4lJ0E4Q0g9dojt2up-KGFIfrQfI3fFj36Vhyj3c3Q" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu-west-1.protection.sophos.com?d=nisra.gov.uk&amp;u=aHR0cHM6Ly93d3cubmlzcmEuZ292LnVrL3NpdGVzL25pc3JhLmdvdi51ay9maWxlcy9wdWJsaWNhdGlvbnMvVG9wJTIwMTAwJTIwU09Bcy5wZGY=&amp;i=NjU1NTQ1Y2Y2MjBmMmMyMzA0ZGU2NDU3&amp;t=TzJsTXdhR293VnMxRmpxVytWYUIxQUluUGdMeHB2RjUxeFVtTm5Ub2VPWT0=&amp;h=061e1c16a85645a4b5adb906c2dcf83d&amp;s=AVNPUEhUT0NFTkNSWVBUSVbyj4lJ0E4Q0g9dojt2up-KGFIfrQfI3fFj36Vhyj3c3Q" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DefinitionofDisability07.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DisabilityEmploymentCoPupdatedMay13.pdf?ext=.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DisabilityEmploymentCoPupdatedMay13.pdf?ext=.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DefinitionofDisability07.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/healthy-workplaces-a-model-for-action" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu-west-1.protection.sophos.com?d=nisra.gov.uk&amp;u=aHR0cHM6Ly93d3cubmlzcmEuZ292LnVrL3N0YXRpc3RpY3MvZGVwcml2YXRpb24vbm9ydGhlcm4taXJlbGFuZC1tdWx0aXBsZS1kZXByaXZhdGlvbi1tZWFzdXJlLTIwMTctbmltZG0yMDE3&amp;i=NjU1NTQ1Y2Y2MjBmMmMyMzA0ZGU2NDU3&amp;t=SEk4K2FpNEg5NTVSK3lDZ1BmOS8xZkJ6bUViall4U2ZUdXFid3BGN1plVT0=&amp;h=061e1c16a85645a4b5adb906c2dcf83d&amp;s=AVNPUEhUT0NFTkNSWVBUSVbyj4lJ0E4Q0g9dojt2up-KGFIfrQfI3fFj36Vhyj3c3Q" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DefinitionofDisability07.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu-west-1.protection.sophos.com?d=nisra.gov.uk&amp;u=aHR0cHM6Ly93d3cubmlzcmEuZ292LnVrL3N0YXRpc3RpY3MvZGVwcml2YXRpb24vbm9ydGhlcm4taXJlbGFuZC1tdWx0aXBsZS1kZXByaXZhdGlvbi1tZWFzdXJlLTIwMTctbmltZG0yMDE3&amp;i=NjU1NTQ1Y2Y2MjBmMmMyMzA0ZGU2NDU3&amp;t=SEk4K2FpNEg5NTVSK3lDZ1BmOS8xZkJ6bUViall4U2ZUdXFid3BGN1plVT0=&amp;h=061e1c16a85645a4b5adb906c2dcf83d&amp;s=AVNPUEhUT0NFTkNSWVBUSVbyj4lJ0E4Q0g9dojt2up-KGFIfrQfI3fFj36Vhyj3c3Q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DisabilityEmploymentCoPupdatedMay13.pdf?ext=.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityni.org/ECNI/media/ECNI/Publications/Employers%20and%20Service%20Providers/DefinitionofDisability07.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keepnorthernirelandbeautiful.org/keepnorthernirelandbeautiful/documents/blog-000968-20200228111517.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E5D73276DEFB45A892B1877C4C79F2A1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -36733,221 +37043,241 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F34746"/>
     <w:rsid w:val="000114F2"/>
     <w:rsid w:val="00020E4E"/>
     <w:rsid w:val="00033722"/>
     <w:rsid w:val="00034A4E"/>
     <w:rsid w:val="000407CC"/>
+    <w:rsid w:val="000751FD"/>
     <w:rsid w:val="00086D7C"/>
     <w:rsid w:val="0009061E"/>
     <w:rsid w:val="000A5291"/>
     <w:rsid w:val="000A52AB"/>
+    <w:rsid w:val="000C076B"/>
     <w:rsid w:val="000C1789"/>
     <w:rsid w:val="000F5249"/>
     <w:rsid w:val="00121CBE"/>
     <w:rsid w:val="001268E7"/>
     <w:rsid w:val="001344DA"/>
     <w:rsid w:val="00136FD9"/>
     <w:rsid w:val="00153F13"/>
     <w:rsid w:val="0017440C"/>
+    <w:rsid w:val="00191774"/>
     <w:rsid w:val="001C5A3D"/>
     <w:rsid w:val="001E2107"/>
     <w:rsid w:val="0022182D"/>
     <w:rsid w:val="00231023"/>
     <w:rsid w:val="00253C9D"/>
     <w:rsid w:val="00253DEF"/>
     <w:rsid w:val="00275950"/>
     <w:rsid w:val="00290EE4"/>
     <w:rsid w:val="002E1A57"/>
     <w:rsid w:val="003113AD"/>
     <w:rsid w:val="00322088"/>
     <w:rsid w:val="003221D1"/>
     <w:rsid w:val="00326450"/>
     <w:rsid w:val="00333C6A"/>
     <w:rsid w:val="003670A7"/>
     <w:rsid w:val="003A5BF5"/>
     <w:rsid w:val="003B409C"/>
     <w:rsid w:val="003B4A1E"/>
     <w:rsid w:val="003F3DE3"/>
+    <w:rsid w:val="00400573"/>
     <w:rsid w:val="00417280"/>
     <w:rsid w:val="0041762F"/>
     <w:rsid w:val="00424BCF"/>
     <w:rsid w:val="00444056"/>
     <w:rsid w:val="00462CAE"/>
     <w:rsid w:val="004704EC"/>
     <w:rsid w:val="00475AAF"/>
     <w:rsid w:val="00481DF3"/>
     <w:rsid w:val="004B0AF6"/>
     <w:rsid w:val="004C0D4D"/>
+    <w:rsid w:val="004E0EF4"/>
     <w:rsid w:val="004E13B6"/>
     <w:rsid w:val="004F5206"/>
     <w:rsid w:val="004F7559"/>
     <w:rsid w:val="005004DE"/>
     <w:rsid w:val="00555EF3"/>
     <w:rsid w:val="00582A63"/>
     <w:rsid w:val="005A3178"/>
     <w:rsid w:val="005B6E78"/>
     <w:rsid w:val="005D46D1"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005F3E23"/>
+    <w:rsid w:val="00606D60"/>
     <w:rsid w:val="00631ADB"/>
     <w:rsid w:val="006669C7"/>
     <w:rsid w:val="00673608"/>
     <w:rsid w:val="00694853"/>
     <w:rsid w:val="006B42B9"/>
     <w:rsid w:val="006B629F"/>
+    <w:rsid w:val="007418F2"/>
     <w:rsid w:val="0074634B"/>
     <w:rsid w:val="007752BF"/>
     <w:rsid w:val="0078550B"/>
     <w:rsid w:val="00796F7B"/>
     <w:rsid w:val="007A26A4"/>
     <w:rsid w:val="007C05A0"/>
     <w:rsid w:val="007C1D0A"/>
     <w:rsid w:val="007C73FE"/>
     <w:rsid w:val="007D3016"/>
     <w:rsid w:val="0083174C"/>
     <w:rsid w:val="00832967"/>
     <w:rsid w:val="008376AF"/>
     <w:rsid w:val="0084437E"/>
     <w:rsid w:val="008642C4"/>
+    <w:rsid w:val="00865D26"/>
     <w:rsid w:val="0088119C"/>
     <w:rsid w:val="008C0A84"/>
     <w:rsid w:val="008D0EA0"/>
     <w:rsid w:val="008E2195"/>
     <w:rsid w:val="008E6070"/>
     <w:rsid w:val="00912AAF"/>
     <w:rsid w:val="00931627"/>
     <w:rsid w:val="00961700"/>
     <w:rsid w:val="00972B83"/>
     <w:rsid w:val="009901F9"/>
     <w:rsid w:val="009A3E2B"/>
     <w:rsid w:val="009A568B"/>
     <w:rsid w:val="009C0807"/>
+    <w:rsid w:val="009C718C"/>
     <w:rsid w:val="00A06275"/>
     <w:rsid w:val="00A3273A"/>
     <w:rsid w:val="00A36616"/>
     <w:rsid w:val="00A5327D"/>
     <w:rsid w:val="00A56103"/>
     <w:rsid w:val="00A66928"/>
     <w:rsid w:val="00AB282E"/>
     <w:rsid w:val="00AB629A"/>
     <w:rsid w:val="00AC4DBD"/>
     <w:rsid w:val="00AD5DE7"/>
     <w:rsid w:val="00B177B9"/>
     <w:rsid w:val="00B46334"/>
     <w:rsid w:val="00B51EFF"/>
     <w:rsid w:val="00B751EC"/>
     <w:rsid w:val="00BB0E47"/>
     <w:rsid w:val="00BB499E"/>
     <w:rsid w:val="00BC2E1F"/>
     <w:rsid w:val="00BE57D1"/>
     <w:rsid w:val="00BF2232"/>
     <w:rsid w:val="00C01295"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C55968"/>
     <w:rsid w:val="00C579D4"/>
     <w:rsid w:val="00C60C65"/>
     <w:rsid w:val="00C72E4E"/>
     <w:rsid w:val="00C874D1"/>
+    <w:rsid w:val="00CB1AA5"/>
     <w:rsid w:val="00CC4781"/>
     <w:rsid w:val="00D028D1"/>
     <w:rsid w:val="00D724C3"/>
     <w:rsid w:val="00D74230"/>
     <w:rsid w:val="00D916FB"/>
     <w:rsid w:val="00D94117"/>
     <w:rsid w:val="00D96842"/>
     <w:rsid w:val="00DC7F90"/>
     <w:rsid w:val="00DE5D60"/>
     <w:rsid w:val="00E21869"/>
     <w:rsid w:val="00E5518E"/>
     <w:rsid w:val="00E5736E"/>
     <w:rsid w:val="00E61F1F"/>
     <w:rsid w:val="00E66A49"/>
     <w:rsid w:val="00E965B4"/>
     <w:rsid w:val="00EB0D37"/>
     <w:rsid w:val="00ED0EAC"/>
     <w:rsid w:val="00F02D56"/>
     <w:rsid w:val="00F142F8"/>
     <w:rsid w:val="00F208ED"/>
+    <w:rsid w:val="00F210DD"/>
+    <w:rsid w:val="00F277F6"/>
     <w:rsid w:val="00F34746"/>
     <w:rsid w:val="00F821DD"/>
     <w:rsid w:val="00F82BBC"/>
+    <w:rsid w:val="00F954F6"/>
     <w:rsid w:val="00FB59AF"/>
     <w:rsid w:val="00FC2588"/>
     <w:rsid w:val="00FD0861"/>
     <w:rsid w:val="00FF74D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -37846,70 +38176,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51558740-24B0-45DC-98E1-352D74AB06DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>51</Pages>
-[...1 lines deleted...]
-  <Characters>79471</Characters>
+  <Pages>52</Pages>
+  <Words>14170</Words>
+  <Characters>81907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1690</Lines>
-  <Paragraphs>561</Paragraphs>
+  <Lines>2047</Lines>
+  <Paragraphs>774</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>93151</CharactersWithSpaces>
+  <CharactersWithSpaces>95303</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>