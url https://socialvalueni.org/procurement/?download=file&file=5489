--- v1 (2026-04-03)
+++ v2 (2026-09-21)
@@ -10,74 +10,74 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C3661EB" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="135F879C" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="098200A5" wp14:editId="5B5F76EF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="335B1279" wp14:editId="47E084BF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1074420" cy="398780"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Social Value logo_AW(2).PNG"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -89,2318 +89,2796 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1074420" cy="398780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D573987" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="52E22B5C" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4646E2FC" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="49A65165" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="287EA99A" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="0C8D7BE4" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00061855" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scoring Social Value</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3D3A6F" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="2AD69865" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00061855" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Model </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Award Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF784B9" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="05A127DF" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00061855" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAB833A" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="12834CF0" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public Sector Bodies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD60FA0" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="522B4C22" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="282258E0" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="62148FFD" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00061855" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Social Value Points approach</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D5B577" w14:textId="77777777" w:rsidR="00E301D8" w:rsidRDefault="00E301D8" w:rsidP="00183CCF">
+    <w:p w14:paraId="49E4BC5E" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48B8447E" w14:textId="67398CA6" w:rsidR="00183CCF" w:rsidRPr="00E301D8" w:rsidRDefault="00E301D8" w:rsidP="00183CCF">
+    <w:p w14:paraId="671B4BB8" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00E301D8" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E301D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ALWAYS REFER TO THIS DOCUMENT ON-LINE FOR THE LATEST VERSION</w:t>
       </w:r>
       <w:r w:rsidRPr="00E301D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00183CCF" w:rsidRPr="00E301D8">
+      <w:r w:rsidRPr="00E301D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60287BAD" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="1D34CF6D" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00DD4A24" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1D76E4" w14:textId="48B9B6D3" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="0E064C90" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00DD4A24" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This paper sets out model award criteria for use by Contracting Authorities when scoring social value</w:t>
       </w:r>
-      <w:r w:rsidR="00113EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> using the </w:t>
       </w:r>
-      <w:r w:rsidR="00113EBD" w:rsidRPr="00113EBD">
+      <w:r w:rsidRPr="00113EBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Points-based</w:t>
       </w:r>
-      <w:r w:rsidR="00113EBD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> approach</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Before using this </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="6166B08A" w14:textId="53B27EB2" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+        <w:t>. Before using this model you should have:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B3DA20" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00DD4A24" w:rsidRDefault="0020522D" w:rsidP="0020522D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Read the</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Read the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00E301D8" w:rsidRPr="00DD4A24">
+        <w:r w:rsidRPr="00DD4A24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PPN 01/21 Social Value in Procurement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8F8250" w14:textId="0BC2C57B" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="68C3BEBC" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Read the Social Value in Procurement Guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38792C95" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00DD4A24" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considered your Departmental Social Value strategy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB01464" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00113EBD" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This award criteria is guidance only and is not legal advice.  If appropriate you can make adjustments to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the model award criteria and supplier guidance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0B0603" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00113EBD" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure relevance to the subject matter of the contract; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF27815" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00113EBD" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respond to feedback gained through pre-procurement engagement; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F5930D" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00113EBD" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure compliance with the principles of equal treatment, non-discrimination and proportionality; and/or to </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22170FE6" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00113EBD" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>satisfy/achieve specific departmental policy objectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C9AA8B" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00113EBD" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ensure alignment with scoring matrix</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A08BFB" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42271531" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00113EBD" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any changes made to model award criteria must be unambiguous for bidders and evaluation panels alike. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7064E020" w14:textId="77777777" w:rsidR="0020522D" w:rsidRPr="00113EBD" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You should replace any defined terms if they conflict with your Conditions of Contract or specification (e.g. you may use Contractor instead of Supplier in your contract)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8F9D0A" w14:textId="2AF11F2F" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020522D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tenderers who do not complete and upload the Social Value Delivery Plan to E-Tenders to demonstrate that they will achieve the minimum required social value points for the contract, which has been set for the purposes of scoring, including any mandatory minimum or maximum requirements, will be eliminated from the competition. The social value tender documents must make this clear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0260E201" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C26F7B0" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3720366F" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8884C9" w14:textId="77777777" w:rsidR="0020522D" w:rsidRDefault="0020522D" w:rsidP="0020522D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4BB58E" w14:textId="557C9F42" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SVMR1 – Pass/Fail </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AA5598" w14:textId="33727DAA" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Value Delivery Plan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA27626" w14:textId="2E769CA8" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suppliers must complete and upload the Social Value Delivery Plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(excel spreadsheet) identifying which Social Value initiatives </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they will deliver to fulfil the minimum social value points for this contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E6F909" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suppliers must only complete the cells highlighted in yellow within the plan. Any additional information included within the plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>will not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be evaluated as part of the tender response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572F1887" w14:textId="591C87A7" w:rsidR="00DC2B18" w:rsidRPr="00605DFB" w:rsidRDefault="25C00A1D" w:rsidP="600DC40E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suppliers will note that the </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7B4D" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sp</w:t>
+      </w:r>
+      <w:r w:rsidR="00230E82" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ecification/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="insert Schedule number"/>
+          <w:tag w:val="insert Schedule number"/>
+          <w:id w:val="-1476752711"/>
+          <w:placeholder>
+            <w:docPart w:val="B2A054BF262D478680DC13A7DF8881C8"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004E5359">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+          <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">states that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Supplier is required to deliver a minimum of 100 Social Value points for every £1 million (and pro-rata) in invoiced contract value, </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>capped at an averaged invoiced value of £3 million per annum</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="00DC2B18" w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the purposes of evaluation, tenderers must submit their response based on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a minimum of </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="insert number of Social Value points"/>
+          <w:tag w:val="insert number of Social Value points"/>
+          <w:id w:val="-1659367418"/>
+          <w:placeholder>
+            <w:docPart w:val="2D47CB9245CA43108825D7F071C41627"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="44436C01">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> social value points.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72965" w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exceeding this minimum number of social value points </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72965" w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>will not</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72965" w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> influence the </w:t>
+      </w:r>
+      <w:r w:rsidR="00433AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72965" w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In line with </w:t>
+      </w:r>
+      <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specification/</w:t>
+      </w:r>
+      <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="insert Schedule number"/>
+          <w:tag w:val="insert Schedule number"/>
+          <w:id w:val="1259950029"/>
+          <w:placeholder>
+            <w:docPart w:val="9A24DB64ABCD4A858199B9D233C99BDA"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click here to enter text.  </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all proposed social value initiatives should be directly related to the Authority's contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C745D9" w14:textId="0D071682" w:rsidR="00605DFB" w:rsidRPr="00605DFB" w:rsidRDefault="1EA87177" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also note that Suppliers must ensure that the Plan contains </w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the mandatory minimum/maximum requirement of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">see </w:t>
+      </w:r>
+      <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specification/</w:t>
+      </w:r>
+      <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="insert Schedule number"/>
+          <w:tag w:val="insert Schedule number"/>
+          <w:id w:val="-2139942147"/>
+          <w:placeholder>
+            <w:docPart w:val="A229661AF715483DB95D81673B380241"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click here to enter text.  </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="00605DFB" w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0BBFBB" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRPr="00CD5BA8" w:rsidRDefault="00605DFB" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F52C693" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:pStyle w:val="Para"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SVMR1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2599032C" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:pStyle w:val="Para"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pass / Fail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – is defined as;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1B6CA6" w14:textId="019FA57C" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1418" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pass – Where the Supplier has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completed and uploaded the Social Value Delivery Plan to demonstrate that they will achieve the minimum required Social </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Value points for the contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5BA8" w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5BA8" w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which has been set for the purposes of scoring</w:t>
+      </w:r>
+      <w:r w:rsidR="00605DFB" w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidR="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidR="00605DFB" w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adhering to the mandatory minimum/maximum requirement of XXXX.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF478E" w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00605DFB" w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EAA89A" w14:textId="3B63FD2B" w:rsidR="00DC2B18" w:rsidRPr="00605DFB" w:rsidRDefault="00DC2B18" w:rsidP="3EA4BF5F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1418" w:hanging="713"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fail – Where the Supplier has failed to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete and upload the Social Value Delivery Plan to demonstrate that they will achieve the minimum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>required Social Value points for the contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00605DFB" w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00605DFB" w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which has been set for the purposes of scoring, </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="3"/>
+      <w:r w:rsidR="00605DFB" w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidR="00605DFB" w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adhering to the mandatory minimum/maximum requirement of XXXX.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Supplier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will be eliminated from the competition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420D6740" w14:textId="3DCABA53" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A319A0D" w14:textId="2BEF90A2" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualitative Criteria  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D6296D" w14:textId="1EF99EDD" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AC1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4942027F" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Value Methodology </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0466A86B" w14:textId="5BF339EB" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suppliers must provide a written response that details </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how they will deliver the social value initiatives set out </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>within their completed Social Value Delivery Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF525EF" w14:textId="66DABE3F" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="22134439" w:rsidP="600DC40E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In line with </w:t>
+      </w:r>
+      <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specification/</w:t>
+      </w:r>
+      <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00755998" w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="insert Schedule number"/>
+          <w:tag w:val="insert Schedule number"/>
+          <w:id w:val="1777217193"/>
+          <w:placeholder>
+            <w:docPart w:val="5D8B1274BB60475F89ECB75C8C79FCCD"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004E5359">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bidders </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77688" w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">demonstrate how the proposed social value initiatives in the Social Value Delivery Plan will be integrated into the delivery of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buyers/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authority's contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABCF60D" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="25C00A1D" w:rsidP="600DC40E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755998">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clearly explain how the proposed initiatives will be directly related to the contract. Responses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755998">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not include generic descriptions of organisational policies, existing practices or corporate social responsibility initiatives, without demonstrating how each will be applied to this contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E381B5A" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="22134439" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your response should address the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597E223C" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4A24">
-[...24 lines deleted...]
-    <w:p w14:paraId="138A2E58" w14:textId="6405397E" w:rsidR="00113EBD" w:rsidRPr="00DD4A24" w:rsidRDefault="00113EBD" w:rsidP="00183CCF">
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Timescales for delivery of the social value requirements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F45021" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...94 lines deleted...]
-    <w:p w14:paraId="24026E75" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The resources, both internal and external, you will use to plan and deliver the social value requirements (e.g. details of suppliers in your supply chain on the contract); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B2F740" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="0C5452E0" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The steps you will undertake to deliver the social value initiatives selected within your completed Social Value Delivery Plan, which are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>directly related to the Authority's contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC4365A" w14:textId="09CF9763" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="22134439" w:rsidP="00DC2B18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="19FC2316" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How you will engage with key stakeholders (e.g. the </w:t>
+      </w:r>
+      <w:r w:rsidR="00445344">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Buyers/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority, social value beneficiaries, organisations within the voluntary, community and social enterprise sector etc.); and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B660E50" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRPr="00CD5BA8" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...495 lines deleted...]
-      <w:commentRangeStart w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How you will monitor and report on the delivery of the social value requirements and address any performance issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A2D6DB" w14:textId="77777777" w:rsidR="00566536" w:rsidRPr="00CD5BA8" w:rsidRDefault="1B789D15" w:rsidP="600DC40E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="4"/>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Your response should be no more than </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:alias w:val="insert clause reference number"/>
-[...1 lines deleted...]
-          <w:id w:val="-1872213313"/>
+          <w:alias w:val="insert appropriate number of pages"/>
+          <w:tag w:val="insert appropriate number of pages"/>
+          <w:id w:val="-1773937900"/>
           <w:placeholder>
-            <w:docPart w:val="9FA7249892DC4F9FB361B3066FFFF002"/>
+            <w:docPart w:val="41A78278B3A042DDBF7FFDC07388096B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00DD4A24">
+          <w:r w:rsidRPr="600DC40E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="00344B62" w:rsidRPr="00DD4A24">
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sides of one A4 page and should be in Arial font, size 11.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="00566536" w:rsidRPr="00CD5BA8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-[...935 lines deleted...]
-    <w:sectPr w:rsidR="00FD2364" w:rsidRPr="00183CCF">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6ED20D" w14:textId="77777777" w:rsidR="004C17FF" w:rsidRPr="00CD5BA8" w:rsidRDefault="004C17FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004C17FF" w:rsidRPr="00CD5BA8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Author" w:initials="A">
-    <w:p w14:paraId="52FC6A19" w14:textId="78EC6E77" w:rsidR="003E16A8" w:rsidRDefault="00344B62" w:rsidP="003E16A8">
+    <w:p w14:paraId="6E49ED45" w14:textId="77777777" w:rsidR="00DC2B18" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="003E16A8">
-[...6 lines deleted...]
-        <w:t>UPDATE GREY FIELDS THROUGHOUT</w:t>
+      <w:r>
+        <w:t>Drafting note: remove if cap does not apply</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Author" w:initials="A">
-    <w:p w14:paraId="49536DFC" w14:textId="77777777" w:rsidR="00C65059" w:rsidRDefault="00C65059" w:rsidP="00C65059">
+    <w:p w14:paraId="71CA9001" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>Drafting note: remove reference to the supply chain if not relevant to the contract</w:t>
+        <w:t xml:space="preserve">Drafting note: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03035A9F" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B83ABD" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Contracting Authorities should remove this text if mandatory minimum/maximum requirements are not included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B2283F" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBEE396" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If they are included, the text should be edited to state what they are, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2DBE26" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43789436" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also note that Suppliers must ensure that the Plan contains </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>the mandatory minimum 10% of social value points being delivered against the Skills Development and Educational Attainment initiatives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (see Schedule X).</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Author" w:initials="A">
+    <w:p w14:paraId="7DB1A26C" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Drafting note:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B1162D" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EAC8972" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Contracting Authorities should remove this text if mandatory minimum/maximum requirements are not included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C21D718" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDB36E4" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If they are included, the text should be edited to state what they are. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="3" w:author="Author" w:initials="A">
-    <w:p w14:paraId="2B0363EA" w14:textId="2D8A78B6" w:rsidR="00524DB9" w:rsidRDefault="00524DB9" w:rsidP="00524DB9">
+    <w:p w14:paraId="0F829728" w14:textId="3B94B949" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>Drafting note: to be updated by Contracting Authority. Remove if not applying a page limit</w:t>
+        <w:t>Drafting note:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEDA237" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A74D2CC" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Contracting Authorities should remove this text if mandatory minimum/maximum requirements are not included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC7CC80" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FD3607" w14:textId="77777777" w:rsidR="00605DFB" w:rsidRDefault="00605DFB" w:rsidP="00605DFB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If they are included, the text should be edited to state what they are. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Author" w:initials="A">
+    <w:p w14:paraId="62243C58" w14:textId="686BCFE2" w:rsidR="00DC2B18" w:rsidRDefault="00DC2B18" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Drafting note: remove if not relevant to the contract</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="2B0363EA" w15:done="0"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="6E49ED45" w15:done="0"/>
+  <w15:commentEx w15:paraId="43789436" w15:done="0"/>
+  <w15:commentEx w15:paraId="3FDB36E4" w15:done="0"/>
+  <w15:commentEx w15:paraId="01FD3607" w15:done="0"/>
+  <w15:commentEx w15:paraId="62243C58" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-  <w16cid:commentId w16cid:paraId="2B0363EA" w16cid:durableId="6DE4FECC"/>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="6E49ED45" w16cid:durableId="2BEA82AD"/>
+  <w16cid:commentId w16cid:paraId="43789436" w16cid:durableId="4B1FA89A"/>
+  <w16cid:commentId w16cid:paraId="3FDB36E4" w16cid:durableId="51286FA2"/>
+  <w16cid:commentId w16cid:paraId="01FD3607" w16cid:durableId="46997598"/>
+  <w16cid:commentId w16cid:paraId="62243C58" w16cid:durableId="01E452AA"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2188511A" w14:textId="77777777" w:rsidR="007E0045" w:rsidRDefault="007E0045" w:rsidP="00524DB9">
+    <w:p w14:paraId="4A930E0B" w14:textId="77777777" w:rsidR="00970EEC" w:rsidRDefault="00970EEC" w:rsidP="00FE754F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EDB120D" w14:textId="77777777" w:rsidR="007E0045" w:rsidRDefault="007E0045" w:rsidP="00524DB9">
+    <w:p w14:paraId="283C3739" w14:textId="77777777" w:rsidR="00970EEC" w:rsidRDefault="00970EEC" w:rsidP="00FE754F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16CD6B37" w14:textId="77777777" w:rsidR="007E0045" w:rsidRDefault="007E0045" w:rsidP="00524DB9">
+    <w:p w14:paraId="2AA6D3DB" w14:textId="77777777" w:rsidR="00970EEC" w:rsidRDefault="00970EEC" w:rsidP="00FE754F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71ED56DC" w14:textId="77777777" w:rsidR="007E0045" w:rsidRDefault="007E0045" w:rsidP="00524DB9">
+    <w:p w14:paraId="546DB505" w14:textId="77777777" w:rsidR="00970EEC" w:rsidRDefault="00970EEC" w:rsidP="00FE754F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B197124"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68C83A34"/>
+    <w:lvl w:ilvl="0" w:tplc="98BCDE70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1785"/>
+        </w:tabs>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2505"/>
+        </w:tabs>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3225"/>
+        </w:tabs>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3945"/>
+        </w:tabs>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4665"/>
+        </w:tabs>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5385"/>
+        </w:tabs>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6105"/>
+        </w:tabs>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6825"/>
+        </w:tabs>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D3B74EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="809C466C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1785"/>
+        </w:tabs>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2505"/>
+        </w:tabs>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3225"/>
+        </w:tabs>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3945"/>
+        </w:tabs>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4665"/>
+        </w:tabs>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5385"/>
+        </w:tabs>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6105"/>
+        </w:tabs>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6825"/>
+        </w:tabs>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D8D119A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D31C681A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2469,51 +2947,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44663275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D610D470"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2582,51 +3060,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="568167FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CCC300C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2695,188 +3173,232 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="239289327">
+  <w:num w:numId="1" w16cid:durableId="1791044313">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1496143979">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1468861124">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1791044313">
+  <w:num w:numId="4" w16cid:durableId="1392802950">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="6296315">
+  <w:num w:numId="5" w16cid:durableId="239289327">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="6296315">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00183CCF"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00FF5B15"/>
+    <w:rsidRoot w:val="00566536"/>
+    <w:rsid w:val="0006055F"/>
+    <w:rsid w:val="00132961"/>
+    <w:rsid w:val="00153E22"/>
+    <w:rsid w:val="001F25D7"/>
+    <w:rsid w:val="001F7B4D"/>
+    <w:rsid w:val="0020522D"/>
+    <w:rsid w:val="00216D65"/>
+    <w:rsid w:val="00223DE4"/>
+    <w:rsid w:val="00230E82"/>
+    <w:rsid w:val="002745A8"/>
+    <w:rsid w:val="002D32DF"/>
+    <w:rsid w:val="002E3A5E"/>
+    <w:rsid w:val="0035333D"/>
+    <w:rsid w:val="00355D46"/>
+    <w:rsid w:val="003560E5"/>
+    <w:rsid w:val="00376C51"/>
+    <w:rsid w:val="003F56A6"/>
+    <w:rsid w:val="00433AAF"/>
+    <w:rsid w:val="00445344"/>
+    <w:rsid w:val="004C17FF"/>
+    <w:rsid w:val="004E5359"/>
+    <w:rsid w:val="00557CE8"/>
+    <w:rsid w:val="00566536"/>
+    <w:rsid w:val="005A3EB3"/>
+    <w:rsid w:val="005D6977"/>
+    <w:rsid w:val="00605DFB"/>
+    <w:rsid w:val="006F1D7F"/>
+    <w:rsid w:val="00755998"/>
+    <w:rsid w:val="0076699D"/>
+    <w:rsid w:val="007F6693"/>
+    <w:rsid w:val="00812D4E"/>
+    <w:rsid w:val="00964FB6"/>
+    <w:rsid w:val="00970EEC"/>
+    <w:rsid w:val="009B1E2A"/>
+    <w:rsid w:val="009D10BC"/>
+    <w:rsid w:val="009D255A"/>
+    <w:rsid w:val="00A135F6"/>
+    <w:rsid w:val="00A40DE4"/>
+    <w:rsid w:val="00A43ADA"/>
+    <w:rsid w:val="00A564C8"/>
+    <w:rsid w:val="00BB311A"/>
+    <w:rsid w:val="00C35320"/>
+    <w:rsid w:val="00CD5BA8"/>
+    <w:rsid w:val="00CE1103"/>
+    <w:rsid w:val="00CF34F0"/>
+    <w:rsid w:val="00CF478E"/>
+    <w:rsid w:val="00D272BA"/>
+    <w:rsid w:val="00D7320F"/>
+    <w:rsid w:val="00DC2B18"/>
+    <w:rsid w:val="00E540BF"/>
+    <w:rsid w:val="00E72965"/>
+    <w:rsid w:val="00E75359"/>
+    <w:rsid w:val="00E938B5"/>
+    <w:rsid w:val="00E93935"/>
+    <w:rsid w:val="00EC104D"/>
+    <w:rsid w:val="00EF5357"/>
+    <w:rsid w:val="00EF56E3"/>
+    <w:rsid w:val="00F2238A"/>
+    <w:rsid w:val="00F5225D"/>
+    <w:rsid w:val="00F562CB"/>
+    <w:rsid w:val="00F77688"/>
+    <w:rsid w:val="00FB3F77"/>
+    <w:rsid w:val="00FE0593"/>
+    <w:rsid w:val="00FE754F"/>
+    <w:rsid w:val="01A702F3"/>
+    <w:rsid w:val="08842BB4"/>
+    <w:rsid w:val="0F0B9131"/>
+    <w:rsid w:val="12417426"/>
+    <w:rsid w:val="12C8C173"/>
+    <w:rsid w:val="1474A82B"/>
+    <w:rsid w:val="1B789D15"/>
+    <w:rsid w:val="1EA87177"/>
+    <w:rsid w:val="22134439"/>
+    <w:rsid w:val="25C00A1D"/>
+    <w:rsid w:val="38D32CB3"/>
+    <w:rsid w:val="3EA4BF5F"/>
+    <w:rsid w:val="44436C01"/>
+    <w:rsid w:val="5A76F837"/>
+    <w:rsid w:val="600DC40E"/>
+    <w:rsid w:val="78731658"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1F0745E0"/>
+  <w14:docId w14:val="61A7F0C7"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3217,716 +3739,1160 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00566536"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00566536"/>
     <w:pPr>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:b/>
-      <w:szCs w:val="26"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00566536"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00183CCF"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566536"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,OBC Bullet,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Normal numbered,Bullet 1,L"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566536"/>
+    <w:rPr>
       <w:b/>
-      <w:szCs w:val="26"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00566536"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00566536"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00566536"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...11 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,OBC Bullet Char,List Paragraph11 Char,List Paragraph12 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00566536"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00566536"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00566536"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...38 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E301D8"/>
+    <w:rsid w:val="004C17FF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00344B62"/>
+    <w:rsid w:val="00FE0593"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00344B62"/>
+    <w:rsid w:val="00FE0593"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Para">
+    <w:name w:val="Para"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ParaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DC2B18"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParaChar">
+    <w:name w:val="Para Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Para"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00DC2B18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00376C51"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F7B4D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00524DB9"/>
+    <w:rsid w:val="00FE754F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00524DB9"/>
+    <w:rsid w:val="00FE754F"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00524DB9"/>
+    <w:rsid w:val="00FE754F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00524DB9"/>
+    <w:rsid w:val="00FE754F"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9FA7249892DC4F9FB361B3066FFFF002"/>
+        <w:name w:val="41A78278B3A042DDBF7FFDC07388096B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9CA6E237-C30B-4BED-BAB0-29F7A6AFF59F}"/>
+        <w:guid w:val="{687C29E7-4662-424D-B2EE-C634EEF7E348}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="006E5EED" w:rsidRDefault="009D57B2" w:rsidP="009D57B2">
           <w:pPr>
-            <w:pStyle w:val="9FA7249892DC4F9FB361B3066FFFF002"/>
+            <w:pStyle w:val="41A78278B3A042DDBF7FFDC07388096B"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="40CF841C3FFB4C4F83E84DAA3F8AA322"/>
+        <w:name w:val="2D47CB9245CA43108825D7F071C41627"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{08BD1730-82BD-4603-8519-D0C56D2307CB}"/>
+        <w:guid w:val="{A8BE256D-67C9-42D1-9B99-72007BDE1FEF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="004D71AE" w:rsidRDefault="0060111C" w:rsidP="0060111C">
           <w:pPr>
-            <w:pStyle w:val="40CF841C3FFB4C4F83E84DAA3F8AA322"/>
+            <w:pStyle w:val="2D47CB9245CA43108825D7F071C41627"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="60969956FC164ECD8482B9B64C27F85E"/>
+        <w:name w:val="B2A054BF262D478680DC13A7DF8881C8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{375A52EC-C120-43C4-B56F-AFB5D8739B91}"/>
+        <w:guid w:val="{71A30F58-CF78-451E-94D0-1B7ADC42F9FC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="004D71AE" w:rsidRDefault="0060111C" w:rsidP="0060111C">
           <w:pPr>
-            <w:pStyle w:val="60969956FC164ECD8482B9B64C27F85E"/>
+            <w:pStyle w:val="B2A054BF262D478680DC13A7DF8881C8"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9043F2525A46411CB535DF9CE4E2AF70"/>
+        <w:name w:val="5D8B1274BB60475F89ECB75C8C79FCCD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FBA25CD5-97D5-4A45-9378-5C6EA2E43288}"/>
+        <w:guid w:val="{D6477D85-A532-408B-8535-527CD284849A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="004D71AE" w:rsidRDefault="0060111C" w:rsidP="0060111C">
           <w:pPr>
-            <w:pStyle w:val="9043F2525A46411CB535DF9CE4E2AF70"/>
+            <w:pStyle w:val="5D8B1274BB60475F89ECB75C8C79FCCD"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="54DC79E9876D4ECBB049D3D7088EAB63"/>
+        <w:name w:val="9A24DB64ABCD4A858199B9D233C99BDA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{051CE944-5D81-4A02-91DF-65AFA223456A}"/>
+        <w:guid w:val="{26DE9A16-07C5-43D2-974D-D34D1DD556C8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="00E8452B" w:rsidRDefault="00482020" w:rsidP="00482020">
           <w:pPr>
-            <w:pStyle w:val="54DC79E9876D4ECBB049D3D7088EAB63"/>
+            <w:pStyle w:val="9A24DB64ABCD4A858199B9D233C99BDA"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="42151C1C7F64486DA14D533422C500DD"/>
+        <w:name w:val="A229661AF715483DB95D81673B380241"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{74336047-6398-443B-B8AD-7204524EDA74}"/>
+        <w:guid w:val="{B328A7C0-C840-4EF9-A99A-2CA0E9811C0E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="00E8452B" w:rsidRDefault="00482020" w:rsidP="00482020">
           <w:pPr>
-            <w:pStyle w:val="42151C1C7F64486DA14D533422C500DD"/>
+            <w:pStyle w:val="A229661AF715483DB95D81673B380241"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:comments="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005140E7"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00F210DD"/>
+    <w:rsidRoot w:val="009D57B2"/>
+    <w:rsid w:val="0002073E"/>
+    <w:rsid w:val="00051B02"/>
+    <w:rsid w:val="0006055F"/>
+    <w:rsid w:val="00094ED9"/>
+    <w:rsid w:val="001D128C"/>
+    <w:rsid w:val="00216D65"/>
+    <w:rsid w:val="00253B92"/>
+    <w:rsid w:val="002572F8"/>
+    <w:rsid w:val="002E3A5E"/>
+    <w:rsid w:val="002F149D"/>
+    <w:rsid w:val="00313DE4"/>
+    <w:rsid w:val="0035333D"/>
+    <w:rsid w:val="00456B58"/>
+    <w:rsid w:val="00482020"/>
+    <w:rsid w:val="00483ACC"/>
+    <w:rsid w:val="004D71AE"/>
+    <w:rsid w:val="005A3EB3"/>
+    <w:rsid w:val="0060111C"/>
+    <w:rsid w:val="006E5EED"/>
+    <w:rsid w:val="007619F8"/>
+    <w:rsid w:val="0076699D"/>
+    <w:rsid w:val="00776145"/>
+    <w:rsid w:val="008930D9"/>
+    <w:rsid w:val="009B1E2A"/>
+    <w:rsid w:val="009D10BC"/>
+    <w:rsid w:val="009D57B2"/>
+    <w:rsid w:val="00C3515C"/>
+    <w:rsid w:val="00C35320"/>
+    <w:rsid w:val="00C73068"/>
+    <w:rsid w:val="00CE1103"/>
+    <w:rsid w:val="00D30961"/>
+    <w:rsid w:val="00D7320F"/>
+    <w:rsid w:val="00E8452B"/>
+    <w:rsid w:val="00E938B5"/>
+    <w:rsid w:val="00E93935"/>
+    <w:rsid w:val="00EC00DF"/>
+    <w:rsid w:val="00EC104D"/>
+    <w:rsid w:val="00F5225D"/>
+    <w:rsid w:val="00FB3F77"/>
+    <w:rsid w:val="00FE7F39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4300,200 +5266,231 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005140E7"/>
-[...26 lines deleted...]
-    <w:rsid w:val="005140E7"/>
+    <w:rsid w:val="00482020"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41A78278B3A042DDBF7FFDC07388096B">
+    <w:name w:val="41A78278B3A042DDBF7FFDC07388096B"/>
+    <w:rsid w:val="009D57B2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D47CB9245CA43108825D7F071C41627">
+    <w:name w:val="2D47CB9245CA43108825D7F071C41627"/>
+    <w:rsid w:val="0060111C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2A054BF262D478680DC13A7DF8881C8">
+    <w:name w:val="B2A054BF262D478680DC13A7DF8881C8"/>
+    <w:rsid w:val="0060111C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D8B1274BB60475F89ECB75C8C79FCCD">
+    <w:name w:val="5D8B1274BB60475F89ECB75C8C79FCCD"/>
+    <w:rsid w:val="0060111C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A24DB64ABCD4A858199B9D233C99BDA">
+    <w:name w:val="9A24DB64ABCD4A858199B9D233C99BDA"/>
+    <w:rsid w:val="00482020"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A229661AF715483DB95D81673B380241">
+    <w:name w:val="A229661AF715483DB95D81673B380241"/>
+    <w:rsid w:val="00482020"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4511,65 +5508,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4590,84 +5587,89 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3890</Characters>
+  <Pages>5</Pages>
+  <Words>816</Words>
+  <Characters>4652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4558</CharactersWithSpaces>
+  <CharactersWithSpaces>5458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>