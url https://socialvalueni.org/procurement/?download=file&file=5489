--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -301,2149 +301,1868 @@
         <w:t>ALWAYS REFER TO THIS DOCUMENT ON-LINE FOR THE LATEST VERSION</w:t>
       </w:r>
       <w:r w:rsidRPr="00E301D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00183CCF" w:rsidRPr="00E301D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147589CD" w14:textId="77777777" w:rsidR="00E301D8" w:rsidRDefault="00E301D8" w:rsidP="00183CCF">
-[...19 lines deleted...]
-    <w:p w14:paraId="60287BAD" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="60287BAD" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00070267">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1D76E4" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">This paper sets out model award criteria for use by Contracting Authorities when scoring social value.  Before using this </w:t>
+    <w:p w14:paraId="0C1D76E4" w14:textId="48B9B6D3" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This paper sets out model award criteria for use by Contracting Authorities when scoring social value</w:t>
+      </w:r>
+      <w:r w:rsidR="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the </w:t>
+      </w:r>
+      <w:r w:rsidR="00113EBD" w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Points-based</w:t>
+      </w:r>
+      <w:r w:rsidR="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Before using this </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00070267">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>model</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00070267">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you should have:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6166B08A" w14:textId="53B27EB2" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="6166B08A" w14:textId="53B27EB2" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46E49">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Read the</w:t>
       </w:r>
-      <w:r w:rsidR="00E301D8">
+      <w:r w:rsidR="00E301D8" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00E301D8" w:rsidRPr="00E301D8">
+        <w:r w:rsidR="00E301D8" w:rsidRPr="00DD4A24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PPN 01/21 Social Value in Procurement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B46E49">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8F8250" w14:textId="0BC2C57B" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="3B8F8250" w14:textId="0BC2C57B" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00070267">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Read the Social Value </w:t>
       </w:r>
-      <w:r w:rsidR="00E301D8">
+      <w:r w:rsidR="00E301D8" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in Procurement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00070267">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B870B49" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="138A2E58" w14:textId="6405397E" w:rsidR="00113EBD" w:rsidRPr="00DD4A24" w:rsidRDefault="00113EBD" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00061855">
-[...8 lines deleted...]
-    <w:p w14:paraId="56C8A94A" w14:textId="00640B79" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considered your Departmental Social Value strategy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1782D1" w14:textId="2DABD954" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This award criteria </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidance only and is not legal advice.  If appropriate you can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>make adjustments to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the model award criteria and supplier guidance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24026E75" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...41 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure relevance to the subject matter of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>contract;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-    <w:p w14:paraId="6B135771" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    </w:p>
+    <w:p w14:paraId="0C5452E0" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="7329B09C" w14:textId="77777777" w:rsidR="00E301D8" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respond to feedback gained through pre-procurement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>engagement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FC2316" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure compliance with the principles of equal treatment, non-discrimination and proportionality; and/or to </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DAAFF2" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>satisfy/achieve specific departmental policy objectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789CD684" w14:textId="377B93AE" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ensure alignment with scoring matrix</w:t>
+      </w:r>
+      <w:r w:rsidR="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C075F9" w14:textId="77777777" w:rsidR="00113EBD" w:rsidRDefault="00113EBD" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FC2A3F" w14:textId="1ADD4C2F" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any changes made to model </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A24" w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>award criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be unambiguous for bidders and evaluation panels alike. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EDA753" w14:textId="107AB591" w:rsidR="0069142E" w:rsidRPr="00113EBD" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You should replace any defined terms if they conflict with your Conditions of Contract or specification (e.g. you may use Contractor instead of Supplier in your contract)</w:t>
+      </w:r>
+      <w:r w:rsidR="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F445FDC" w14:textId="1E26433C" w:rsidR="00B45D0A" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you includ</w:t>
+      </w:r>
+      <w:r w:rsidR="00545EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1E96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, maximum or mandatory </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>requirements in your tender documents, the social value documents should be updated to make it clear that the bid will score 0 if they are not met.</w:t>
+      </w:r>
+      <w:r w:rsidR="00545EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This should reflect your scoring matrix, or changes should be made accordingly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696FEA09" w14:textId="34C0EB60" w:rsidR="00545EFB" w:rsidRPr="00DD4A24" w:rsidRDefault="00545EFB" w:rsidP="00545EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...699 lines deleted...]
-      <w:r w:rsidRPr="00E301D8">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he social value documents should be updated to make it clear that the bid will score 0 if </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the minimum points target is not met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This should reflect your scoring matrix, or changes should be made accordingly.</w:t>
+      </w:r>
+      <w:r w:rsidR="00747404">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Carefully consider whether you wish to apply a minimum score to the social value criterion. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EF111A" w14:textId="77777777" w:rsidR="00545EFB" w:rsidRDefault="00545EFB" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FED292" w14:textId="77777777" w:rsidR="00113EBD" w:rsidRDefault="00113EBD" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF8FD4C" w14:textId="77777777" w:rsidR="00113EBD" w:rsidRPr="00DD4A24" w:rsidRDefault="00113EBD" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75490B25" w14:textId="5CF4F9B7" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00E301D8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Award Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3D7DC2" w14:textId="5EABA012" w:rsidR="00183CCF" w:rsidRPr="003E16A8" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="0E3D7DC2" w14:textId="5EABA012" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E16A8">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In accordance with the</w:t>
       </w:r>
-      <w:r w:rsidR="003E16A8" w:rsidRPr="003E16A8">
+      <w:r w:rsidR="003E16A8" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="003E16A8" w:rsidRPr="003E16A8">
+        <w:r w:rsidR="003E16A8" w:rsidRPr="00DD4A24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurement Policy Note (PPN) 01/21 Social Value in Procurement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003E16A8">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, the successful Supplier will be required to deliver measurable social value outcomes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680E43EE" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="002A5852" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="680E43EE" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0650F41B" w14:textId="39B6FFC5" w:rsidR="00183CCF" w:rsidRPr="002A5852" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="0650F41B" w14:textId="06099923" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A5852">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As outlined at clause </w:t>
       </w:r>
       <w:commentRangeStart w:id="0"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert clause reference number"/>
           <w:tag w:val="insert clause reference number"/>
           <w:id w:val="-1872213313"/>
           <w:placeholder>
             <w:docPart w:val="9FA7249892DC4F9FB361B3066FFFF002"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="00344B62">
+      <w:r w:rsidR="00344B62" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Schedule </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert Schedule number"/>
           <w:tag w:val="insert Schedule number"/>
           <w:id w:val="-1220901691"/>
           <w:placeholder>
             <w:docPart w:val="40CF841C3FFB4C4F83E84DAA3F8AA322"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
-[...15 lines deleted...]
-      <w:r w:rsidR="00AF4F34">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Social Value, the Supplier must provide social value to a value of 100 social value points for every £1 million (and pro-rata) of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4F34" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>invoiced value</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">For the purposes of evaluation, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">For the purposes of evaluation, tenderers </w:t>
+      </w:r>
+      <w:r w:rsidR="00113EBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tenderers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD3A17">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> submit their response based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00804927" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BD3A17">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a minimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> indicative value of </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert number of Social Value points"/>
           <w:tag w:val="insert number of Social Value points"/>
           <w:id w:val="-902762211"/>
           <w:placeholder>
             <w:docPart w:val="60969956FC164ECD8482B9B64C27F85E"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> social value points</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> social value points.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB15FD6" w14:textId="6240A0B4" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> are required to complete and submit with their tender response the Social Value Delivery Plan (excel spreadsheet) identifying which Social Value Initiatives they will deliver to fulfil the indicative </w:t>
+    <w:p w14:paraId="6AB15FD6" w14:textId="11B95107" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenderers </w:t>
+      </w:r>
+      <w:r w:rsidR="00113EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete and submit with their tender response the Social Value Delivery Plan (excel spreadsheet) identifying which Social Value Initiatives they will deliver to fulfil the </w:t>
+      </w:r>
+      <w:r w:rsidR="00804927" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert number of Social Value points"/>
           <w:tag w:val="insert number of Social Value points"/>
           <w:id w:val="-1676406642"/>
           <w:placeholder>
             <w:docPart w:val="9043F2525A46411CB535DF9CE4E2AF70"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> social value points and answer the following question:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B67F24" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BD3A17">
+    <w:p w14:paraId="31B67F24" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">How will you deliver the Social Value Initiatives within your completed Social Value Delivery Plan as outlined in Schedule </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert Schedule number"/>
           <w:tag w:val="insert Schedule number"/>
           <w:id w:val="1772053479"/>
           <w:placeholder>
             <w:docPart w:val="54DC79E9876D4ECBB049D3D7088EAB63"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41385F38" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="41385F38" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supplier Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA9CAB3" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...32 lines deleted...]
-    <w:p w14:paraId="4ED20952" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="2AA9CAB3" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your response should address the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED20952" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">for delivery of the social value </w:t>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Timescales for delivery of the social value </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requirements;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6ABC75E3" w14:textId="560B7726" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="6ABC75E3" w14:textId="5E644FBA" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The resources, both internal and external, you will use to plan and deliver the social value requirements (</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidR="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> details of suppliers in your supply chain</w:t>
       </w:r>
-      <w:r w:rsidR="00344B62">
+      <w:r w:rsidR="00344B62" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the contract</w:t>
       </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="00C65059">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0C7846" w14:textId="6461F2A1" w:rsidR="00344B62" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="7D0C7846" w14:textId="6461F2A1" w:rsidR="00344B62" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The activities you will undertake to deliver the social value initiatives selected within your completed Social Value Delivery </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
-      <w:r w:rsidR="003E16A8">
+      <w:r w:rsidR="003E16A8" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5B038345" w14:textId="705A38FB" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00344B62" w:rsidP="00183CCF">
+    <w:p w14:paraId="5B038345" w14:textId="007FFB8A" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00344B62" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00183CCF" w:rsidRPr="00BD3A17">
-[...21 lines deleted...]
-        <w:t>including the Authority, social value beneficiaries, organisations within the voluntary, community and social enterprise sector etc.</w:t>
+      <w:r w:rsidR="00183CCF" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ow you will engage with key stakeholders (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B21AB" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Authority, social value beneficiaries, organisations within the voluntary, community and social enterprise sector etc.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008B21AB">
+      <w:r w:rsidR="008B21AB" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00183CCF" w:rsidRPr="00BD3A17">
+      <w:r w:rsidR="00183CCF" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="30CFC6EF" w14:textId="6B8BF662" w:rsidR="00183CCF" w:rsidRPr="002C54E6" w:rsidRDefault="00183CCF" w:rsidP="002C54E6">
+    <w:p w14:paraId="30CFC6EF" w14:textId="6EBDE58E" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="002C54E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk189227742"/>
-[...41 lines deleted...]
-      <w:r w:rsidR="00BD4198">
+      <w:bookmarkStart w:id="2" w:name="_Hlk189227742"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirmation that the </w:t>
+      </w:r>
+      <w:r w:rsidR="002C54E6" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>activities included in your response are forward</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002C54E6" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">looking activities </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4198" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
-      <w:r w:rsidR="002C54E6" w:rsidRPr="00532894">
+      <w:r w:rsidR="002C54E6" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are directly related to this contract</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="002C54E6">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="002C54E6" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C54E6">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0F82A3" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="2E0F82A3" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
-[...76 lines deleted...]
-      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>How you will monitor and report on the delivery of the social value requirements and address any performance issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24136974" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your response should be no more than </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="3"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert appropriate number of pages"/>
           <w:tag w:val="insert appropriate number of pages"/>
           <w:id w:val="-1773937900"/>
           <w:placeholder>
             <w:docPart w:val="42151C1C7F64486DA14D533422C500DD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="00524DB9">
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidR="00524DB9" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
-        <w:commentReference w:id="2"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD3A17">
+        <w:commentReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sides of one A4 page and should be in Arial font, size 11.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C15080" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...74 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="0D180653" w14:textId="77777777" w:rsidR="00C65059" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note, the Social Value Delivery Plan (excel spreadsheet) </w:t>
+      </w:r>
+      <w:r w:rsidR="00804927" w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be completed and submitted as part of your tender response. Tenderers </w:t>
+      </w:r>
+      <w:r w:rsidR="00804927" w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only complete the cells highlighted in yellow within the Social Value Delivery Plan. Any additional information included by Tenderers within the Social Value Delivery Plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>will not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3A17">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be evaluated as part of your tender response.</w:t>
+      </w:r>
+      <w:r w:rsidR="00804927" w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C15080" w14:textId="5F20EC59" w:rsidR="00183CCF" w:rsidRPr="00C65059" w:rsidRDefault="001340E0" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenderers who do not meet the minimum number of social value points, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A24" w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been set for the purposes of scoring, will score 0.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C65059" w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xceeding this minimum number of social value points</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65059" w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C65059" w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>will not</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65059" w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> influence the score</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65059">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E39EB4E" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F050101" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2452,118 +2171,136 @@
     </w:p>
     <w:p w14:paraId="3E044BF8" w14:textId="77777777" w:rsidR="00FD2364" w:rsidRPr="00183CCF" w:rsidRDefault="00FD2364">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD2364" w:rsidRPr="00183CCF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Author" w:initials="A">
-    <w:p w14:paraId="52FC6A19" w14:textId="77777777" w:rsidR="003E16A8" w:rsidRDefault="00344B62" w:rsidP="003E16A8">
+    <w:p w14:paraId="52FC6A19" w14:textId="78EC6E77" w:rsidR="003E16A8" w:rsidRDefault="00344B62" w:rsidP="003E16A8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="003E16A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>UPDATE GREY FIELDS THROUGHOUT</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="2" w:author="Author" w:initials="A">
-    <w:p w14:paraId="2B0363EA" w14:textId="77777777" w:rsidR="00524DB9" w:rsidRDefault="00524DB9" w:rsidP="00524DB9">
+  <w:comment w:id="1" w:author="Author" w:initials="A">
+    <w:p w14:paraId="49536DFC" w14:textId="77777777" w:rsidR="00C65059" w:rsidRDefault="00C65059" w:rsidP="00C65059">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Drafting note: remove reference to the supply chain if not relevant to the contract</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Author" w:initials="A">
+    <w:p w14:paraId="2B0363EA" w14:textId="2D8A78B6" w:rsidR="00524DB9" w:rsidRDefault="00524DB9" w:rsidP="00524DB9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Drafting note: to be updated by Contracting Authority. Remove if not applying a page limit</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="52FC6A19" w15:done="0"/>
+  <w15:commentEx w15:paraId="49536DFC" w15:done="0"/>
   <w15:commentEx w15:paraId="2B0363EA" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="52FC6A19" w16cid:durableId="2617AE4B"/>
+  <w16cid:commentId w16cid:paraId="49536DFC" w16cid:durableId="54B51504"/>
   <w16cid:commentId w16cid:paraId="2B0363EA" w16cid:durableId="6DE4FECC"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4244F2B8" w14:textId="77777777" w:rsidR="005F07BA" w:rsidRDefault="005F07BA" w:rsidP="00524DB9">
+    <w:p w14:paraId="2188511A" w14:textId="77777777" w:rsidR="007E0045" w:rsidRDefault="007E0045" w:rsidP="00524DB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74C173B8" w14:textId="77777777" w:rsidR="005F07BA" w:rsidRDefault="005F07BA" w:rsidP="00524DB9">
+    <w:p w14:paraId="4EDB120D" w14:textId="77777777" w:rsidR="007E0045" w:rsidRDefault="007E0045" w:rsidP="00524DB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2595,61 +2332,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2838A673" w14:textId="77777777" w:rsidR="005F07BA" w:rsidRDefault="005F07BA" w:rsidP="00524DB9">
+    <w:p w14:paraId="16CD6B37" w14:textId="77777777" w:rsidR="007E0045" w:rsidRDefault="007E0045" w:rsidP="00524DB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BBA2746" w14:textId="77777777" w:rsidR="005F07BA" w:rsidRDefault="005F07BA" w:rsidP="00524DB9">
+    <w:p w14:paraId="71ED56DC" w14:textId="77777777" w:rsidR="007E0045" w:rsidRDefault="007E0045" w:rsidP="00524DB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D8D119A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D31C681A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3007,71 +2744,96 @@
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00183CCF"/>
+    <w:rsid w:val="00113EBD"/>
+    <w:rsid w:val="001340E0"/>
     <w:rsid w:val="00183CCF"/>
     <w:rsid w:val="002C54E6"/>
+    <w:rsid w:val="002E4E59"/>
     <w:rsid w:val="00344B62"/>
     <w:rsid w:val="003478A6"/>
     <w:rsid w:val="003E16A8"/>
+    <w:rsid w:val="003F70FE"/>
+    <w:rsid w:val="00400573"/>
     <w:rsid w:val="00462CAE"/>
     <w:rsid w:val="004723FE"/>
+    <w:rsid w:val="004C553A"/>
     <w:rsid w:val="0051750E"/>
     <w:rsid w:val="00524DB9"/>
     <w:rsid w:val="00541FDB"/>
+    <w:rsid w:val="00545EFB"/>
+    <w:rsid w:val="005B1F84"/>
     <w:rsid w:val="005F07BA"/>
+    <w:rsid w:val="0069142E"/>
+    <w:rsid w:val="006A1E96"/>
+    <w:rsid w:val="007418F2"/>
+    <w:rsid w:val="00747404"/>
+    <w:rsid w:val="007E0045"/>
+    <w:rsid w:val="007E10DD"/>
     <w:rsid w:val="007F4F36"/>
+    <w:rsid w:val="00804927"/>
+    <w:rsid w:val="00865D26"/>
     <w:rsid w:val="008B21AB"/>
     <w:rsid w:val="008D0AFE"/>
+    <w:rsid w:val="00941C67"/>
     <w:rsid w:val="00941F85"/>
     <w:rsid w:val="00A61645"/>
     <w:rsid w:val="00AF4F34"/>
+    <w:rsid w:val="00B44233"/>
+    <w:rsid w:val="00B45D0A"/>
     <w:rsid w:val="00BD4198"/>
+    <w:rsid w:val="00C54BCB"/>
+    <w:rsid w:val="00C65059"/>
     <w:rsid w:val="00D1536C"/>
+    <w:rsid w:val="00DD4A24"/>
     <w:rsid w:val="00E301D8"/>
+    <w:rsid w:val="00F210DD"/>
+    <w:rsid w:val="00F62BBE"/>
     <w:rsid w:val="00FD2364"/>
+    <w:rsid w:val="00FF5B15"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F0745E0"/>
@@ -4063,61 +3825,72 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005140E7"/>
     <w:rsid w:val="00041962"/>
     <w:rsid w:val="00164E8A"/>
+    <w:rsid w:val="002E4E59"/>
+    <w:rsid w:val="00400573"/>
     <w:rsid w:val="00452EA3"/>
     <w:rsid w:val="00462CAE"/>
     <w:rsid w:val="004B567C"/>
     <w:rsid w:val="005140E7"/>
     <w:rsid w:val="00541FDB"/>
     <w:rsid w:val="005504C2"/>
+    <w:rsid w:val="005B4D33"/>
+    <w:rsid w:val="006E725F"/>
+    <w:rsid w:val="007418F2"/>
+    <w:rsid w:val="007C019F"/>
     <w:rsid w:val="007D6AE9"/>
+    <w:rsid w:val="00865D26"/>
+    <w:rsid w:val="008D0C57"/>
+    <w:rsid w:val="008E72C6"/>
     <w:rsid w:val="00D1536C"/>
     <w:rsid w:val="00D73573"/>
     <w:rsid w:val="00DB75C5"/>
     <w:rsid w:val="00E26238"/>
+    <w:rsid w:val="00E47E79"/>
+    <w:rsid w:val="00F210DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -4832,54 +4605,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>517</Words>
-  <Characters>2860</Characters>
+  <Words>713</Words>
+  <Characters>3890</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3341</CharactersWithSpaces>
+  <CharactersWithSpaces>4558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>