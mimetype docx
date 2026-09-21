--- v0 (2025-10-09)
+++ v1 (2026-09-21)
@@ -1,1851 +1,1625 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4A805CA6" w14:textId="77777777" w:rsidR="00A469D7" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="6645CE8A" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22CE8187" wp14:editId="674BCB4B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C747E22" wp14:editId="2C17B652">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1074420" cy="398780"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Social Value logo_AW(2).PNG"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1074420" cy="398780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396F374E" w14:textId="77777777" w:rsidR="00A469D7" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="1F118430" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2423CD7A" w14:textId="77777777" w:rsidR="009931D2" w:rsidRDefault="009931D2" w:rsidP="00A469D7">
+    <w:p w14:paraId="7E08E92B" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F27E78" w14:textId="1140366A" w:rsidR="009931D2" w:rsidRPr="009931D2" w:rsidRDefault="009931D2" w:rsidP="009931D2">
+    <w:p w14:paraId="36E61E9E" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="009931D2" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009931D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ALWAYS REFER TO THIS DOCUMENT ON-LINE FOR THE LATEST VERSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA96D7F" w14:textId="77777777" w:rsidR="00A469D7" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="353160F3" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AE8A0E7" w14:textId="77777777" w:rsidR="00A469D7" w:rsidRPr="00061855" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="4261240B" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00061855" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Model </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Award Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7971BD25" w14:textId="77777777" w:rsidR="00A469D7" w:rsidRPr="00061855" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="23B084B4" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00061855" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B721EC4" w14:textId="77777777" w:rsidR="00A469D7" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="45DFA48A" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public Sector Bodies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04131575" w14:textId="77777777" w:rsidR="00A469D7" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="2FB80FFC" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B2ACB38" w14:textId="2870C019" w:rsidR="00A469D7" w:rsidRPr="00061855" w:rsidRDefault="00B64662" w:rsidP="00A469D7">
+    <w:p w14:paraId="434A05D2" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00061855" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fixed Social Value Indicator Approach</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Fixed Social Value Indicator Approach – Services Contracts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CE29E0" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00070267" w:rsidRDefault="00511204" w:rsidP="00511204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...4 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Services</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Contracts</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C31981" w14:textId="77777777" w:rsidR="00A469D7" w:rsidRPr="00070267" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
-[...18 lines deleted...]
-    <w:p w14:paraId="4EB654EF" w14:textId="77777777" w:rsidR="00A469D7" w:rsidRPr="00070267" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="45292F05" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00070267" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E54451" w14:textId="305F6FE9" w:rsidR="00A469D7" w:rsidRPr="00070267" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="57FDB8F1" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00070267" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This paper sets out model award criteria for use by Contracting Authorities when scoring social value</w:t>
       </w:r>
-      <w:r w:rsidR="004F5F31">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> using the Fixed Indicator Approach</w:t>
       </w:r>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Before using this </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> you should have:</w:t>
+        <w:t>.  Before using this model, you should have:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7ABC0E" w14:textId="6338A6D5" w:rsidR="00A469D7" w:rsidRPr="00070267" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="3BACE57F" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00070267" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46E49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Read the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00B46E49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurement Policy Note (PPN) 01/21 (S</w:t>
         </w:r>
-        <w:r w:rsidR="00B64662">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ocial</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B64662">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Value in Procurement)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B46E49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788D3CC0" w14:textId="741958C0" w:rsidR="00A469D7" w:rsidRPr="00070267" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="72ECFAD9" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00070267" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Read the Scoring Social Value Guidance</w:t>
       </w:r>
-      <w:r w:rsidR="007E303F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="007E303F" w:rsidRPr="00E764CC">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00E764CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.socialvalueni.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007E303F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D607F85" w14:textId="76D4749B" w:rsidR="00A469D7" w:rsidRPr="00061855" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="08603C24" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00061855" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Completed the Social Value training module</w:t>
       </w:r>
-      <w:r w:rsidR="007E303F">
-[...26 lines deleted...]
-        <w:r w:rsidR="007E303F" w:rsidRPr="00E764CC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (available via LInKS or at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00E764CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.socialvalueni.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007E303F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A08EF33" w14:textId="7A6176E2" w:rsidR="00A469D7" w:rsidRPr="00061855" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="6EEFD45E" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00061855" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Decided between the Social Value Points </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>approach</w:t>
       </w:r>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="00B64662">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fixed </w:t>
       </w:r>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Social Value </w:t>
       </w:r>
-      <w:r w:rsidR="008A074C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indicator</w:t>
       </w:r>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>approach</w:t>
       </w:r>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as the appropriate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>method</w:t>
       </w:r>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to scor</w:t>
       </w:r>
-      <w:r w:rsidR="007E303F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> social value </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for this contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CD6839" w14:textId="3179F501" w:rsidR="00A469D7" w:rsidRPr="00061855" w:rsidRDefault="00652E3F" w:rsidP="00A469D7">
+    <w:p w14:paraId="01B30932" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00061855" w:rsidRDefault="00511204" w:rsidP="00511204">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00070267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68523E62" wp14:editId="65CA907C">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BA3BB6" wp14:editId="17917961">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>279400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>970280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5410200" cy="4305300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="3" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5410200" cy="4305300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="636A60D6" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="00A13C4E" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="46DAB21D" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00A13C4E" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A13C4E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Wherever possible you should copy the </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A13C4E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">model award criteria below </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A13C4E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">into your tender documentation.  If appropriate, you can </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">into your tender documentation.  If appropriate, you can make adjustments to </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A13C4E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">the model award criteria and supplier guidance </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A13C4E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>to:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0311E044" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="4EEFD87A" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="5"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                               <w:ind w:left="709"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">ensure model award criteria is consistent with scoring </w:t>
+                              <w:t>ensure model award criteria is consistent with scoring matrix;</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
-                          <w:p w14:paraId="5FD5411B" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="007235D9" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="6250A745" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="007235D9" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="5"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                               <w:ind w:left="709"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007235D9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">ensure relevance to the subject matter of the </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">ensure relevance to the subject matter of the contract; </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="132F8FB1" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="007235D9" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="4B2DF1EF" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="007235D9" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="5"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                               <w:ind w:left="709"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007235D9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">respond to feedback gained through pre-procurement </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">respond to feedback gained through pre-procurement engagement; </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="22A82C7B" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="007235D9" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="3CA73EEF" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="007235D9" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="5"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                               <w:ind w:left="709"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007235D9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ensure compliance with the principles of equal treatment, non-discrimination and proportionality; and/or to </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="28BF207C" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="772619E2" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="5"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                               <w:ind w:left="709"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007235D9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>satisfy/achieve specific departmental policy objectives.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="474DF88F" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="007235D9" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="0BBBE2C0" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="007235D9" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                               <w:ind w:left="709"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="154552AE" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="41F685BD" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004467FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>You should replace any defined terms if they conflict with your Conditions of Contract or specification (e.g. you may use Contractor instead of Supplier in your contract)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1F8190B0" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="004467FD" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="29758106" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="004467FD" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="4898819C" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="004467FD" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="1BE38319" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="004467FD" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:spacing w:line="259" w:lineRule="auto"/>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1DB11710" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="004D7A31" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                          <w:p w14:paraId="0229073D" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="004D7A31" w:rsidRDefault="00511204" w:rsidP="00511204">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004D7A31">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                                 <w:highlight w:val="yellow"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>ALWAYS REFER TO THIS DOCUMENT ON-LINE FOR THE LATEST VERSION</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="68523E62" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="24BA3BB6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:22pt;margin-top:76.4pt;width:426pt;height:339pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5TuwdDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk6014hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lu2l2exmmB4EUqUPykFxfD51hR4Vegy35fJZzpqyEWtt9yb983r24&#10;5MwHYWthwKqSPyjPrzfPn617V6gFtGBqhYxArC96V/I2BFdkmZet6oSfgVOWjA1gJwKpuM9qFD2h&#10;dyZb5PnLrAesHYJU3tPr7Wjkm4TfNEqGj03jVWCm5JRbSDemu4p3tlmLYo/CtVpOaYh/yKIT2lLQ&#10;E9StCIIdUP8G1WmJ4KEJMwldBk2jpUo1UDXz/Jdq7lvhVKqFyPHuRJP/f7Dyw/HefUIWhtcwUANT&#10;Ed7dgfzqmYVtK+xe3SBC3ypRU+B5pCzrnS+mr5FqX/gIUvXvoaYmi0OABDQ02EVWqE5G6NSAhxPp&#10;aghM0uNqOc+pk5xJsi0v8tUFKTGGKB6/O/ThrYKORaHkSF1N8OJ458Po+ugSo3kwut5pY5KC+2pr&#10;kB0FTcAunQn9JzdjWV/yq9ViNTLwV4g8nT9BdDrQKBvdlfzy5CSKyNsbW6dBC0KbUabqjJ2IjNyN&#10;LIahGsgxElpB/UCUIowjSytGQgv4nbOexrXk/ttBoOLMvLPUlqv5chnnOynL1asFKXhuqc4twkqC&#10;KnngbBS3Ie1EJMzCDbWv0YnYp0ymXGkMU2umlYlzfq4nr6fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSiqR44AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhc0JayldKVphNC&#10;ArEbbAiuWeu1FYlTkqwr/x5zgpv9/PT8vXI9WSNG9KF3pOB6noBAql3TU6vgbfc4y0GEqKnRxhEq&#10;+MYA6+r8rNRF4070iuM2toJDKBRaQRfjUEgZ6g6tDnM3IPHt4LzVkVffysbrE4dbIxdJkkmre+IP&#10;nR7wocP6c3u0CvL0efwIm+XLe50dzCpe3Y5PX16py4vp/g5ExCn+meEXn9GhYqa9O1IThFGQplwl&#10;sn6z4ApsyFcZK3selkkOsirl/wrVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5Tuwd&#10;DgIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDS&#10;iqR44AAAAAoBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:22pt;margin-top:76.4pt;width:426pt;height:339pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5TuwdDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk6014hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lu2l2exmmB4EUqUPykFxfD51hR4Vegy35fJZzpqyEWtt9yb983r24&#10;5MwHYWthwKqSPyjPrzfPn617V6gFtGBqhYxArC96V/I2BFdkmZet6oSfgVOWjA1gJwKpuM9qFD2h&#10;dyZb5PnLrAesHYJU3tPr7Wjkm4TfNEqGj03jVWCm5JRbSDemu4p3tlmLYo/CtVpOaYh/yKIT2lLQ&#10;E9StCIIdUP8G1WmJ4KEJMwldBk2jpUo1UDXz/Jdq7lvhVKqFyPHuRJP/f7Dyw/HefUIWhtcwUANT&#10;Ed7dgfzqmYVtK+xe3SBC3ypRU+B5pCzrnS+mr5FqX/gIUvXvoaYmi0OABDQ02EVWqE5G6NSAhxPp&#10;aghM0uNqOc+pk5xJsi0v8tUFKTGGKB6/O/ThrYKORaHkSF1N8OJ458Po+ugSo3kwut5pY5KC+2pr&#10;kB0FTcAunQn9JzdjWV/yq9ViNTLwV4g8nT9BdDrQKBvdlfzy5CSKyNsbW6dBC0KbUabqjJ2IjNyN&#10;LIahGsgxElpB/UCUIowjSytGQgv4nbOexrXk/ttBoOLMvLPUlqv5chnnOynL1asFKXhuqc4twkqC&#10;KnngbBS3Ie1EJMzCDbWv0YnYp0ymXGkMU2umlYlzfq4nr6fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSiqR44AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhc0JayldKVphNC&#10;ArEbbAiuWeu1FYlTkqwr/x5zgpv9/PT8vXI9WSNG9KF3pOB6noBAql3TU6vgbfc4y0GEqKnRxhEq&#10;+MYA6+r8rNRF4070iuM2toJDKBRaQRfjUEgZ6g6tDnM3IPHt4LzVkVffysbrE4dbIxdJkkmre+IP&#10;nR7wocP6c3u0CvL0efwIm+XLe50dzCpe3Y5PX16py4vp/g5ExCn+meEXn9GhYqa9O1IThFGQplwl&#10;sn6z4ApsyFcZK3selkkOsirl/wrVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5Tuwd&#10;DgIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDS&#10;iqR44AAAAAoBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="636A60D6" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="00A13C4E" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="46DAB21D" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="00A13C4E" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A13C4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Wherever possible you should copy the </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A13C4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">model award criteria below </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A13C4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">into your tender documentation.  If appropriate, you can </w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">into your tender documentation.  If appropriate, you can make adjustments to </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A13C4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">the model award criteria and supplier guidance </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A13C4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>to:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0311E044" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="4EEFD87A" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="5"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="709"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">ensure model award criteria is consistent with scoring </w:t>
+                        <w:t>ensure model award criteria is consistent with scoring matrix;</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
-                    <w:p w14:paraId="5FD5411B" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="007235D9" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="6250A745" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="007235D9" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="5"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="709"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007235D9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">ensure relevance to the subject matter of the </w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">ensure relevance to the subject matter of the contract; </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="132F8FB1" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="007235D9" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="4B2DF1EF" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="007235D9" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="5"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="709"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007235D9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">respond to feedback gained through pre-procurement </w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">respond to feedback gained through pre-procurement engagement; </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="22A82C7B" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="007235D9" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="3CA73EEF" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="007235D9" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="5"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="709"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007235D9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ensure compliance with the principles of equal treatment, non-discrimination and proportionality; and/or to </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="28BF207C" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="772619E2" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="5"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="709"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007235D9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>satisfy/achieve specific departmental policy objectives.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="474DF88F" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="007235D9" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="0BBBE2C0" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="007235D9" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="709"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="154552AE" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="41F685BD" w14:textId="77777777" w:rsidR="00511204" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004467FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>You should replace any defined terms if they conflict with your Conditions of Contract or specification (e.g. you may use Contractor instead of Supplier in your contract)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1F8190B0" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="004467FD" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="29758106" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="004467FD" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4898819C" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="004467FD" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="1BE38319" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="004467FD" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:spacing w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1DB11710" w14:textId="77777777" w:rsidR="00652E3F" w:rsidRPr="004D7A31" w:rsidRDefault="00652E3F" w:rsidP="00652E3F">
+                    <w:p w14:paraId="0229073D" w14:textId="77777777" w:rsidR="00511204" w:rsidRPr="004D7A31" w:rsidRDefault="00511204" w:rsidP="00511204">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004D7A31">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:highlight w:val="yellow"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>ALWAYS REFER TO THIS DOCUMENT ON-LINE FOR THE LATEST VERSION</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00893880">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Read the guidance to help select </w:t>
       </w:r>
-      <w:r w:rsidR="00A469D7" w:rsidRPr="00061855">
+      <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00893880">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">most </w:t>
       </w:r>
-      <w:r w:rsidR="00A469D7" w:rsidRPr="00061855">
+      <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appropriate theme and subsequent indicator(s) f</w:t>
       </w:r>
-      <w:r w:rsidR="00A469D7">
-[...40 lines deleted...]
-        <w:r w:rsidR="007E303F" w:rsidRPr="00E764CC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or this contract, which is available in Annex 1 of this document and on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00E764CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.socialvalueni.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2127AF6C" w14:textId="16CB6AD3" w:rsidR="00A469D7" w:rsidRPr="00070267" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="2127AF6C" w14:textId="16CB6AD3" w:rsidR="00A469D7" w:rsidRPr="008017DA" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00070267">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Award Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0418A58B" w14:textId="6AAFDBE1" w:rsidR="004531BF" w:rsidRPr="002A5852" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="0418A58B" w14:textId="6AAFDBE1" w:rsidR="004531BF" w:rsidRPr="008017DA" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
-      <w:r w:rsidRPr="00F3731B">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="00F3731B">
+      <w:r w:rsidRPr="032F95F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="032F95F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurement Policy Note (PPN) 01/21 (S</w:t>
         </w:r>
-        <w:r w:rsidR="00B64662">
+        <w:r w:rsidR="00B64662" w:rsidRPr="032F95F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ocial Value in Procurement</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F3731B">
+        <w:r w:rsidRPr="032F95F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...47 lines deleted...]
-      <w:r w:rsidR="00706F79" w:rsidRPr="008A156F">
+      <w:r w:rsidRPr="032F95F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the successful Supplier will be required to deliver </w:t>
+      </w:r>
+      <w:r w:rsidR="00706F79" w:rsidRPr="032F95F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>measurable</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5852">
+      <w:r w:rsidRPr="032F95F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> social value outcomes.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="009F07AE">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E3A967" w14:textId="1BC64BBD" w:rsidR="00A469D7" w:rsidRPr="00070267" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00070267">
+    <w:p w14:paraId="24E3A967" w14:textId="1BC64BBD" w:rsidR="00A469D7" w:rsidRPr="008017DA" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E14E400" w14:textId="77777777" w:rsidR="008A074C" w:rsidRDefault="00A469D7" w:rsidP="00476D44">
+    <w:p w14:paraId="0E14E400" w14:textId="407009B6" w:rsidR="008A074C" w:rsidRPr="008017DA" w:rsidRDefault="00A469D7" w:rsidP="00476D44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A074C">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">With reference to the </w:t>
       </w:r>
-      <w:r w:rsidR="007E303F" w:rsidRPr="008A074C">
+      <w:r w:rsidR="007E303F" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A074C">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ocial </w:t>
       </w:r>
-      <w:r w:rsidR="007E303F" w:rsidRPr="008A074C">
+      <w:r w:rsidR="007E303F" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A074C">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alue </w:t>
       </w:r>
-      <w:r w:rsidR="007E303F" w:rsidRPr="008A074C">
+      <w:r w:rsidR="007E303F" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A074C">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">chedule set out at </w:t>
+        <w:t xml:space="preserve">chedule </w:t>
+      </w:r>
+      <w:r w:rsidR="009665F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="004175D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">detail within the </w:t>
+      </w:r>
+      <w:r w:rsidR="009665F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specification </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">set out at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Insert Schedule location"/>
           <w:tag w:val="Insert Schedule location"/>
           <w:id w:val="1312282525"/>
           <w:placeholder>
             <w:docPart w:val="50ADA90D8A0C46F3B90EB74E61860035"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:commentRangeStart w:id="1"/>
-          <w:r w:rsidRPr="008A074C">
+          <w:r w:rsidRPr="008017DA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
           <w:commentRangeEnd w:id="1"/>
-          <w:r w:rsidRPr="008A074C">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="CommentReference"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:commentReference w:id="1"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008A074C" w:rsidDel="00C62034">
+      <w:r w:rsidRPr="008017DA" w:rsidDel="00C62034">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A074C">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, describe how you will support delivery of </w:t>
       </w:r>
-      <w:r w:rsidR="007E303F" w:rsidRPr="008A074C">
+      <w:r w:rsidR="007E303F" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Social Value I</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A074C">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ndicator </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Select a Social Value Indicator"/>
           <w:tag w:val="Select a Social Value Indicator"/>
           <w:id w:val="2119867907"/>
           <w:placeholder>
             <w:docPart w:val="5107E2635FB9463E977CEA8188D85B49"/>
           </w:placeholder>
           <w:dropDownList>
             <w:listItem w:displayText="Select a Social Value Indicator" w:value="Select a Social Value Indicator"/>
             <w:listItem w:displayText="1.1 Create employment, re-training and other return to work opportunities for those furthest from the labour market and/or from deprived areas" w:value="1.1 Create employment, re-training and other return to work opportunities for those furthest from the labour market and/or from deprived areas"/>
@@ -1853,122 +1627,91 @@
             <w:listItem w:displayText="1.3 Create employment and training opportunities that support a more resource efficient, greener and low carbon economy" w:value="1.3 Create employment and training opportunities that support a more resource efficient, greener and low carbon economy"/>
             <w:listItem w:displayText="1.4 Support in-work progression and educational attainment in the workforce, including training schemes that address skill gaps and result in recognised qualifications, to help people to move into higher paid work by developing new skills" w:value="1.4 Support in-work progression and educational attainment in the workforce, including training schemes that address skill gaps and result in recognised qualifications, to help people to move into higher paid work by developing new skills"/>
             <w:listItem w:displayText="1.5 Support in-work progression and training opportunities to help people gain new skills and recognised qualifications that are relevant to a more resource efficient, greener and low carbon economy" w:value="1.5 Support in-work progression and training opportunities to help people gain new skills and recognised qualifications that are relevant to a more resource efficient, greener and low carbon economy"/>
             <w:listItem w:displayText="1.6 Increase the representation of disabled people in the contract workforce" w:value="1.6 Increase the representation of disabled people in the contract workforce"/>
             <w:listItem w:displayText="1.7 Support disabled people to develop new skills and recognised qualifications" w:value="1.7 Support disabled people to develop new skills and recognised qualifications"/>
             <w:listItem w:displayText="2.1 Collaborate with the contract's supply chain to ensure fair work and workforce diversity throughout the supply chain" w:value="2.1 Collaborate with the contract's supply chain to ensure fair work and workforce diversity throughout the supply chain"/>
             <w:listItem w:displayText="2.2 Commit to ethical supply chains and practices by identifying and managing risks of modern slavery and human rights abuses in the delivery of the contract, including in the supply chain" w:value="2.2 Commit to ethical supply chains and practices by identifying and managing risks of modern slavery and human rights abuses in the delivery of the contract, including in the supply chain"/>
             <w:listItem w:displayText="2.3 Create a diverse and innovative supply chain to deliver the contract including new businesses and entrepreneurs, start-ups, SMEs and VCSEs" w:value="2.3 Create a diverse and innovative supply chain to deliver the contract including new businesses and entrepreneurs, start-ups, SMEs and VCSEs"/>
             <w:listItem w:displayText="2.4 Support entrepreneurship and social entrepreneurship, including helping new and small organisations to grow" w:value="2.4 Support entrepreneurship and social entrepreneurship, including helping new and small organisations to grow"/>
             <w:listItem w:displayText="2.5 Maximise security of supply, for example by minimising proximity of supply chains to point of delivery" w:value="2.5 Maximise security of supply, for example by minimising proximity of supply chains to point of delivery"/>
             <w:listItem w:displayText="3.1 Deliver additional environmental benefits in the performance of the contract including working towards net zero greenhouse gas emissions and/or contributing to climate adaptation measures" w:value="3.1 Deliver additional environmental benefits in the performance of the contract including working towards net zero greenhouse gas emissions and/or contributing to climate adaptation measures"/>
             <w:listItem w:displayText="3.2 Demonstrate action to maintain and enhance biodiversity and promote the resilience of ecosystems by considering environmental protection and improvement in the delivery of the contract, including the supply chain" w:value="3.2 Demonstrate action to maintain and enhance biodiversity and promote the resilience of ecosystems by considering environmental protection and improvement in the delivery of the contract, including the supply chain"/>
             <w:listItem w:displayText="3.3 Minimise the contract’s carbon footprint by measuring and reducing scope 1, 2 and 3 emissions" w:value="3.3 Minimise the contract’s carbon footprint by measuring and reducing scope 1, 2 and 3 emissions"/>
             <w:listItem w:displayText="3.4 Demonstrate action that supports the circular economy, by minimising waste and extracting the maximum value of resources in the delivery of the contract, including the supply chain" w:value="3.4 Demonstrate action that supports the circular economy, by minimising waste and extracting the maximum value of resources in the delivery of the contract, including the supply chain"/>
             <w:listItem w:displayText="3.5 Assess and minimise the contract’s embodied carbon emissions by minimising use of virgin materials, effective production techniques and effective recovery systems" w:value="3.5 Assess and minimise the contract’s embodied carbon emissions by minimising use of virgin materials, effective production techniques and effective recovery systems"/>
             <w:listItem w:displayText="3.6 Create employment and training opportunities that contribute towards a just transition by supporting a more resource efficient, greener and low carbon economy" w:value="3.6 Create employment and training opportunities that contribute towards a just transition by supporting a more resource efficient, greener and low carbon economy"/>
             <w:listItem w:displayText="4.1 Build a culture that supports the wellbeing of staff working on the contract" w:value="4.1 Build a culture that supports the wellbeing of staff working on the contract"/>
             <w:listItem w:displayText="4.2 Support the wellbeing of staff, suppliers, customers and communities in the delivery of the contract" w:value="4.2 Support the wellbeing of staff, suppliers, customers and communities in the delivery of the contract"/>
             <w:listItem w:displayText="4.3 Promote and develop arts and cultural related activities relevant to the contract" w:value="4.3 Promote and develop arts and cultural related activities relevant to the contract"/>
             <w:listItem w:displayText="4.4 Support community cohesion and good relations in areas where the contract is delivered, for example, by ensuring people have a voice in decisions that impact them." w:value="4.4 Support community cohesion and good relations in areas where the contract is delivered, for example, by ensuring people have a voice in decisions that impact them."/>
             <w:listItem w:displayText="4.5 Take action to improve equality, diversity and inclusion in the contract’s workforce and throughout the supply chain" w:value="4.5 Take action to improve equality, diversity and inclusion in the contract’s workforce and throughout the supply chain"/>
             <w:listItem w:displayText="4.6 Support local initiatives to reduce poverty and inequality in the area where the contract is delivered" w:value="4.6 Support local initiatives to reduce poverty and inequality in the area where the contract is delivered"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="007E303F" w:rsidRPr="008A074C">
+          <w:r w:rsidR="007E303F" w:rsidRPr="008017DA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Select a Social Value Indicator</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008A074C">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the delivery of work on the contract?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B8D41F" w14:textId="0CD2A991" w:rsidR="008A074C" w:rsidRDefault="008A074C" w:rsidP="00476D44">
-[...13 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="1868368C" w14:textId="1580B838" w:rsidR="00476D44" w:rsidRPr="008017DA" w:rsidRDefault="00476D44" w:rsidP="00476D44">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Supplier Guidance</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>Social Value initiatives related to indicator</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Select a Social Value Indicator"/>
           <w:tag w:val="Select a Social Value Indicator"/>
           <w:id w:val="-2026546347"/>
           <w:placeholder>
             <w:docPart w:val="1F72E78B622849418D2B34C8A359F3F1"/>
           </w:placeholder>
           <w:dropDownList>
             <w:listItem w:displayText="Select a Social Value Indicator" w:value="Select a Social Value Indicator"/>
             <w:listItem w:displayText="1.1 Create employment, re-training and other return to work opportunities for those furthest from the labour market and/or from deprived areas" w:value="1.1 Create employment, re-training and other return to work opportunities for those furthest from the labour market and/or from deprived areas"/>
@@ -1976,1074 +1719,1020 @@
             <w:listItem w:displayText="1.3 Create employment and training opportunities that support a more resource efficient, greener and low carbon economy" w:value="1.3 Create employment and training opportunities that support a more resource efficient, greener and low carbon economy"/>
             <w:listItem w:displayText="1.4 Support in-work progression and educational attainment in the workforce, including training schemes that address skill gaps and result in recognised qualifications, to help people to move into higher paid work by developing new skills" w:value="1.4 Support in-work progression and educational attainment in the workforce, including training schemes that address skill gaps and result in recognised qualifications, to help people to move into higher paid work by developing new skills"/>
             <w:listItem w:displayText="1.5 Support in-work progression and training opportunities to help people gain new skills and recognised qualifications that are relevant to a more resource efficient, greener and low carbon economy" w:value="1.5 Support in-work progression and training opportunities to help people gain new skills and recognised qualifications that are relevant to a more resource efficient, greener and low carbon economy"/>
             <w:listItem w:displayText="1.6 Increase the representation of disabled people in the contract workforce" w:value="1.6 Increase the representation of disabled people in the contract workforce"/>
             <w:listItem w:displayText="1.7 Support disabled people to develop new skills and recognised qualifications" w:value="1.7 Support disabled people to develop new skills and recognised qualifications"/>
             <w:listItem w:displayText="2.1 Collaborate with the contract's supply chain to ensure fair work and workforce diversity throughout the supply chain" w:value="2.1 Collaborate with the contract's supply chain to ensure fair work and workforce diversity throughout the supply chain"/>
             <w:listItem w:displayText="2.2 Commit to ethical supply chains and practices by identifying and managing risks of modern slavery and human rights abuses in the delivery of the contract, including in the supply chain" w:value="2.2 Commit to ethical supply chains and practices by identifying and managing risks of modern slavery and human rights abuses in the delivery of the contract, including in the supply chain"/>
             <w:listItem w:displayText="2.3 Create a diverse and innovative supply chain to deliver the contract including new businesses and entrepreneurs, start-ups, SMEs and VCSEs" w:value="2.3 Create a diverse and innovative supply chain to deliver the contract including new businesses and entrepreneurs, start-ups, SMEs and VCSEs"/>
             <w:listItem w:displayText="2.4 Support entrepreneurship and social entrepreneurship, including helping new and small organisations to grow" w:value="2.4 Support entrepreneurship and social entrepreneurship, including helping new and small organisations to grow"/>
             <w:listItem w:displayText="2.5 Maximise security of supply, for example by minimising proximity of supply chains to point of delivery" w:value="2.5 Maximise security of supply, for example by minimising proximity of supply chains to point of delivery"/>
             <w:listItem w:displayText="3.1 Deliver additional environmental benefits in the performance of the contract including working towards net zero greenhouse gas emissions and/or contributing to climate adaptation measures" w:value="3.1 Deliver additional environmental benefits in the performance of the contract including working towards net zero greenhouse gas emissions and/or contributing to climate adaptation measures"/>
             <w:listItem w:displayText="3.2 Demonstrate action to maintain and enhance biodiversity and promote the resilience of ecosystems by considering environmental protection and improvement in the delivery of the contract, including the supply chain" w:value="3.2 Demonstrate action to maintain and enhance biodiversity and promote the resilience of ecosystems by considering environmental protection and improvement in the delivery of the contract, including the supply chain"/>
             <w:listItem w:displayText="3.3 Minimise the contract’s carbon footprint by measuring and reducing scope 1, 2 and 3 emissions" w:value="3.3 Minimise the contract’s carbon footprint by measuring and reducing scope 1, 2 and 3 emissions"/>
             <w:listItem w:displayText="3.4 Demonstrate action that supports the circular economy, by minimising waste and extracting the maximum value of resources in the delivery of the contract, including the supply chain" w:value="3.4 Demonstrate action that supports the circular economy, by minimising waste and extracting the maximum value of resources in the delivery of the contract, including the supply chain"/>
             <w:listItem w:displayText="3.5 Assess and minimise the contract’s embodied carbon emissions by minimising use of virgin materials, effective production techniques and effective recovery systems" w:value="3.5 Assess and minimise the contract’s embodied carbon emissions by minimising use of virgin materials, effective production techniques and effective recovery systems"/>
             <w:listItem w:displayText="3.6 Create employment and training opportunities that contribute towards a just transition by supporting a more resource efficient, greener and low carbon economy" w:value="3.6 Create employment and training opportunities that contribute towards a just transition by supporting a more resource efficient, greener and low carbon economy"/>
             <w:listItem w:displayText="4.1 Build a culture that supports the wellbeing of staff working on the contract" w:value="4.1 Build a culture that supports the wellbeing of staff working on the contract"/>
             <w:listItem w:displayText="4.2 Support the wellbeing of staff, suppliers, customers and communities in the delivery of the contract" w:value="4.2 Support the wellbeing of staff, suppliers, customers and communities in the delivery of the contract"/>
             <w:listItem w:displayText="4.3 Promote and develop arts and cultural related activities relevant to the contract" w:value="4.3 Promote and develop arts and cultural related activities relevant to the contract"/>
             <w:listItem w:displayText="4.4 Support community cohesion and good relations in areas where the contract is delivered, for example, by ensuring people have a voice in decisions that impact them." w:value="4.4 Support community cohesion and good relations in areas where the contract is delivered, for example, by ensuring people have a voice in decisions that impact them."/>
             <w:listItem w:displayText="4.5 Take action to improve equality, diversity and inclusion in the contract’s workforce and throughout the supply chain" w:value="4.5 Take action to improve equality, diversity and inclusion in the contract’s workforce and throughout the supply chain"/>
             <w:listItem w:displayText="4.6 Support local initiatives to reduce poverty and inequality in the area where the contract is delivered" w:value="4.6 Support local initiatives to reduce poverty and inequality in the area where the contract is delivered"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="007E303F">
+          <w:r w:rsidR="007E303F" w:rsidRPr="008017DA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Select a Social Value Indicator</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710153AD" w14:textId="602F8642" w:rsidR="00476D44" w:rsidRPr="00A13C4E" w:rsidRDefault="00476D44" w:rsidP="00476D44">
+    <w:p w14:paraId="710153AD" w14:textId="602F8642" w:rsidR="00476D44" w:rsidRPr="008017DA" w:rsidRDefault="00476D44" w:rsidP="00476D44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13C4E">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Insert indicator(s) example initiatives set out in guidance </w:t>
       </w:r>
       <w:commentRangeStart w:id="2"/>
-      <w:r w:rsidRPr="00A13C4E">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidRPr="00A13C4E">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00A13C4E">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB5215A" w14:textId="77777777" w:rsidR="0009539A" w:rsidRDefault="0009539A" w:rsidP="00A469D7">
+    <w:p w14:paraId="7EAF2B52" w14:textId="77777777" w:rsidR="009C1806" w:rsidRPr="008017DA" w:rsidRDefault="009C1806" w:rsidP="00A469D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EAF2B52" w14:textId="77777777" w:rsidR="009C1806" w:rsidRDefault="009C1806" w:rsidP="00A469D7">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00964652">
+    <w:p w14:paraId="7050D1FC" w14:textId="29E4AE8F" w:rsidR="009C1806" w:rsidRPr="008017DA" w:rsidRDefault="009C1806" w:rsidP="009C1806">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">You can choose from any one or more of the social value initiatives detailed above. Alternatively, you can choose your own initiative(s) but must ensure they meet the requirements of the Social Value </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D46D6">
+      </w:pPr>
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Indicator</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00964652">
+        <w:t xml:space="preserve">You can choose from any one or more of the social value initiatives detailed above. Alternatively, you can choose your own initiative(s) but must ensure they meet the requirements of the Social Value </w:t>
+      </w:r>
+      <w:r w:rsidR="004D46D6" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> above. You must clearly state in your response which initiative(s) </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Indicator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>you</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> are referring to.</w:t>
+        <w:t xml:space="preserve"> above. You must clearly state in your response which initiative(s) you are referring to.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C864133" w14:textId="77777777" w:rsidR="009C1806" w:rsidRDefault="009C1806" w:rsidP="00A469D7">
-      <w:pPr>
+    <w:p w14:paraId="0224F547" w14:textId="5F8F19B2" w:rsidR="008017DA" w:rsidRPr="008017DA" w:rsidRDefault="008017DA" w:rsidP="008017DA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="032F95F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In line with Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00C664DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003822A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="032F95F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Insert Schedule location"/>
+          <w:tag w:val="Insert Schedule location"/>
+          <w:id w:val="-591160952"/>
+          <w:placeholder>
+            <w:docPart w:val="FF1D86A6D4CB4841AF0D0DC537A88F0B"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:commentRangeStart w:id="3"/>
+          <w:r w:rsidRPr="032F95F6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+          <w:commentRangeEnd w:id="3"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="CommentReference"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:commentReference w:id="3"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="032F95F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, responses should clearly explain how the proposed initiatives will be directly related to the contract. Responses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="032F95F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not include generic descriptions of organisational policies, existing practices or corporate social responsibility initiatives, without demonstrating how each will be applied to this contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E4B05E" w14:textId="7681ADDE" w:rsidR="00A469D7" w:rsidRPr="008017DA" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Your response </w:t>
+      </w:r>
+      <w:r w:rsidR="0009539A" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="08E4B05E" w14:textId="7681ADDE" w:rsidR="00A469D7" w:rsidRPr="00BD3A17" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
-[...67 lines deleted...]
-    <w:p w14:paraId="00AC046C" w14:textId="00A2678B" w:rsidR="004C7BCA" w:rsidRPr="001968B0" w:rsidRDefault="00A469D7" w:rsidP="004C7BCA">
+    <w:p w14:paraId="00AC046C" w14:textId="1E7D6E08" w:rsidR="004C7BCA" w:rsidRPr="008017DA" w:rsidRDefault="00A469D7" w:rsidP="00BA1F36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001968B0">
-[...24 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The activities you will undertake</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008017DA" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the timescales for </w:t>
+      </w:r>
+      <w:r w:rsidR="005A0FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="008017DA" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A0FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and how they</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0FC2" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008017DA" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="008017DA" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>directly related to the Authority's contract</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7BCA" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="047F74F2" w14:textId="77777777" w:rsidR="00476D44" w:rsidRDefault="00476D44" w:rsidP="00476D44">
+    <w:p w14:paraId="1C3E98F6" w14:textId="5D018EFA" w:rsidR="00476D44" w:rsidRPr="008017DA" w:rsidRDefault="00476D44" w:rsidP="00BA1F36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="032F95F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantifiable metrics for each activity. You may wish to complete and insert the </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="4"/>
+      <w:r w:rsidRPr="032F95F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC58DFF" w14:textId="637317B3" w:rsidR="00476D44" w:rsidRPr="008017DA" w:rsidRDefault="00476D44" w:rsidP="032F95F6">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047F74F2" w14:textId="6D509513" w:rsidR="00476D44" w:rsidRPr="008017DA" w:rsidRDefault="00476D44" w:rsidP="00BA1F36">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A54D37">
-[...17 lines deleted...]
-      <w:r w:rsidR="009611F3">
+      <w:r w:rsidRPr="032F95F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidRPr="032F95F6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A54D37">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="032F95F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">below in your response. This table is for illustrative purposes only. You do not need to deliver against all these initiatives.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="576"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4006"/>
         <w:gridCol w:w="3904"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D46D6" w:rsidRPr="00630C67" w14:paraId="22906FA1" w14:textId="77777777" w:rsidTr="004D46D6">
+      <w:tr w:rsidR="004D46D6" w:rsidRPr="008017DA" w14:paraId="22906FA1" w14:textId="77777777" w:rsidTr="004D46D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F57010E" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00630C67" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+          <w:p w14:paraId="7F57010E" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00630C67">
+            <w:r w:rsidRPr="008017DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiatives </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D0711E" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00630C67" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+          <w:p w14:paraId="47D0711E" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00630C67">
+            <w:r w:rsidRPr="008017DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantity  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46D6" w:rsidRPr="00630C67" w14:paraId="3C9B3B0F" w14:textId="77777777" w:rsidTr="004D46D6">
+      <w:tr w:rsidR="004D46D6" w:rsidRPr="008017DA" w14:paraId="3C9B3B0F" w14:textId="77777777" w:rsidTr="004D46D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A174443" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00630C67" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+          <w:p w14:paraId="1A174443" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008017DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">elevant initiative </w:t>
+              <w:t xml:space="preserve">Relevant initiative </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09A290D7" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00630C67" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+          <w:p w14:paraId="09A290D7" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00630C67">
+            <w:r w:rsidRPr="008017DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>X metric</w:t>
-[...14 lines deleted...]
-              <w:t>employment/work placements, number of site visits, number of audits)</w:t>
+              <w:t>X metric (e.g. number of hours of activity, number of weeks of employment/work placements, number of site visits, number of audits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46D6" w:rsidRPr="00630C67" w14:paraId="4C7A9C17" w14:textId="77777777" w:rsidTr="004D46D6">
+      <w:tr w:rsidR="004D46D6" w:rsidRPr="008017DA" w14:paraId="4C7A9C17" w14:textId="77777777" w:rsidTr="004D46D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3575B5" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00630C67" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+          <w:p w14:paraId="2A3575B5" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF170A0" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00630C67" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+          <w:p w14:paraId="5FF170A0" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46D6" w:rsidRPr="00630C67" w14:paraId="0A3CA8B8" w14:textId="77777777" w:rsidTr="004D46D6">
+      <w:tr w:rsidR="004D46D6" w:rsidRPr="008017DA" w14:paraId="0A3CA8B8" w14:textId="77777777" w:rsidTr="004D46D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16C302C3" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00630C67" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+          <w:p w14:paraId="16C302C3" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="524DB59A" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00630C67" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+          <w:p w14:paraId="524DB59A" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46D6" w:rsidRPr="00630C67" w14:paraId="626F4D1A" w14:textId="77777777" w:rsidTr="004D46D6">
+      <w:tr w:rsidR="004D46D6" w:rsidRPr="008017DA" w14:paraId="626F4D1A" w14:textId="77777777" w:rsidTr="004D46D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5421512A" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00630C67" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+          <w:p w14:paraId="5421512A" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D33AC8D" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00630C67" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+          <w:p w14:paraId="1D33AC8D" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77119156" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+    <w:p w14:paraId="77119156" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43BA5AB5" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+    <w:p w14:paraId="43BA5AB5" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5186BF30" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
+    <w:p w14:paraId="5186BF30" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="004D46D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B187669" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="00652E3F" w:rsidRDefault="004D46D6" w:rsidP="00652E3F">
+    <w:p w14:paraId="1B187669" w14:textId="77777777" w:rsidR="004D46D6" w:rsidRPr="008017DA" w:rsidRDefault="004D46D6" w:rsidP="00652E3F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="549983BD" w14:textId="6EB87FFC" w:rsidR="00DE4FAC" w:rsidRPr="008A156F" w:rsidRDefault="00DE4FAC" w:rsidP="008A156F">
+    <w:p w14:paraId="549983BD" w14:textId="6EB87FFC" w:rsidR="00DE4FAC" w:rsidRPr="008017DA" w:rsidRDefault="00DE4FAC" w:rsidP="00BA1F36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="009F07AE">
+      <w:r w:rsidR="009F07AE" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resources you will</w:t>
       </w:r>
-      <w:r w:rsidR="009C1806">
+      <w:r w:rsidR="009C1806" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> use</w:t>
       </w:r>
-      <w:r w:rsidR="009F07AE" w:rsidRPr="00BD3A17">
+      <w:r w:rsidR="009F07AE" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3A17">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to plan and deliver the social value requirements; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CC0049" w14:textId="561F80EC" w:rsidR="00A469D7" w:rsidRPr="006016D9" w:rsidRDefault="00A469D7" w:rsidP="006016D9">
+    <w:p w14:paraId="4B33D0A7" w14:textId="2FE351BB" w:rsidR="00A469D7" w:rsidRPr="008017DA" w:rsidRDefault="00A469D7" w:rsidP="00BA1F36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001968B0">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How you will engage with key</w:t>
       </w:r>
-      <w:r w:rsidR="009F07AE">
+      <w:r w:rsidR="009F07AE" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> external</w:t>
       </w:r>
-      <w:r w:rsidRPr="001968B0">
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> stakeholders </w:t>
       </w:r>
-      <w:commentRangeStart w:id="4"/>
-      <w:r w:rsidR="00706F79">
+      <w:commentRangeStart w:id="5"/>
+      <w:r w:rsidR="00706F79" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(e.g. </w:t>
       </w:r>
-      <w:r w:rsidR="009F07AE">
+      <w:r w:rsidR="009F07AE" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">suppliers in your supply chain, </w:t>
       </w:r>
-      <w:r w:rsidR="00706F79">
-[...16 lines deleted...]
-      <w:r w:rsidR="00476D44">
+      <w:r w:rsidR="00706F79" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C664DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00706F79" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority, social value beneficiaries, organisations within the voluntary, community and social enterprise sector etc.);</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="5"/>
+      <w:r w:rsidR="00476D44" w:rsidRPr="008017DA">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-        <w:commentReference w:id="4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="008017DA" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B33D0A7" w14:textId="12CD5B32" w:rsidR="00A469D7" w:rsidRPr="00BD3A17" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="1DD8723C" w14:textId="68BFA9DD" w:rsidR="00A469D7" w:rsidRPr="008017DA" w:rsidRDefault="00A469D7" w:rsidP="00BA1F36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00192C3F">
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> and,</w:t>
+      <w:r w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How you will monitor and report on the delivery of the social value </w:t>
+      </w:r>
+      <w:r w:rsidR="001253DF" w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008017DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and address any performance issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD8723C" w14:textId="68BFA9DD" w:rsidR="00A469D7" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
+    <w:p w14:paraId="1BE47E52" w14:textId="77777777" w:rsidR="0004583D" w:rsidRPr="008017DA" w:rsidRDefault="0004583D" w:rsidP="0004583D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...64 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BE47E52" w14:textId="77777777" w:rsidR="0004583D" w:rsidRDefault="0004583D" w:rsidP="0004583D">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00BD3A17">
+    <w:p w14:paraId="5119BEA7" w14:textId="219F037D" w:rsidR="00A469D7" w:rsidRPr="008017DA" w:rsidRDefault="00A469D7" w:rsidP="005A0FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="6"/>
+      <w:r w:rsidRPr="032F95F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your answer should be no more than </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert appropriate number of pages"/>
           <w:tag w:val="insert appropriate number of pages"/>
           <w:id w:val="1177151220"/>
           <w:placeholder>
             <w:docPart w:val="F93DC5BB1481441ABA3ABC0DB7F186F1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="032F95F6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="032F95F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sides of one A4 page and should be in Arial font, size 11.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="5"/>
-      <w:r w:rsidR="004F5F31">
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidRPr="008017DA">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-        <w:commentReference w:id="5"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5119BEA7" w14:textId="541B8942" w:rsidR="00A469D7" w:rsidRPr="00592B6B" w:rsidRDefault="00A469D7" w:rsidP="009C1806">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00A469D7" w:rsidRPr="00592B6B">
+    <w:sectPr w:rsidR="00A469D7" w:rsidRPr="008017DA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Author" w:initials="A">
     <w:p w14:paraId="47B33CE7" w14:textId="77777777" w:rsidR="007E303F" w:rsidRDefault="009F07AE" w:rsidP="007E303F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="007E303F">
         <w:t xml:space="preserve">Drafting note: Contracting Authorities are encouraged to include organisation-specific policy context in the social value schedule. If included, reference it here too. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Author" w:initials="A">
     <w:p w14:paraId="41CC3BC6" w14:textId="152508DB" w:rsidR="00A469D7" w:rsidRDefault="00A469D7" w:rsidP="00A469D7">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
@@ -3060,147 +2749,165 @@
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009C1806">
         <w:t xml:space="preserve">Drafting note: update example initiatives relevant to the selected indicator. These are set out in the Guidance document on Selecting Social Value Indicators available on the Social Value Unit website - </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="009C1806" w:rsidRPr="003F0AA4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Procurement - Social Value NI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009C1806">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="3" w:author="Author" w:initials="A">
+    <w:p w14:paraId="3F2B1EF6" w14:textId="77777777" w:rsidR="008017DA" w:rsidRDefault="008017DA" w:rsidP="00A469D7">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Drafting note: Update the grey text throughout</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Author" w:initials="A">
     <w:p w14:paraId="3BFC4553" w14:textId="37267442" w:rsidR="009C1806" w:rsidRDefault="009611F3" w:rsidP="009C1806">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009C1806">
         <w:t xml:space="preserve">Drafting note: this table is optional and is intended to encourage bidders to include quantifiable metrics in their response. It can be removed from the award criteria at the Contracting Authority's discretion. If removing table ensure that you </w:t>
       </w:r>
       <w:r w:rsidR="009C1806">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">do not </w:t>
       </w:r>
       <w:r w:rsidR="009C1806">
         <w:t>remove the requirement for quantifiable metrics</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Author" w:initials="A">
+  <w:comment w:id="5" w:author="Author" w:initials="A">
     <w:p w14:paraId="12E1A988" w14:textId="4301B2AE" w:rsidR="00476D44" w:rsidRDefault="00476D44" w:rsidP="00476D44">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Drafting note: consider if these are relevant to the contract. Delete and/or add others as appropriate. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="5" w:author="Author" w:initials="A">
+  <w:comment w:id="6" w:author="Author" w:initials="A">
     <w:p w14:paraId="6A206DF1" w14:textId="77777777" w:rsidR="004F5F31" w:rsidRDefault="004F5F31" w:rsidP="004F5F31">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Drafting note: Remove this wording if not applying page limits</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="47B33CE7" w15:done="0"/>
   <w15:commentEx w15:paraId="41CC3BC6" w15:done="0"/>
   <w15:commentEx w15:paraId="5AF4043D" w15:done="0"/>
+  <w15:commentEx w15:paraId="3F2B1EF6" w15:done="0"/>
   <w15:commentEx w15:paraId="3BFC4553" w15:done="0"/>
   <w15:commentEx w15:paraId="12E1A988" w15:done="0"/>
   <w15:commentEx w15:paraId="6A206DF1" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="47B33CE7" w16cid:durableId="3C4CF197"/>
   <w16cid:commentId w16cid:paraId="41CC3BC6" w16cid:durableId="261BCAB2"/>
   <w16cid:commentId w16cid:paraId="5AF4043D" w16cid:durableId="1A9C4012"/>
+  <w16cid:commentId w16cid:paraId="3F2B1EF6" w16cid:durableId="21C38A6C"/>
   <w16cid:commentId w16cid:paraId="3BFC4553" w16cid:durableId="16AE4B2F"/>
   <w16cid:commentId w16cid:paraId="12E1A988" w16cid:durableId="6AD3D8D6"/>
   <w16cid:commentId w16cid:paraId="6A206DF1" w16cid:durableId="649D09C8"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55169951" w14:textId="77777777" w:rsidR="00C14E02" w:rsidRDefault="00C14E02" w:rsidP="003E09B7">
+    <w:p w14:paraId="7356DACD" w14:textId="77777777" w:rsidR="008053DB" w:rsidRDefault="008053DB" w:rsidP="003E09B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EC21CFC" w14:textId="77777777" w:rsidR="00C14E02" w:rsidRDefault="00C14E02" w:rsidP="003E09B7">
+    <w:p w14:paraId="4A3CAEE0" w14:textId="77777777" w:rsidR="008053DB" w:rsidRDefault="008053DB" w:rsidP="003E09B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3230,80 +2937,193 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69403E72" w14:textId="77777777" w:rsidR="00C14E02" w:rsidRDefault="00C14E02" w:rsidP="003E09B7">
+    <w:p w14:paraId="4E47D6E7" w14:textId="77777777" w:rsidR="008053DB" w:rsidRDefault="008053DB" w:rsidP="003E09B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EB775F6" w14:textId="77777777" w:rsidR="00C14E02" w:rsidRDefault="00C14E02" w:rsidP="003E09B7">
+    <w:p w14:paraId="2FB68DD1" w14:textId="77777777" w:rsidR="008053DB" w:rsidRDefault="008053DB" w:rsidP="003E09B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029C4520"/>
+    <w:nsid w:val="3126387C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="391075BE"/>
+    <w:tmpl w:val="58DEB1F0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D8D119A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D31C681A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -3369,54 +3189,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="030B660D"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44663275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B34884C6"/>
+    <w:tmpl w:val="D610D470"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -3482,54 +3302,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04CA7914"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="568167FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8F0A00BC"/>
+    <w:tmpl w:val="6CCC300C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -3595,67 +3415,67 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051B7E8E"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C16127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BAC244BE"/>
+    <w:tmpl w:val="CC5215B4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -3708,5842 +3528,258 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...5484 lines deleted...]
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="1" w16cid:durableId="1763453922">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="501745369">
-[...50 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="601455155">
+  <w:num w:numId="2" w16cid:durableId="2113236574">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1329675601">
-[...17 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="2125884160">
+  <w:num w:numId="3" w16cid:durableId="926038788">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1326862784">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="4" w16cid:durableId="640311247">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="116140581">
-[...23 lines deleted...]
-  <w:num w:numId="36" w16cid:durableId="1467237854">
+  <w:num w:numId="5" w16cid:durableId="501745369">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="553741322">
-[...46 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A469D7"/>
     <w:rsid w:val="00007DBD"/>
+    <w:rsid w:val="00015043"/>
     <w:rsid w:val="0004583D"/>
+    <w:rsid w:val="0006055F"/>
     <w:rsid w:val="0009340A"/>
     <w:rsid w:val="0009539A"/>
+    <w:rsid w:val="000C4692"/>
     <w:rsid w:val="000E4EA9"/>
+    <w:rsid w:val="001148F3"/>
     <w:rsid w:val="001253DF"/>
     <w:rsid w:val="001274F2"/>
     <w:rsid w:val="0014332A"/>
     <w:rsid w:val="00192C3F"/>
     <w:rsid w:val="00194635"/>
     <w:rsid w:val="001968B0"/>
     <w:rsid w:val="00230CEA"/>
     <w:rsid w:val="0025102F"/>
     <w:rsid w:val="0025629E"/>
+    <w:rsid w:val="002708C2"/>
     <w:rsid w:val="00283078"/>
+    <w:rsid w:val="00292CF1"/>
     <w:rsid w:val="00296EA2"/>
+    <w:rsid w:val="002A1304"/>
     <w:rsid w:val="002B52D9"/>
     <w:rsid w:val="002C438B"/>
+    <w:rsid w:val="002E3A5E"/>
     <w:rsid w:val="002E5DBD"/>
     <w:rsid w:val="002F1980"/>
     <w:rsid w:val="00300BF1"/>
     <w:rsid w:val="00371B1B"/>
+    <w:rsid w:val="003822A5"/>
     <w:rsid w:val="003A1525"/>
     <w:rsid w:val="003C12CC"/>
     <w:rsid w:val="003E09B7"/>
     <w:rsid w:val="003F32C1"/>
+    <w:rsid w:val="004175D1"/>
     <w:rsid w:val="004231F8"/>
     <w:rsid w:val="00433B3C"/>
     <w:rsid w:val="00435FE9"/>
     <w:rsid w:val="004531BF"/>
     <w:rsid w:val="00454965"/>
     <w:rsid w:val="00462CAE"/>
     <w:rsid w:val="00476D44"/>
     <w:rsid w:val="00476E25"/>
+    <w:rsid w:val="004779C9"/>
     <w:rsid w:val="004B5E59"/>
     <w:rsid w:val="004C7BCA"/>
     <w:rsid w:val="004D1FA3"/>
+    <w:rsid w:val="004D34A3"/>
     <w:rsid w:val="004D46D6"/>
     <w:rsid w:val="004D7A31"/>
     <w:rsid w:val="004F5F31"/>
     <w:rsid w:val="00506D7D"/>
+    <w:rsid w:val="00511204"/>
     <w:rsid w:val="0051174A"/>
     <w:rsid w:val="00541EA0"/>
     <w:rsid w:val="0054400C"/>
     <w:rsid w:val="005601B7"/>
     <w:rsid w:val="00576261"/>
     <w:rsid w:val="005943DF"/>
+    <w:rsid w:val="005A0FC2"/>
+    <w:rsid w:val="005C4AF6"/>
     <w:rsid w:val="006016D9"/>
     <w:rsid w:val="006120B5"/>
     <w:rsid w:val="00636206"/>
     <w:rsid w:val="00652E3F"/>
     <w:rsid w:val="00672B43"/>
+    <w:rsid w:val="006F2DB2"/>
     <w:rsid w:val="00706F79"/>
     <w:rsid w:val="0071628A"/>
+    <w:rsid w:val="007165F9"/>
+    <w:rsid w:val="00717315"/>
     <w:rsid w:val="00724749"/>
     <w:rsid w:val="0075411C"/>
+    <w:rsid w:val="007765DE"/>
     <w:rsid w:val="007C5798"/>
     <w:rsid w:val="007E303F"/>
     <w:rsid w:val="007F71AF"/>
+    <w:rsid w:val="008017DA"/>
+    <w:rsid w:val="008053DB"/>
     <w:rsid w:val="00807928"/>
     <w:rsid w:val="00890BDF"/>
     <w:rsid w:val="00893880"/>
     <w:rsid w:val="008A074C"/>
     <w:rsid w:val="008A156F"/>
     <w:rsid w:val="008C56CD"/>
     <w:rsid w:val="008F41F3"/>
     <w:rsid w:val="00946E2C"/>
     <w:rsid w:val="00951EA8"/>
     <w:rsid w:val="00957752"/>
     <w:rsid w:val="009611F3"/>
+    <w:rsid w:val="009665F7"/>
     <w:rsid w:val="00966BC3"/>
     <w:rsid w:val="00981AC2"/>
     <w:rsid w:val="00987F0D"/>
     <w:rsid w:val="009931D2"/>
+    <w:rsid w:val="009A232D"/>
     <w:rsid w:val="009A254B"/>
     <w:rsid w:val="009A603C"/>
     <w:rsid w:val="009B29DF"/>
     <w:rsid w:val="009C1806"/>
     <w:rsid w:val="009C7C35"/>
+    <w:rsid w:val="009D10BC"/>
     <w:rsid w:val="009E5703"/>
     <w:rsid w:val="009F07AE"/>
+    <w:rsid w:val="009F0F8D"/>
     <w:rsid w:val="00A02290"/>
     <w:rsid w:val="00A13C4E"/>
     <w:rsid w:val="00A1760C"/>
     <w:rsid w:val="00A22289"/>
     <w:rsid w:val="00A326BA"/>
     <w:rsid w:val="00A469D7"/>
     <w:rsid w:val="00A914F7"/>
     <w:rsid w:val="00AD00CC"/>
     <w:rsid w:val="00AF49A7"/>
     <w:rsid w:val="00B27CB6"/>
     <w:rsid w:val="00B55617"/>
     <w:rsid w:val="00B64662"/>
     <w:rsid w:val="00B862E5"/>
+    <w:rsid w:val="00BA1F36"/>
     <w:rsid w:val="00BA217E"/>
     <w:rsid w:val="00BA5693"/>
     <w:rsid w:val="00BC7846"/>
     <w:rsid w:val="00C00881"/>
     <w:rsid w:val="00C06402"/>
     <w:rsid w:val="00C14E02"/>
     <w:rsid w:val="00C5724B"/>
+    <w:rsid w:val="00C664DA"/>
     <w:rsid w:val="00C76A72"/>
+    <w:rsid w:val="00C81F7E"/>
     <w:rsid w:val="00CD3950"/>
+    <w:rsid w:val="00D05E66"/>
     <w:rsid w:val="00D67342"/>
     <w:rsid w:val="00D93FE2"/>
     <w:rsid w:val="00DE4FAC"/>
     <w:rsid w:val="00DE7170"/>
     <w:rsid w:val="00E170AE"/>
+    <w:rsid w:val="00E3365A"/>
     <w:rsid w:val="00E45730"/>
+    <w:rsid w:val="00E653F8"/>
     <w:rsid w:val="00E71B43"/>
+    <w:rsid w:val="00E84CB7"/>
     <w:rsid w:val="00F0401D"/>
+    <w:rsid w:val="00F5225D"/>
     <w:rsid w:val="00F659AA"/>
+    <w:rsid w:val="00FB3F77"/>
     <w:rsid w:val="00FC5969"/>
     <w:rsid w:val="00FD2364"/>
+    <w:rsid w:val="00FD3A0F"/>
+    <w:rsid w:val="032F95F6"/>
+    <w:rsid w:val="30FD14C8"/>
+    <w:rsid w:val="3BA00F68"/>
+    <w:rsid w:val="5972CDD3"/>
+    <w:rsid w:val="7CA792F5"/>
+    <w:rsid w:val="7F3C7CAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="37C127AA"/>
@@ -10363,59 +4599,59 @@
     <w:div w:id="1686205737">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialvalueni.org/procurement/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialvalueni.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="50ADA90D8A0C46F3B90EB74E61860035"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{27289AC0-B54B-46EF-9B1C-DAA982ECFEA8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BD0FCC" w:rsidRDefault="0062575D" w:rsidP="0062575D">
           <w:pPr>
             <w:pStyle w:val="50ADA90D8A0C46F3B90EB74E61860035"/>
           </w:pPr>
           <w:r w:rsidRPr="00070267">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10495,50 +4731,80 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F8398A6E-1026-4AF2-B8ED-9A335CBBD45C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003D12D2" w:rsidRDefault="00334E78" w:rsidP="00334E78">
           <w:pPr>
             <w:pStyle w:val="1F72E78B622849418D2B34C8A359F3F1"/>
           </w:pPr>
           <w:r w:rsidRPr="00BA73F8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FF1D86A6D4CB4841AF0D0DC537A88F0B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CBA98C78-6803-4AD2-8BCB-0D436FFE3C02}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00696F73" w:rsidRDefault="00400322" w:rsidP="00400322">
+          <w:pPr>
+            <w:pStyle w:val="FF1D86A6D4CB4841AF0D0DC537A88F0B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00070267">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -10589,96 +4855,111 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0062575D"/>
+    <w:rsid w:val="0006055F"/>
     <w:rsid w:val="000712D2"/>
     <w:rsid w:val="000A3A27"/>
     <w:rsid w:val="000B1362"/>
+    <w:rsid w:val="0011018C"/>
+    <w:rsid w:val="00110DEA"/>
     <w:rsid w:val="00214860"/>
     <w:rsid w:val="00223186"/>
     <w:rsid w:val="002B52D9"/>
     <w:rsid w:val="002C05C2"/>
+    <w:rsid w:val="002E3A5E"/>
     <w:rsid w:val="002E5DBD"/>
     <w:rsid w:val="00334E78"/>
     <w:rsid w:val="00354021"/>
     <w:rsid w:val="00375EAF"/>
     <w:rsid w:val="003D12D2"/>
     <w:rsid w:val="003D3E82"/>
+    <w:rsid w:val="00400322"/>
     <w:rsid w:val="00462CAE"/>
     <w:rsid w:val="004E0754"/>
     <w:rsid w:val="00506D7D"/>
     <w:rsid w:val="005B4C0C"/>
+    <w:rsid w:val="005C4AF6"/>
     <w:rsid w:val="005E4AA6"/>
     <w:rsid w:val="0062575D"/>
     <w:rsid w:val="00694A62"/>
+    <w:rsid w:val="00696F73"/>
+    <w:rsid w:val="006B442D"/>
+    <w:rsid w:val="00706AE5"/>
     <w:rsid w:val="00785691"/>
     <w:rsid w:val="00790584"/>
     <w:rsid w:val="007F12DE"/>
     <w:rsid w:val="00800C9B"/>
     <w:rsid w:val="00931464"/>
     <w:rsid w:val="00951EA8"/>
     <w:rsid w:val="009707FE"/>
     <w:rsid w:val="009A254B"/>
+    <w:rsid w:val="009D10BC"/>
     <w:rsid w:val="009E5617"/>
+    <w:rsid w:val="00B50E04"/>
     <w:rsid w:val="00B55AF3"/>
     <w:rsid w:val="00BD0FCC"/>
     <w:rsid w:val="00BE0571"/>
     <w:rsid w:val="00C04B0C"/>
     <w:rsid w:val="00C057CD"/>
     <w:rsid w:val="00C06402"/>
     <w:rsid w:val="00C446E8"/>
+    <w:rsid w:val="00D160CD"/>
     <w:rsid w:val="00D51AA0"/>
     <w:rsid w:val="00D71A1C"/>
     <w:rsid w:val="00E170AE"/>
     <w:rsid w:val="00E25D45"/>
     <w:rsid w:val="00E71D09"/>
+    <w:rsid w:val="00E84CB7"/>
     <w:rsid w:val="00EC6FA8"/>
     <w:rsid w:val="00F0401D"/>
+    <w:rsid w:val="00F5225D"/>
     <w:rsid w:val="00F75866"/>
     <w:rsid w:val="00FA0F3E"/>
     <w:rsid w:val="00FA2520"/>
+    <w:rsid w:val="00FB3F77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -11088,86 +5369,99 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00334E78"/>
+    <w:rsid w:val="00400322"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="50ADA90D8A0C46F3B90EB74E61860035">
     <w:name w:val="50ADA90D8A0C46F3B90EB74E61860035"/>
     <w:rsid w:val="0062575D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F93DC5BB1481441ABA3ABC0DB7F186F12">
     <w:name w:val="F93DC5BB1481441ABA3ABC0DB7F186F12"/>
     <w:rsid w:val="00334E78"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5107E2635FB9463E977CEA8188D85B49">
     <w:name w:val="5107E2635FB9463E977CEA8188D85B49"/>
     <w:rsid w:val="00334E78"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F72E78B622849418D2B34C8A359F3F1">
     <w:name w:val="1F72E78B622849418D2B34C8A359F3F1"/>
     <w:rsid w:val="00334E78"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF1D86A6D4CB4841AF0D0DC537A88F0B">
+    <w:name w:val="FF1D86A6D4CB4841AF0D0DC537A88F0B"/>
+    <w:rsid w:val="00400322"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -11409,86 +5703,288 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004FDB35103B887D40A603FC34F307978C" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfb6dd30246a2198446e154a4cbd904d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e12cb1d2-7d9c-4965-b9e8-3c2e93ef8a3c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="adf70ec94c950cc94bff319d510f606f" ns2:_="">
+    <xsd:import namespace="e12cb1d2-7d9c-4965-b9e8-3c2e93ef8a3c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e12cb1d2-7d9c-4965-b9e8-3c2e93ef8a3c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39BBA9C1-8F68-447E-97C6-A4AF2AC997C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e12cb1d2-7d9c-4965-b9e8-3c2e93ef8a3c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA7D187E-D7A5-465A-9D36-EEBFE52EEB72}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49EC95F5-FC85-443C-957C-4B0B6C1CED1B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DD7AD6F-9473-41ED-84A4-13211F80A392}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2850</Characters>
+  <Pages>4</Pages>
+  <Words>545</Words>
+  <Characters>3134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3343</CharactersWithSpaces>
+  <CharactersWithSpaces>3644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>McCann, Jeannie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004FDB35103B887D40A603FC34F307978C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+</Properties>
+</file>