--- v1 (2026-04-03)
+++ v2 (2026-09-21)
@@ -2,170 +2,170 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-mccannj\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-macla\Desktop\2026\Admin\AWARD CRITERIA DOCS FOR WEBSITE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0291D971-15CA-4482-BF49-ABA1275B3A81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D43B240-053E-4B19-AFDC-23D1EAC9E557}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Declaration" sheetId="1" r:id="rId1"/>
     <sheet name="Delivery Plan" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E64" i="2" l="1"/>
+  <c r="F93" i="2" l="1"/>
+  <c r="F91" i="2"/>
+  <c r="F89" i="2"/>
   <c r="E65" i="2"/>
   <c r="E66" i="2"/>
   <c r="E67" i="2"/>
   <c r="E68" i="2"/>
   <c r="E69" i="2"/>
-  <c r="E57" i="2"/>
+  <c r="E70" i="2"/>
+  <c r="E58" i="2"/>
+  <c r="E78" i="2"/>
   <c r="E77" i="2"/>
+  <c r="E75" i="2"/>
+  <c r="E39" i="2"/>
+  <c r="E38" i="2"/>
+  <c r="E86" i="2"/>
+  <c r="E85" i="2"/>
+  <c r="E80" i="2"/>
+  <c r="E79" i="2"/>
   <c r="E76" i="2"/>
   <c r="E74" i="2"/>
-  <c r="E38" i="2"/>
-[...8 lines deleted...]
-  <c r="E55" i="2"/>
+  <c r="E64" i="2"/>
+  <c r="E56" i="2"/>
+  <c r="E47" i="2"/>
   <c r="E46" i="2"/>
   <c r="E45" i="2"/>
   <c r="E44" i="2"/>
   <c r="E43" i="2"/>
   <c r="E42" i="2"/>
   <c r="E41" i="2"/>
-  <c r="E40" i="2"/>
-[...3 lines deleted...]
-  <c r="E49" i="2"/>
+  <c r="E88" i="2"/>
+  <c r="E35" i="2"/>
+  <c r="E32" i="2"/>
+  <c r="E50" i="2"/>
+  <c r="E84" i="2"/>
   <c r="E83" i="2"/>
   <c r="E82" i="2"/>
   <c r="E81" i="2"/>
-  <c r="E80" i="2"/>
-  <c r="E71" i="2"/>
+  <c r="E72" i="2"/>
+  <c r="E60" i="2"/>
   <c r="E59" i="2"/>
-  <c r="E58" i="2"/>
-[...1 lines deleted...]
-  <c r="E25" i="2" l="1"/>
+  <c r="E93" i="2" s="1"/>
+  <c r="E26" i="2" l="1"/>
+  <c r="E25" i="2"/>
   <c r="E24" i="2"/>
   <c r="E23" i="2"/>
+  <c r="E73" i="2" l="1"/>
+  <c r="E52" i="2"/>
+  <c r="E49" i="2"/>
+  <c r="E29" i="2"/>
   <c r="E22" i="2"/>
-  <c r="E72" i="2" l="1"/>
-  <c r="E51" i="2"/>
+  <c r="E55" i="2"/>
+  <c r="E54" i="2"/>
+  <c r="E63" i="2"/>
+  <c r="E53" i="2"/>
+  <c r="E36" i="2"/>
+  <c r="E37" i="2"/>
+  <c r="E31" i="2" l="1"/>
+  <c r="E30" i="2"/>
+  <c r="E51" i="2" l="1"/>
+  <c r="E21" i="2"/>
+  <c r="E20" i="2"/>
+  <c r="E91" i="2" s="1"/>
+  <c r="C11" i="2" l="1"/>
+  <c r="D11" i="2" s="1"/>
+  <c r="E87" i="2" l="1"/>
+  <c r="E71" i="2"/>
+  <c r="E62" i="2"/>
+  <c r="E40" i="2"/>
+  <c r="E34" i="2"/>
+  <c r="E61" i="2" l="1"/>
   <c r="E48" i="2"/>
+  <c r="E33" i="2"/>
   <c r="E28" i="2"/>
-  <c r="E21" i="2"/>
-[...21 lines deleted...]
-  <c r="E32" i="2"/>
   <c r="E27" i="2"/>
-  <c r="E26" i="2"/>
-[...7 lines deleted...]
-  <c r="F92" i="2" s="1"/>
+  <c r="E57" i="2" l="1"/>
+  <c r="E89" i="2" s="1"/>
+  <c r="E90" i="2" l="1"/>
+  <c r="E92" i="2" l="1"/>
+  <c r="E94" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="151">
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Email address</t>
   </si>
   <si>
     <t>Telephone number</t>
   </si>
   <si>
     <t>Signed</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Points Value</t>
   </si>
   <si>
     <t>Number of FTE person weeks which will be delivered throughout this contract</t>
   </si>
   <si>
@@ -591,54 +591,60 @@
   <si>
     <t>Total Social Value points for Donation of IT licences and / software which will be delivered by this plan</t>
   </si>
   <si>
     <t>Maximum Social Value points for Donation of IT licences and / software to be delivered</t>
   </si>
   <si>
     <t>**** Example Maximum Cap -( Max of 10% of points to be delivered through Donation of IT licences and / software) please remove/ update before publishing</t>
   </si>
   <si>
     <t>**** Example Maximum Cap - (Max of 10% of points to be delivered through Donation of IT licences and / software) please remove/ update before publishing</t>
   </si>
   <si>
     <t>Mentoring initiative for VCSEs or micro enterprise</t>
   </si>
   <si>
     <t>Check these formulas are working and reflect your tender documents before issue and delete this line</t>
   </si>
   <si>
     <t>Any Mandatory Requirements e.g. Modern Slavery Assessment Tool must be marked as Mandatory in Column F.  Change the Planned Delivery in Column D to yes and lock cells.  Delete this line before publication of tender documents.</t>
   </si>
   <si>
     <t>Include any Maximum or Minimum requirements here or delete as required: e.g. a minimum of 50% of points must be delivered through Paid Employment Initiatives.  Indicate in column F which initiatives are included in the calculation for these. Update or delete the red box at the bottom with the appropriate calculations. Delete this line before publication of tender documents.</t>
   </si>
   <si>
-    <t>Bidders must complete the table below to demonstrate how the social value requirement will be delivered.  This should be submitted with the tender.  Bidders must meet the minimum points target and any mandatory minimum/maximum requirements (if applicable).</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">For the purposes of evaluation, tenderers must submit their response based on the minimum number of social value points set out below. </t>
+  </si>
+  <si>
+    <t>DRAFTING  NOTE: Contracting authorities must edit this tab to select the initiatives that have been included within the Social Value Schedule and remove all others</t>
+  </si>
+  <si>
+    <t>Bidders must complete the table below to demonstrate how the social value requirement will be delivered.  This must be submitted with the tender.  Bidders must meet the minimum points target and any mandatory minimum/maximum requirements (if applicable).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NB: If a bidder fails to complete and upload the Social Value Delivery Plan to demonstrate that they will achieve the minimum required Social Value points for the contract, including adhering to any mandatory minimum/maximum requirements, they will be eliminated from the competition. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(&quot;£&quot;* #,##0.00_);_(&quot;£&quot;* \(#,##0.00\);_(&quot;£&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-[$£-809]* #,##0.0_-;\-[$£-809]* #,##0.0_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -831,51 +837,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
@@ -973,50 +979,52 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
@@ -1222,57 +1230,57 @@
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>66144</xdr:colOff>
-      <xdr:row>0</xdr:row>
+      <xdr:row>1</xdr:row>
       <xdr:rowOff>190498</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>438149</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>428625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10797644" y="190498"/>
           <a:ext cx="7912630" cy="2262190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="85000"/>
           </a:schemeClr>
@@ -1327,84 +1335,137 @@
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>- Within cells highlighted in green, insert Schedule Number &amp; values within C5, C6, &amp; C7.</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1100">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>- If bidders do not meet the target number of social value points for the tender, their bid will score 0. All procurement documents must make this clear.</a:t>
+            <a:t>- </a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1100">
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>If the Supplier fails to complete and upload the Social Value Delivery Plan to demonstrate that they will achieve the minimum required Social Value points for the contract, which has been set for the purposes of scoring, including adhering to any mandatory minimum/maximum requirements, they will be eliminated from the competition.</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>All procurement documents must make this clear.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" b="1" u="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>- If you wish to add mandatory, minimum or maximum requirements for social value points, this delivery plan and other social value procurement documents should make it clear that bidders will score 0 if they do not meet these mandatory, minimim or maximum requirements.  You can get in touch with the Social Value Unit for advice. </a:t>
+            <a:t>- If you wish to add mandatory, minimum or maximum requirements you can get in touch with the Social Value Unit for advice. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
@@ -1800,54 +1861,54 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:B12"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11:B12"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18.54296875" customWidth="1"/>
     <col min="2" max="2" width="37.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="2" t="s">
         <v>1</v>
@@ -1860,1607 +1921,1626 @@
       </c>
       <c r="B6" s="6"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="6"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="6"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A12" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="6"/>
+    </row>
+    <row r="21" spans="1:1" s="33" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="47" t="s">
+        <v>150</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J93"/>
+  <dimension ref="A1:J97"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A97" sqref="A97:XFD97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="43.1796875" style="7" customWidth="1"/>
     <col min="2" max="2" width="29.1796875" style="7" customWidth="1"/>
     <col min="3" max="3" width="35.1796875" style="7" customWidth="1"/>
     <col min="4" max="4" width="46" style="7" customWidth="1"/>
     <col min="5" max="5" width="14.26953125" style="7" customWidth="1"/>
     <col min="6" max="6" width="44" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="31" style="7" customWidth="1"/>
     <col min="8" max="8" width="9.453125" style="7" customWidth="1"/>
     <col min="9" max="10" width="9.1796875" style="7"/>
     <col min="11" max="11" width="40.453125" style="7" customWidth="1"/>
     <col min="12" max="16384" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="A2" s="8" t="s">
+    <row r="1" spans="1:7" s="33" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="46" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+    </row>
+    <row r="2" spans="1:7" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A3" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="38"/>
-[...7 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="B3" s="38"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A5" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A6" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="9"/>
-[...1 lines deleted...]
-      <c r="D5" s="10" t="s">
+      <c r="B6" s="9"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="10" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A6" s="9" t="s">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A7" s="9" t="s">
         <v>33</v>
-      </c>
-[...8 lines deleted...]
-        <v>10</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="39"/>
       <c r="D7" s="10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-    <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A9" s="8"/>
       <c r="B9" s="8"/>
-      <c r="C9" s="7" t="s">
-[...6 lines deleted...]
-    <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.35">
+      <c r="C9" s="3"/>
+      <c r="D9" s="8"/>
+    </row>
+    <row r="10" spans="1:7" hidden="1" x14ac:dyDescent="0.35">
       <c r="A10" s="8"/>
       <c r="B10" s="8"/>
-      <c r="C10" s="11" t="e">
-        <f>C5/C7</f>
+      <c r="C10" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="8"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="11" t="e">
+        <f>C6/C8</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D10" s="12" t="e">
-        <f>IF(C10&gt;=3,3,IF(C10&lt;=3,C10))</f>
+      <c r="D11" s="12" t="e">
+        <f>IF(C11&gt;=3,3,IF(C11&lt;=3,C11))</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A11" s="7" t="s">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A12" s="7" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="42.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="41" t="s">
+    <row r="14" spans="1:7" ht="42.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="41" t="s">
         <v>146</v>
       </c>
-      <c r="B13" s="42"/>
-[...7 lines deleted...]
-      <c r="A14" s="43" t="s">
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="14"/>
+    </row>
+    <row r="15" spans="1:7" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="43" t="s">
         <v>145</v>
       </c>
-      <c r="B14" s="44"/>
-[...8 lines deleted...]
-      <c r="D15" s="15"/>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
       <c r="E15" s="14"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      </c>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A16" s="13"/>
       <c r="B16" s="16"/>
-      <c r="D16" s="16"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
       <c r="E16" s="14"/>
-      <c r="G16" s="8"/>
-[...23 lines deleted...]
-      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A17" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="14"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
       <c r="G18" s="17"/>
       <c r="H18" s="18"/>
     </row>
-    <row r="19" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="F19" s="33"/>
+    <row r="19" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>6</v>
+      </c>
       <c r="G19" s="17"/>
       <c r="H19" s="18"/>
     </row>
-    <row r="20" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="22" t="s">
-        <v>20</v>
+        <v>126</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="32">
-        <f>D20*(90/26)</f>
+        <f>D20*(75/26)</f>
         <v>0</v>
       </c>
       <c r="F20" s="33"/>
       <c r="G20" s="17"/>
       <c r="H20" s="18"/>
     </row>
-    <row r="21" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="22" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="32">
-        <f>D21/26*90</f>
+        <f>D21*(90/26)</f>
         <v>0</v>
       </c>
       <c r="F21" s="33"/>
+      <c r="G21" s="17"/>
       <c r="H21" s="18"/>
     </row>
-    <row r="22" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:10" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A22" s="22" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="B22" s="23" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C22" s="23" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D22" s="5"/>
-      <c r="E22" s="34">
-        <f>D22*(10/8)</f>
+      <c r="E22" s="32">
+        <f>D22/26*90</f>
         <v>0</v>
       </c>
       <c r="F22" s="33"/>
       <c r="H22" s="18"/>
     </row>
-    <row r="23" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:10" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A23" s="22" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="B23" s="23" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="C23" s="23" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="34">
-        <f>D23*(10/2)</f>
+        <f>D23*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F23" s="33"/>
       <c r="H23" s="18"/>
     </row>
-    <row r="24" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:10" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A24" s="22" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B24" s="23" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="34">
-        <f>D24*(15/2)</f>
+        <f>D24*(10/2)</f>
         <v>0</v>
       </c>
       <c r="F24" s="33"/>
       <c r="H24" s="18"/>
     </row>
-    <row r="25" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:10" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A25" s="22" t="s">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="34">
         <f>D25*(15/2)</f>
         <v>0</v>
       </c>
       <c r="F25" s="33"/>
       <c r="H25" s="18"/>
     </row>
-    <row r="26" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:10" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A26" s="22" t="s">
-        <v>23</v>
+        <v>127</v>
       </c>
       <c r="B26" s="23" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="C26" s="23" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="34">
-        <f>D26*(10/8)</f>
+        <f>D26*(15/2)</f>
         <v>0</v>
       </c>
       <c r="F26" s="33"/>
       <c r="H26" s="18"/>
     </row>
-    <row r="27" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:10" ht="62" x14ac:dyDescent="0.35">
       <c r="A27" s="22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B27" s="23" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C27" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="34">
-        <f>D27*(15/8)</f>
+        <f>D27*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F27" s="33"/>
       <c r="H27" s="18"/>
     </row>
-    <row r="28" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:10" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A28" s="22" t="s">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="B28" s="23" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="34">
         <f>D28*(15/8)</f>
         <v>0</v>
       </c>
       <c r="F28" s="33"/>
       <c r="H28" s="18"/>
     </row>
-    <row r="29" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:10" ht="31" x14ac:dyDescent="0.35">
       <c r="A29" s="22" t="s">
-        <v>52</v>
+        <v>128</v>
       </c>
       <c r="B29" s="23" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="34">
-        <f>D29*(10/8)</f>
+        <f>D29*(15/8)</f>
         <v>0</v>
       </c>
       <c r="F29" s="33"/>
       <c r="H29" s="18"/>
     </row>
-    <row r="30" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:10" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A30" s="22" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="34">
-        <f>D30*(15/8)</f>
+        <f>D30*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F30" s="33"/>
       <c r="H30" s="18"/>
     </row>
-    <row r="31" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:10" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A31" s="22" t="s">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="34">
         <f>D31*(15/8)</f>
         <v>0</v>
       </c>
       <c r="F31" s="33"/>
       <c r="H31" s="18"/>
     </row>
-    <row r="32" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:10" ht="31" x14ac:dyDescent="0.35">
       <c r="A32" s="22" t="s">
-        <v>39</v>
+        <v>129</v>
       </c>
       <c r="B32" s="23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="34">
-        <f>D32*(10/8)</f>
+        <f>D32*(15/8)</f>
         <v>0</v>
       </c>
       <c r="F32" s="33"/>
       <c r="H32" s="18"/>
     </row>
-    <row r="33" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A33" s="22" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B33" s="23" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="34">
-        <f>D33*(15/8)</f>
+        <f>D33*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F33" s="33"/>
       <c r="H33" s="18"/>
     </row>
     <row r="34" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A34" s="22" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="34">
         <f>D34*(15/8)</f>
         <v>0</v>
       </c>
       <c r="F34" s="33"/>
       <c r="H34" s="18"/>
     </row>
-    <row r="35" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A35" s="22" t="s">
-        <v>43</v>
+        <v>130</v>
       </c>
       <c r="B35" s="23" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C35" s="23" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="34">
-        <f>D35*(10/500)</f>
+        <f>D35*(15/8)</f>
         <v>0</v>
       </c>
       <c r="F35" s="33"/>
       <c r="H35" s="18"/>
     </row>
     <row r="36" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A36" s="22" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B36" s="23" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="34">
         <f>D36*(10/500)</f>
         <v>0</v>
       </c>
       <c r="F36" s="33"/>
       <c r="H36" s="18"/>
     </row>
     <row r="37" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A37" s="22" t="s">
-        <v>122</v>
+        <v>41</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>123</v>
+        <v>42</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="34">
-        <f>D37*(15/500)</f>
+        <f>D37*(10/500)</f>
         <v>0</v>
       </c>
       <c r="F37" s="33"/>
       <c r="H37" s="18"/>
     </row>
-    <row r="38" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A38" s="22" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B38" s="23" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="34">
         <f>D38*(15/500)</f>
         <v>0</v>
       </c>
       <c r="F38" s="33"/>
-      <c r="G38" s="17"/>
       <c r="H38" s="18"/>
     </row>
     <row r="39" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="22" t="s">
-        <v>94</v>
+        <v>124</v>
       </c>
       <c r="B39" s="23" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>125</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>70</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="34">
-        <f>IF(D39="yes",30,0)</f>
+        <f>D39*(15/500)</f>
         <v>0</v>
       </c>
       <c r="F39" s="33"/>
       <c r="G39" s="17"/>
       <c r="H39" s="18"/>
     </row>
-    <row r="40" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="22" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B40" s="23" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>74</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>81</v>
       </c>
       <c r="D40" s="5"/>
-      <c r="E40" s="32">
-        <f>D40*(75/26)</f>
+      <c r="E40" s="34">
+        <f>IF(D40="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F40" s="33"/>
+      <c r="G40" s="17"/>
       <c r="H40" s="18"/>
     </row>
     <row r="41" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A41" s="22" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B41" s="23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="32">
-        <f>D41*(90/26)</f>
+        <f>D41*(75/26)</f>
         <v>0</v>
       </c>
       <c r="F41" s="33"/>
       <c r="H41" s="18"/>
     </row>
     <row r="42" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A42" s="22" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B42" s="23" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="5"/>
-      <c r="E42" s="34">
-        <f>D42*(10/2)</f>
+      <c r="E42" s="32">
+        <f>D42*(90/26)</f>
         <v>0</v>
       </c>
       <c r="F42" s="33"/>
       <c r="H42" s="18"/>
     </row>
     <row r="43" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A43" s="22" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B43" s="23" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="34">
-        <f>D43*(15/2)</f>
+        <f>D43*(10/2)</f>
         <v>0</v>
       </c>
       <c r="F43" s="33"/>
       <c r="H43" s="18"/>
     </row>
-    <row r="44" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A44" s="22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B44" s="23" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="34">
-        <f>D44*(10/8)</f>
+        <f>D44*(15/2)</f>
         <v>0</v>
       </c>
       <c r="F44" s="33"/>
       <c r="H44" s="18"/>
     </row>
-    <row r="45" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A45" s="22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B45" s="23" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C45" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="34">
-        <f>D45*(15/8)</f>
+        <f>D45*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F45" s="33"/>
       <c r="H45" s="18"/>
     </row>
     <row r="46" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A46" s="22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B46" s="23" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>38</v>
+      </c>
+      <c r="C46" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="34">
-        <f>IF(D46="yes",30,0)</f>
+        <f>D46*(15/8)</f>
         <v>0</v>
       </c>
       <c r="F46" s="33"/>
       <c r="H46" s="18"/>
     </row>
-    <row r="47" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A47" s="22" t="s">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="B47" s="23" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="34">
         <f>IF(D47="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F47" s="33"/>
       <c r="H47" s="18"/>
     </row>
     <row r="48" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A48" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B48" s="23" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="34">
-        <f>D48*(10/8)</f>
+        <f>IF(D48="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F48" s="33"/>
       <c r="H48" s="18"/>
     </row>
     <row r="49" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A49" s="22" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="B49" s="23" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="C49" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49" s="24" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="34">
         <f>D49*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F49" s="33"/>
       <c r="H49" s="18"/>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A50" s="22" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="B50" s="23" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>50</v>
+      </c>
+      <c r="C50" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="34">
-        <f>IF(D50="yes",30,0)</f>
+        <f>D50*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F50" s="33"/>
       <c r="H50" s="18"/>
     </row>
-    <row r="51" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A51" s="22" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B51" s="23" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="34">
-        <f>D51*(10/8)</f>
+        <f>IF(D51="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F51" s="33"/>
       <c r="H51" s="18"/>
     </row>
-    <row r="52" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A52" s="22" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="B52" s="23" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="34">
-        <f>IF(D52="yes",50,0)</f>
+        <f>D52*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F52" s="33"/>
       <c r="H52" s="18"/>
     </row>
     <row r="53" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="22" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="B53" s="23" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>46</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>47</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="34">
-        <f>D53*30</f>
+        <f>IF(D53="yes",50,0)</f>
         <v>0</v>
       </c>
       <c r="F53" s="33"/>
       <c r="H53" s="18"/>
     </row>
-    <row r="54" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="22" t="s">
-        <v>95</v>
+        <v>25</v>
       </c>
       <c r="B54" s="23" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C54" s="25" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="34">
-        <f>D54*20</f>
+        <f>D54*30</f>
         <v>0</v>
       </c>
       <c r="F54" s="33"/>
       <c r="H54" s="18"/>
     </row>
     <row r="55" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A55" s="22" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B55" s="23" t="s">
-        <v>109</v>
+        <v>60</v>
       </c>
       <c r="C55" s="25" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="34">
-        <f>D55*30</f>
+        <f>D55*20</f>
         <v>0</v>
       </c>
       <c r="F55" s="33"/>
       <c r="H55" s="18"/>
     </row>
-    <row r="56" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A56" s="22" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B56" s="23" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>109</v>
+      </c>
+      <c r="C56" s="25" t="s">
+        <v>100</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="34">
-        <f>D56/8*10</f>
+        <f>D56*30</f>
         <v>0</v>
       </c>
       <c r="F56" s="33"/>
       <c r="H56" s="18"/>
     </row>
-    <row r="57" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A57" s="22" t="s">
-        <v>143</v>
+        <v>101</v>
       </c>
       <c r="B57" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C57" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="34">
         <f>D57/8*10</f>
         <v>0</v>
       </c>
       <c r="F57" s="33"/>
       <c r="H57" s="18"/>
     </row>
-    <row r="58" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A58" s="22" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="B58" s="23" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="C58" s="23" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="34">
-        <f>D58*(10/500)</f>
+        <f>D58/8*10</f>
         <v>0</v>
       </c>
       <c r="F58" s="33"/>
       <c r="H58" s="18"/>
     </row>
     <row r="59" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A59" s="22" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B59" s="23" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="C59" s="23" t="s">
-        <v>14</v>
+        <v>77</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="34">
-        <f>D59/8*10</f>
+        <f>D59*(10/500)</f>
         <v>0</v>
       </c>
       <c r="F59" s="33"/>
       <c r="H59" s="18"/>
     </row>
-    <row r="60" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A60" s="22" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B60" s="23" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>37</v>
+      </c>
+      <c r="C60" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="34">
-        <f>IF(D60="yes",30,0)</f>
+        <f>D60/8*10</f>
         <v>0</v>
       </c>
       <c r="F60" s="33"/>
       <c r="H60" s="18"/>
     </row>
     <row r="61" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A61" s="22" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B61" s="23" t="s">
         <v>74</v>
       </c>
       <c r="C61" s="24" t="s">
         <v>81</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="34">
         <f>IF(D61="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F61" s="33"/>
       <c r="H61" s="18"/>
     </row>
-    <row r="62" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A62" s="22" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B62" s="23" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>74</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>81</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="34">
-        <f>D62*(10/8)</f>
+        <f>IF(D62="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F62" s="33"/>
       <c r="H62" s="18"/>
     </row>
-    <row r="63" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A63" s="22" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="B63" s="23" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>49</v>
+      </c>
+      <c r="C63" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="34">
-        <f>IF(D63="yes",30,0)</f>
+        <f>D63*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F63" s="33"/>
       <c r="H63" s="18"/>
     </row>
-    <row r="64" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A64" s="22" t="s">
-        <v>131</v>
+        <v>110</v>
       </c>
       <c r="B64" s="23" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>74</v>
+      </c>
+      <c r="C64" s="24" t="s">
+        <v>81</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="34">
-        <f>D64*(10/8)</f>
+        <f>IF(D64="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F64" s="33"/>
       <c r="H64" s="18"/>
     </row>
     <row r="65" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A65" s="22" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B65" s="23" t="s">
-        <v>49</v>
+        <v>111</v>
       </c>
       <c r="C65" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="34">
         <f>D65*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F65" s="33"/>
       <c r="H65" s="18"/>
     </row>
-    <row r="66" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A66" s="22" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="B66" s="23" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>49</v>
+      </c>
+      <c r="C66" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="34">
-        <f>IF(D66="yes",30,0)</f>
+        <f>D66*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F66" s="33"/>
       <c r="H66" s="18"/>
     </row>
-    <row r="67" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A67" s="22" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B67" s="23" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>74</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>81</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="34">
-        <f>D67*(10/8)</f>
+        <f>IF(D67="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F67" s="33"/>
       <c r="H67" s="18"/>
     </row>
     <row r="68" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A68" s="22" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B68" s="23" t="s">
-        <v>49</v>
+        <v>111</v>
       </c>
       <c r="C68" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="34">
         <f>D68*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F68" s="33"/>
       <c r="H68" s="18"/>
     </row>
-    <row r="69" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A69" s="22" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="B69" s="23" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>49</v>
+      </c>
+      <c r="C69" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="34">
-        <f>IF(D69="yes",30,0)</f>
+        <f>D69*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F69" s="33"/>
       <c r="H69" s="18"/>
     </row>
     <row r="70" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A70" s="22" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B70" s="23" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="24" t="s">
         <v>81</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="34">
         <f>IF(D70="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F70" s="33"/>
       <c r="H70" s="18"/>
     </row>
-    <row r="71" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A71" s="22" t="s">
-        <v>133</v>
+        <v>87</v>
       </c>
       <c r="B71" s="23" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>74</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>81</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="34">
-        <f>D71*30</f>
+        <f>IF(D71="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F71" s="33"/>
       <c r="H71" s="18"/>
     </row>
     <row r="72" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A72" s="22" t="s">
-        <v>69</v>
+        <v>133</v>
       </c>
       <c r="B72" s="23" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="C72" s="23" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="34">
-        <f>D72*(10/8)</f>
+        <f>D72*30</f>
         <v>0</v>
       </c>
       <c r="F72" s="33"/>
       <c r="H72" s="18"/>
     </row>
-    <row r="73" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A73" s="22" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="B73" s="23" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="C73" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="34">
-        <f>IF(D73="yes",30,0)</f>
+        <f>D73*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F73" s="33"/>
       <c r="H73" s="18"/>
     </row>
     <row r="74" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A74" s="22" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="B74" s="23" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>74</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>81</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="34">
-        <f>D74*(10/8)</f>
+        <f>IF(D74="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F74" s="33"/>
       <c r="H74" s="18"/>
     </row>
     <row r="75" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A75" s="22" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="B75" s="23" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>49</v>
+      </c>
+      <c r="C75" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="34">
-        <f>IF(D75="yes",30,0)</f>
+        <f>D75*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F75" s="33"/>
       <c r="H75" s="18"/>
     </row>
-    <row r="76" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A76" s="22" t="s">
-        <v>19</v>
+        <v>116</v>
       </c>
       <c r="B76" s="23" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="34">
         <f>IF(D76="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F76" s="33"/>
       <c r="H76" s="18"/>
     </row>
     <row r="77" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A77" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="23" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="34">
-        <f>IF(D77="yes",20,0)</f>
+        <f>IF(D77="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F77" s="33"/>
       <c r="H77" s="18"/>
     </row>
-    <row r="78" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A78" s="22" t="s">
-        <v>117</v>
+        <v>19</v>
       </c>
       <c r="B78" s="23" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>48</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="34">
-        <f>D78*(10/8)</f>
+        <f>IF(D78="yes",20,0)</f>
         <v>0</v>
       </c>
       <c r="F78" s="33"/>
       <c r="H78" s="18"/>
     </row>
     <row r="79" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="22" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B79" s="23" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="C79" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="34">
-        <f>IF(D79="yes",30,0)</f>
+        <f>D79*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F79" s="33"/>
       <c r="H79" s="18"/>
     </row>
     <row r="80" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="22" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="B80" s="23" t="s">
         <v>74</v>
       </c>
       <c r="C80" s="24" t="s">
         <v>81</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="34">
         <f>IF(D80="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F80" s="33"/>
       <c r="H80" s="18"/>
     </row>
-    <row r="81" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="22" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B81" s="23" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>74</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>81</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="34">
-        <f t="shared" ref="E81:E85" si="0">D81*(10/8)</f>
+        <f>IF(D81="yes",30,0)</f>
         <v>0</v>
       </c>
       <c r="F81" s="33"/>
       <c r="H81" s="18"/>
     </row>
-    <row r="82" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A82" s="22" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B82" s="23" t="s">
         <v>91</v>
       </c>
       <c r="C82" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="34">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="E82:E86" si="0">D82*(10/8)</f>
         <v>0</v>
       </c>
       <c r="F82" s="33"/>
       <c r="H82" s="18"/>
     </row>
-    <row r="83" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A83" s="22" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="B83" s="23" t="s">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="C83" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F83" s="33"/>
-    </row>
-    <row r="84" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H83" s="18"/>
+    </row>
+    <row r="84" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A84" s="22" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="B84" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C84" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F84" s="33"/>
-      <c r="H84" s="18"/>
     </row>
     <row r="85" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A85" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C85" s="27" t="s">
+      <c r="A85" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B85" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C85" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D85" s="28"/>
+      <c r="D85" s="5"/>
       <c r="E85" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F85" s="33"/>
-    </row>
-[...10 lines deleted...]
-      <c r="D86" s="5"/>
+      <c r="H85" s="18"/>
+    </row>
+    <row r="86" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B86" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C86" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D86" s="28"/>
       <c r="E86" s="34">
-        <f>IF(D86="yes",30,0)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F86" s="33"/>
     </row>
     <row r="87" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A87" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B87" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C87" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D87" s="5"/>
+      <c r="E87" s="34">
+        <f>IF(D87="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F87" s="33"/>
+    </row>
+    <row r="88" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="22" t="s">
         <v>121</v>
       </c>
-      <c r="B87" s="27" t="s">
+      <c r="B88" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="C87" s="27" t="s">
+      <c r="C88" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="D87" s="28"/>
-[...9 lines deleted...]
-      <c r="C88" s="9" t="s">
+      <c r="D88" s="28"/>
+      <c r="E88" s="34">
+        <f>D88*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F88" s="33"/>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A89" s="29"/>
+      <c r="B89" s="29"/>
+      <c r="C89" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="D88" s="9"/>
-[...5 lines deleted...]
-        <f>IF(E88&gt;=E89, "minimum points met", "minimum points not met bid will score 0")</f>
+      <c r="D89" s="9"/>
+      <c r="E89" s="35">
+        <f>SUM(E20:E88)</f>
+        <v>0</v>
+      </c>
+      <c r="F89" s="40" t="str">
+        <f>IF(E89&gt;=E90, "minimum points met", "minimum points not met bid will be eliminated from the competition")</f>
         <v>minimum points met</v>
       </c>
-      <c r="G88" s="14" t="s">
+      <c r="G89" s="14" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="C89" s="30" t="s">
+    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="C90" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="D89" s="9"/>
-[...13 lines deleted...]
-      <c r="C90" s="9"/>
       <c r="D90" s="9"/>
-      <c r="E90" s="35">
-[...9 lines deleted...]
-      </c>
+      <c r="E90" s="36">
+        <f>C7</f>
+        <v>0</v>
+      </c>
+      <c r="F90" s="33"/>
     </row>
     <row r="91" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A91" s="31" t="s">
         <v>138</v>
       </c>
-      <c r="B91" s="30" t="s">
+      <c r="B91" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="C91" s="9"/>
+      <c r="D91" s="9"/>
+      <c r="E91" s="35">
+        <f>E20+E21+E22+E41+E42</f>
+        <v>0</v>
+      </c>
+      <c r="F91" s="40" t="str">
+        <f>IF(E91&gt;=E92, "minimum requirements met", "minimum requirements not met bid will be eliminated from the competition")</f>
+        <v>minimum requirements met</v>
+      </c>
+      <c r="G91" s="14" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B92" s="30" t="s">
         <v>137</v>
       </c>
-      <c r="C91" s="30"/>
-[...14 lines deleted...]
-      <c r="C92" s="9"/>
+      <c r="C92" s="30"/>
       <c r="D92" s="9"/>
-      <c r="E92" s="35">
-[...9 lines deleted...]
-      </c>
+      <c r="E92" s="36">
+        <f>E90/2</f>
+        <v>0</v>
+      </c>
+      <c r="F92" s="33"/>
     </row>
     <row r="93" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A93" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="C93" s="9"/>
+      <c r="D93" s="9"/>
+      <c r="E93" s="35">
+        <f>E59</f>
+        <v>0</v>
+      </c>
+      <c r="F93" s="40" t="str">
+        <f>IF(E93&gt;=E94, "maximum requirements not met bid will be eliminated from the competition", "maximum requirements met")</f>
+        <v>maximum requirements not met bid will be eliminated from the competition</v>
+      </c>
+      <c r="G93" s="14" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A94" s="31" t="s">
         <v>142</v>
       </c>
-      <c r="B93" s="30" t="s">
+      <c r="B94" s="30" t="s">
         <v>140</v>
       </c>
-      <c r="C93" s="30"/>
-[...5 lines deleted...]
-      <c r="F93" s="33"/>
+      <c r="C94" s="30"/>
+      <c r="D94" s="9"/>
+      <c r="E94" s="36">
+        <f>E90/10</f>
+        <v>0</v>
+      </c>
+      <c r="F94" s="33"/>
+    </row>
+    <row r="97" spans="1:1" s="33" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="47" t="s">
+        <v>150</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="3">
-    <mergeCell ref="A13:D13"/>
+  <mergeCells count="4">
     <mergeCell ref="A14:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
-  <conditionalFormatting sqref="E90">
+  <conditionalFormatting sqref="E91">
     <cfRule type="cellIs" dxfId="5" priority="6" operator="lessThan">
-      <formula>$E$61</formula>
+      <formula>$E$62</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E92">
+  <conditionalFormatting sqref="E93">
     <cfRule type="cellIs" dxfId="4" priority="3" operator="lessThan">
-      <formula>$E$61</formula>
+      <formula>$E$62</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F90">
+  <conditionalFormatting sqref="F91">
     <cfRule type="containsText" dxfId="3" priority="4" operator="containsText" text="Pass">
-      <formula>NOT(ISERROR(SEARCH("Pass",F90)))</formula>
+      <formula>NOT(ISERROR(SEARCH("Pass",F91)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="2" priority="5" operator="containsText" text="Fail">
-      <formula>NOT(ISERROR(SEARCH("Fail",F90)))</formula>
+      <formula>NOT(ISERROR(SEARCH("Fail",F91)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F92">
+  <conditionalFormatting sqref="F93">
     <cfRule type="containsText" dxfId="1" priority="1" operator="containsText" text="Pass">
-      <formula>NOT(ISERROR(SEARCH("Pass",F92)))</formula>
+      <formula>NOT(ISERROR(SEARCH("Pass",F93)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="0" priority="2" operator="containsText" text="Fail">
-      <formula>NOT(ISERROR(SEARCH("Fail",F92)))</formula>
+      <formula>NOT(ISERROR(SEARCH("Fail",F93)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D86 D39 D46:D52 D60:D79" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D87 D40 D47:D53 D61:D80" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"yes,no"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>