--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -2,162 +2,170 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-macla\Desktop\2025\Model docs on scoring for IT\Final Docs for Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-mccannj\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F79CB59A-32DE-4FB6-8CE7-50F4FFEA9F5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0291D971-15CA-4482-BF49-ABA1275B3A81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Declaration" sheetId="1" r:id="rId1"/>
     <sheet name="Delivery Plan" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E73" i="2" l="1"/>
-[...7 lines deleted...]
-  <c r="E80" i="2"/>
+  <c r="E64" i="2" l="1"/>
+  <c r="E65" i="2"/>
+  <c r="E66" i="2"/>
+  <c r="E67" i="2"/>
+  <c r="E68" i="2"/>
+  <c r="E69" i="2"/>
+  <c r="E57" i="2"/>
+  <c r="E77" i="2"/>
+  <c r="E76" i="2"/>
+  <c r="E74" i="2"/>
+  <c r="E38" i="2"/>
+  <c r="E37" i="2"/>
+  <c r="E85" i="2"/>
+  <c r="E84" i="2"/>
+  <c r="E79" i="2"/>
+  <c r="E78" i="2"/>
   <c r="E75" i="2"/>
-  <c r="E74" i="2"/>
-[...3 lines deleted...]
-  <c r="E62" i="2"/>
+  <c r="E73" i="2"/>
   <c r="E63" i="2"/>
-  <c r="E59" i="2"/>
-  <c r="E52" i="2"/>
+  <c r="E55" i="2"/>
+  <c r="E46" i="2"/>
+  <c r="E45" i="2"/>
+  <c r="E44" i="2"/>
   <c r="E43" i="2"/>
   <c r="E42" i="2"/>
   <c r="E41" i="2"/>
   <c r="E40" i="2"/>
-  <c r="E39" i="2"/>
-[...1 lines deleted...]
-  <c r="E37" i="2"/>
+  <c r="E87" i="2"/>
+  <c r="E34" i="2"/>
+  <c r="E31" i="2"/>
+  <c r="E49" i="2"/>
   <c r="E83" i="2"/>
-  <c r="E31" i="2"/>
+  <c r="E82" i="2"/>
+  <c r="E81" i="2"/>
+  <c r="E80" i="2"/>
+  <c r="E71" i="2"/>
+  <c r="E59" i="2"/>
+  <c r="E58" i="2"/>
+  <c r="E92" i="2" s="1"/>
+  <c r="E25" i="2" l="1"/>
+  <c r="E24" i="2"/>
+  <c r="E23" i="2"/>
+  <c r="E22" i="2"/>
+  <c r="E72" i="2" l="1"/>
+  <c r="E51" i="2"/>
+  <c r="E48" i="2"/>
   <c r="E28" i="2"/>
-  <c r="E46" i="2"/>
-[...6 lines deleted...]
-  <c r="E55" i="2"/>
+  <c r="E21" i="2"/>
   <c r="E54" i="2"/>
-  <c r="E22" i="2" l="1"/>
-  <c r="E21" i="2"/>
+  <c r="E53" i="2"/>
+  <c r="E62" i="2"/>
+  <c r="E52" i="2"/>
+  <c r="E35" i="2"/>
+  <c r="E36" i="2"/>
+  <c r="E30" i="2" l="1"/>
+  <c r="E29" i="2"/>
+  <c r="E50" i="2" l="1"/>
   <c r="E20" i="2"/>
   <c r="E19" i="2"/>
-  <c r="E68" i="2" l="1"/>
-[...14 lines deleted...]
-  <c r="E16" i="2"/>
+  <c r="E90" i="2" s="1"/>
   <c r="C10" i="2" l="1"/>
   <c r="D10" i="2" s="1"/>
-  <c r="E82" i="2" l="1"/>
-[...3 lines deleted...]
-  <c r="E30" i="2"/>
+  <c r="E86" i="2" l="1"/>
+  <c r="E70" i="2"/>
+  <c r="E61" i="2"/>
+  <c r="E39" i="2"/>
+  <c r="E33" i="2"/>
+  <c r="E60" i="2" l="1"/>
+  <c r="E47" i="2"/>
+  <c r="E32" i="2"/>
+  <c r="E27" i="2"/>
+  <c r="E26" i="2"/>
   <c r="E56" i="2" l="1"/>
-  <c r="E44" i="2"/>
-[...5 lines deleted...]
-  <c r="E85" i="2" l="1"/>
+  <c r="E88" i="2" s="1"/>
+  <c r="E89" i="2" l="1"/>
+  <c r="F88" i="2" s="1"/>
+  <c r="E91" i="2" l="1"/>
+  <c r="F90" i="2" s="1"/>
+  <c r="E93" i="2"/>
+  <c r="F92" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="149">
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Email address</t>
   </si>
   <si>
     <t>Telephone number</t>
   </si>
   <si>
     <t>Signed</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Points Value</t>
   </si>
   <si>
     <t>Number of FTE person weeks which will be delivered throughout this contract</t>
   </si>
   <si>
@@ -252,53 +260,50 @@
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>[to be completed by the bidder and submitted with their tender response]</t>
     </r>
   </si>
   <si>
     <t>Total Social Value points to be delivered</t>
   </si>
   <si>
     <t>Points Calculation</t>
   </si>
   <si>
     <t>26 weeks FTE = 75 points</t>
   </si>
   <si>
     <t>26 weeks FTE = 90 points</t>
   </si>
   <si>
-    <t>DRAFTING  NOTE: Contracting authorities must edit this tab to select the initiatives that have been included within the Social Value Schedule and remove all others</t>
-[...1 lines deleted...]
-  <si>
     <t>8 hours support or training  = 10 points</t>
   </si>
   <si>
     <t>8 hours support or training  = 15 points</t>
   </si>
   <si>
     <t>Cyber security awareness training and educational attainment for people who are at risk of becoming victims of online crime</t>
   </si>
   <si>
     <t>Cyber security awareness training and educational attainment for people from the Client's priority group who are at risk of becoming victims of online crime</t>
   </si>
   <si>
     <t xml:space="preserve">Financial donation to support people within Northern Ireland who face barriers to employment to gain ICT qualifications </t>
   </si>
   <si>
     <t>Contribution of £500 towards attainment of ICT qualifications = 10 points</t>
   </si>
   <si>
     <t>Donation of ICT devices to people at risk of digital exclusion</t>
   </si>
   <si>
     <t>Contribution of £500 value of suitable ICT devices = 10 points</t>
   </si>
   <si>
     <t>Value of donation for ICT devices which will be delivered throughout this contract</t>
@@ -442,56 +447,50 @@
   <si>
     <t>8 hours of support  = 10 points</t>
   </si>
   <si>
     <t>Initiatives to reduce the stigma of mental illness and increase awareness of health and well-being issues among employees and managers engaged on the Contract.</t>
   </si>
   <si>
     <t xml:space="preserve">Equality, diversity &amp; inclusion positive action </t>
   </si>
   <si>
     <t>In-work Progression and Skills Development Action Plan</t>
   </si>
   <si>
     <t>Inclusion of Micro Enterprise in the contract's supply chain</t>
   </si>
   <si>
     <t>Use of at least one micro enterprise in the supply chain (in relation to work carried out on this contract)</t>
   </si>
   <si>
     <t>1 charter = 30 points</t>
   </si>
   <si>
     <t>Charter will be submitted in relation to work carried out on this contract</t>
   </si>
   <si>
-    <t>The Contractor must deliver a minimum value of 100 Social Value points for every £1 million (and pro-rata) in invoiced value</t>
-[...4 lines deleted...]
-  <si>
     <t>Inclusion of Minority Ethnic Led/Owned enterprise in the contract's supply chain</t>
   </si>
   <si>
     <t>Use of at least one  Minority Ethnic Led/Owned enterprise  (in relation to work carried out on this contract)</t>
   </si>
   <si>
     <t xml:space="preserve">Business development and knowledge sharing with a Voluntary or Community organisation or Micro Enterprise in Northern Ireland or  Minority Ethnic Led/Owned enterprise </t>
   </si>
   <si>
     <t>Paid employment for people who face barriers to employment or are from deprived areas - Green Jobs &amp; Skills</t>
   </si>
   <si>
     <t>Paid employment for people from the Client's priority group - - Green Jobs &amp; Skills</t>
   </si>
   <si>
     <t>Unwaged work placements for people who face barriers to employment or are from deprived areas - - Green Jobs &amp; Skills</t>
   </si>
   <si>
     <t>In-work Progression and Skills Development Action Plan - Green Jobs &amp; Skills</t>
   </si>
   <si>
     <t>Skills development and educational attainment for people from the Client's priority group  - - Green Jobs &amp; Skills</t>
   </si>
   <si>
     <t>Skills development and educational attainment for people who are considered to be disadvantaged in the labour market or at risk of social exclusion -  Green Jobs &amp; Skills</t>
@@ -557,63 +556,102 @@
     <t>Unwaged work placements for disabled people</t>
   </si>
   <si>
     <t>Skills development and educational attainment for disabled people</t>
   </si>
   <si>
     <t>Digital skills development and educational attainment for disabled people</t>
   </si>
   <si>
     <t>Cyber security awareness training and educational attainment for disabled people who are at risk of becoming victims of online crime</t>
   </si>
   <si>
     <t>Climate Adaptation Training</t>
   </si>
   <si>
     <t>Environmental Initiatives - Climate Adaptation</t>
   </si>
   <si>
     <t>Green transport scheme</t>
   </si>
   <si>
     <t xml:space="preserve">Environmental Initiatives - air and water quality and promote nature-based solutions for the contract </t>
   </si>
   <si>
     <t>Initatives to support suppliers, customers and communities to support health and well-being</t>
+  </si>
+  <si>
+    <t>Total Social Value points for Paid Employment which will be delivered by this plan</t>
+  </si>
+  <si>
+    <t>Total Social Value points for Paid Employment required to be delivered</t>
+  </si>
+  <si>
+    <t>**** Example minimum requirement (50% Paid employment) please remove/ update before publishing</t>
+  </si>
+  <si>
+    <t>Total Social Value points for Donation of IT licences and / software which will be delivered by this plan</t>
+  </si>
+  <si>
+    <t>Maximum Social Value points for Donation of IT licences and / software to be delivered</t>
+  </si>
+  <si>
+    <t>**** Example Maximum Cap -( Max of 10% of points to be delivered through Donation of IT licences and / software) please remove/ update before publishing</t>
+  </si>
+  <si>
+    <t>**** Example Maximum Cap - (Max of 10% of points to be delivered through Donation of IT licences and / software) please remove/ update before publishing</t>
+  </si>
+  <si>
+    <t>Mentoring initiative for VCSEs or micro enterprise</t>
+  </si>
+  <si>
+    <t>Check these formulas are working and reflect your tender documents before issue and delete this line</t>
+  </si>
+  <si>
+    <t>Any Mandatory Requirements e.g. Modern Slavery Assessment Tool must be marked as Mandatory in Column F.  Change the Planned Delivery in Column D to yes and lock cells.  Delete this line before publication of tender documents.</t>
+  </si>
+  <si>
+    <t>Include any Maximum or Minimum requirements here or delete as required: e.g. a minimum of 50% of points must be delivered through Paid Employment Initiatives.  Indicate in column F which initiatives are included in the calculation for these. Update or delete the red box at the bottom with the appropriate calculations. Delete this line before publication of tender documents.</t>
+  </si>
+  <si>
+    <t>Bidders must complete the table below to demonstrate how the social value requirement will be delivered.  This should be submitted with the tender.  Bidders must meet the minimum points target and any mandatory minimum/maximum requirements (if applicable).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the purposes of evaluation, tenderers must submit their response based on the minimum number of social value points set out below. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(&quot;£&quot;* #,##0.00_);_(&quot;£&quot;* \(#,##0.00\);_(&quot;£&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-[$£-809]* #,##0.0_-;\-[$£-809]* #,##0.0_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -677,104 +715,111 @@
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="10">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.79998168889431442"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FF2F75B5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9BC2E6"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -786,135 +831,259 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...29 lines deleted...]
-    <xf numFmtId="1" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="6">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF006100"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC6EFCE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF006100"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC6EFCE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
@@ -1052,213 +1221,342 @@
           <a:endParaRPr lang="en-US" sz="1400">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>66145</xdr:colOff>
+      <xdr:colOff>66144</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>190498</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>333375</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>39687</xdr:rowOff>
+      <xdr:colOff>438149</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>428625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10805583" y="190498"/>
-          <a:ext cx="4990042" cy="2071689"/>
+          <a:off x="10797644" y="190498"/>
+          <a:ext cx="7912630" cy="2262190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" u="sng">
-[...53 lines deleted...]
-            <a:rPr lang="en-US" sz="1200" b="1" u="sng">
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>- Include</a:t>
+            <a:t>DRAFTING NOTE FOR CONTRACTING AUTHORITIES:</a:t>
           </a:r>
-          <a:r>
-[...13 lines deleted...]
-          <a:endParaRPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
+          <a:endParaRPr lang="en-GB" sz="1100">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" i="1" u="sng" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>- Within cells highlighted in green, insert Schedule Number &amp; values within C5, C6, &amp; C7.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-GB" sz="1100">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>- If bidders do not meet the target number of social value points for the tender, their bid will score 0. All procurement documents must make this clear.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-GB" sz="1100">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>- If you wish to add mandatory, minimum or maximum requirements for social value points, this delivery plan and other social value procurement documents should make it clear that bidders will score 0 if they do not meet these mandatory, minimim or maximum requirements.  You can get in touch with the Social Value Unit for advice. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>- Consider locking this spreadsheet before the tender is published, with the exception of the yellow column which bidders will complete.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>- Check all formulas in the delivery plan are working.  Delete this line before publication. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-GB">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="1" u="sng">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" i="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>(Remove this text box prior to publication of tender documents)</a:t>
           </a:r>
+          <a:endParaRPr lang="en-GB">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="1" u="sng">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="1" u="sng">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-GB" sz="1100">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
           <a:endParaRPr lang="en-US" sz="1200" b="1" i="1" u="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -1515,1441 +1813,1654 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B11" sqref="B11:B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18.54296875" customWidth="1"/>
     <col min="2" max="2" width="37.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A2" s="3"/>
+      <c r="A2" s="1"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="30"/>
+      <c r="A4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="6"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="30"/>
+      <c r="B5" s="6"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="30"/>
+      <c r="B6" s="6"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="30"/>
+      <c r="B7" s="6"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="30"/>
+      <c r="B11" s="6"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="30"/>
+      <c r="B12" s="6"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J85"/>
+  <dimension ref="A1:J93"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A73" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A79" sqref="A79:XFD79"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="43.1796875" style="5" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.1796875" style="5"/>
+    <col min="1" max="1" width="43.1796875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="29.1796875" style="7" customWidth="1"/>
+    <col min="3" max="3" width="35.1796875" style="7" customWidth="1"/>
+    <col min="4" max="4" width="46" style="7" customWidth="1"/>
+    <col min="5" max="5" width="14.26953125" style="7" customWidth="1"/>
+    <col min="6" max="6" width="44" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31" style="7" customWidth="1"/>
+    <col min="8" max="8" width="9.453125" style="7" customWidth="1"/>
+    <col min="9" max="10" width="9.1796875" style="7"/>
+    <col min="11" max="11" width="40.453125" style="7" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="37" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="37"/>
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="33"/>
+      <c r="B2" s="38"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A4" s="5" t="s">
-        <v>100</v>
+      <c r="A4" s="7" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="1"/>
-[...1 lines deleted...]
-      <c r="D5" s="6" t="s">
+      <c r="B5" s="9"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A6" s="1" t="s">
+      <c r="A6" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="1"/>
-[...1 lines deleted...]
-      <c r="D6" s="6" t="s">
+      <c r="B6" s="9"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A7" s="1" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="1"/>
-[...1 lines deleted...]
-      <c r="D7" s="6" t="s">
+      <c r="B7" s="9"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A8" s="2"/>
-[...2 lines deleted...]
-      <c r="D8" s="2"/>
+      <c r="A8" s="8"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="8"/>
     </row>
     <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="2"/>
-[...1 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="A9" s="8"/>
+      <c r="B9" s="8"/>
+      <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="2"/>
-[...1 lines deleted...]
-      <c r="C10" s="27" t="e">
+      <c r="A10" s="8"/>
+      <c r="B10" s="8"/>
+      <c r="C10" s="11" t="e">
         <f>C5/C7</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D10" s="28" t="e">
+      <c r="D10" s="12" t="e">
         <f>IF(C10&gt;=3,3,IF(C10&lt;=3,C10))</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="42.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="41" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+    </row>
+    <row r="14" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="43" t="s">
+        <v>145</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="14"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A15" s="13"/>
+      <c r="B15" s="16"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="14"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A16" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="14"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="G17" s="17"/>
+      <c r="H17" s="18"/>
+    </row>
+    <row r="18" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G18" s="17"/>
+      <c r="H18" s="18"/>
+    </row>
+    <row r="19" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="5"/>
+      <c r="E19" s="32">
+        <f>D19*(75/26)</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="33"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="18"/>
+    </row>
+    <row r="20" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="5"/>
+      <c r="E20" s="32">
+        <f>D20*(90/26)</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="33"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="18"/>
+    </row>
+    <row r="21" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="5"/>
+      <c r="E21" s="32">
+        <f>D21/26*90</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="33"/>
+      <c r="H21" s="18"/>
+    </row>
+    <row r="22" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" s="5"/>
+      <c r="E22" s="34">
+        <f>D22*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="33"/>
+      <c r="H22" s="18"/>
+    </row>
+    <row r="23" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="5"/>
+      <c r="E23" s="34">
+        <f>D23*(10/2)</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="33"/>
+      <c r="H23" s="18"/>
+    </row>
+    <row r="24" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="5"/>
+      <c r="E24" s="34">
+        <f>D24*(15/2)</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="33"/>
+      <c r="H24" s="18"/>
+    </row>
+    <row r="25" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="5"/>
+      <c r="E25" s="34">
+        <f>D25*(15/2)</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="33"/>
+      <c r="H25" s="18"/>
+    </row>
+    <row r="26" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A26" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="5"/>
+      <c r="E26" s="34">
+        <f>D26*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="33"/>
+      <c r="H26" s="18"/>
+    </row>
+    <row r="27" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="5"/>
+      <c r="E27" s="34">
+        <f>D27*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="33"/>
+      <c r="H27" s="18"/>
+    </row>
+    <row r="28" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A28" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="5"/>
+      <c r="E28" s="34">
+        <f>D28*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="33"/>
+      <c r="H28" s="18"/>
+    </row>
+    <row r="29" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="5"/>
+      <c r="E29" s="34">
+        <f>D29*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F29" s="33"/>
+      <c r="H29" s="18"/>
+    </row>
+    <row r="30" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="5"/>
+      <c r="E30" s="34">
+        <f>D30*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="33"/>
+      <c r="H30" s="18"/>
+    </row>
+    <row r="31" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A31" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="5"/>
+      <c r="E31" s="34">
+        <f>D31*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F31" s="33"/>
+      <c r="H31" s="18"/>
+    </row>
+    <row r="32" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="5"/>
+      <c r="E32" s="34">
+        <f>D32*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="33"/>
+      <c r="H32" s="18"/>
+    </row>
+    <row r="33" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A33" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B33" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="5"/>
+      <c r="E33" s="34">
+        <f>D33*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F33" s="33"/>
+      <c r="H33" s="18"/>
+    </row>
+    <row r="34" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A34" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="5"/>
+      <c r="E34" s="34">
+        <f>D34*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F34" s="33"/>
+      <c r="H34" s="18"/>
+    </row>
+    <row r="35" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="5"/>
+      <c r="E35" s="34">
+        <f>D35*(10/500)</f>
+        <v>0</v>
+      </c>
+      <c r="F35" s="33"/>
+      <c r="H35" s="18"/>
+    </row>
+    <row r="36" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="C36" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" s="5"/>
+      <c r="E36" s="34">
+        <f>D36*(10/500)</f>
+        <v>0</v>
+      </c>
+      <c r="F36" s="33"/>
+      <c r="H36" s="18"/>
+    </row>
+    <row r="37" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="C37" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="5"/>
+      <c r="E37" s="34">
+        <f>D37*(15/500)</f>
+        <v>0</v>
+      </c>
+      <c r="F37" s="33"/>
+      <c r="H37" s="18"/>
+    </row>
+    <row r="38" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" s="5"/>
+      <c r="E38" s="34">
+        <f>D38*(15/500)</f>
+        <v>0</v>
+      </c>
+      <c r="F38" s="33"/>
+      <c r="G38" s="17"/>
+      <c r="H38" s="18"/>
+    </row>
+    <row r="39" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D39" s="5"/>
+      <c r="E39" s="34">
+        <f>IF(D39="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F39" s="33"/>
+      <c r="G39" s="17"/>
+      <c r="H39" s="18"/>
+    </row>
+    <row r="40" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C40" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="5"/>
+      <c r="E40" s="32">
+        <f>D40*(75/26)</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="33"/>
+      <c r="H40" s="18"/>
+    </row>
+    <row r="41" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C41" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="5"/>
+      <c r="E41" s="32">
+        <f>D41*(90/26)</f>
+        <v>0</v>
+      </c>
+      <c r="F41" s="33"/>
+      <c r="H41" s="18"/>
+    </row>
+    <row r="42" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="5"/>
+      <c r="E42" s="34">
+        <f>D42*(10/2)</f>
+        <v>0</v>
+      </c>
+      <c r="F42" s="33"/>
+      <c r="H42" s="18"/>
+    </row>
+    <row r="43" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="5"/>
+      <c r="E43" s="34">
+        <f>D43*(15/2)</f>
+        <v>0</v>
+      </c>
+      <c r="F43" s="33"/>
+      <c r="H43" s="18"/>
+    </row>
+    <row r="44" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A44" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="B44" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C44" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D44" s="5"/>
+      <c r="E44" s="34">
+        <f>D44*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F44" s="33"/>
+      <c r="H44" s="18"/>
+    </row>
+    <row r="45" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C45" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D45" s="5"/>
+      <c r="E45" s="34">
+        <f>D45*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F45" s="33"/>
+      <c r="H45" s="18"/>
+    </row>
+    <row r="46" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="B46" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" s="5"/>
+      <c r="E46" s="34">
+        <f>IF(D46="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F46" s="33"/>
+      <c r="H46" s="18"/>
+    </row>
+    <row r="47" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A47" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D47" s="5"/>
+      <c r="E47" s="34">
+        <f>IF(D47="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F47" s="33"/>
+      <c r="H47" s="18"/>
+    </row>
+    <row r="48" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A48" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" s="5"/>
+      <c r="E48" s="34">
+        <f>D48*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F48" s="33"/>
+      <c r="H48" s="18"/>
+    </row>
+    <row r="49" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A49" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C49" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" s="5"/>
+      <c r="E49" s="34">
+        <f>D49*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F49" s="33"/>
+      <c r="H49" s="18"/>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A50" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D50" s="5"/>
+      <c r="E50" s="34">
+        <f>IF(D50="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F50" s="33"/>
+      <c r="H50" s="18"/>
+    </row>
+    <row r="51" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A51" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" s="5"/>
+      <c r="E51" s="34">
+        <f>D51*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="33"/>
+      <c r="H51" s="18"/>
+    </row>
+    <row r="52" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="22" t="s">
         <v>55</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A13" s="24" t="s">
+      <c r="B52" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D52" s="5"/>
+      <c r="E52" s="34">
+        <f>IF(D52="yes",50,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F52" s="33"/>
+      <c r="H52" s="18"/>
+    </row>
+    <row r="53" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="D53" s="5"/>
+      <c r="E53" s="34">
+        <f>D53*30</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="33"/>
+      <c r="H53" s="18"/>
+    </row>
+    <row r="54" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="C54" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="D54" s="5"/>
+      <c r="E54" s="34">
+        <f>D54*20</f>
+        <v>0</v>
+      </c>
+      <c r="F54" s="33"/>
+      <c r="H54" s="18"/>
+    </row>
+    <row r="55" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="C55" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="D55" s="5"/>
+      <c r="E55" s="34">
+        <f>D55*30</f>
+        <v>0</v>
+      </c>
+      <c r="F55" s="33"/>
+      <c r="H55" s="18"/>
+    </row>
+    <row r="56" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="22" t="s">
         <v>101</v>
       </c>
-      <c r="B13" s="24"/>
-[...88 lines deleted...]
-      <c r="C19" s="15" t="s">
+      <c r="B56" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C56" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D19" s="29"/>
-[...28 lines deleted...]
-      <c r="B21" s="15" t="s">
+      <c r="D56" s="5"/>
+      <c r="E56" s="34">
+        <f>D56/8*10</f>
+        <v>0</v>
+      </c>
+      <c r="F56" s="33"/>
+      <c r="H56" s="18"/>
+    </row>
+    <row r="57" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A57" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" s="5"/>
+      <c r="E57" s="34">
+        <f>D57/8*10</f>
+        <v>0</v>
+      </c>
+      <c r="F57" s="33"/>
+      <c r="H57" s="18"/>
+    </row>
+    <row r="58" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A58" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="C58" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D58" s="5"/>
+      <c r="E58" s="34">
+        <f>D58*(10/500)</f>
+        <v>0</v>
+      </c>
+      <c r="F58" s="33"/>
+      <c r="H58" s="18"/>
+    </row>
+    <row r="59" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A59" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C59" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D59" s="5"/>
+      <c r="E59" s="34">
+        <f>D59/8*10</f>
+        <v>0</v>
+      </c>
+      <c r="F59" s="33"/>
+      <c r="H59" s="18"/>
+    </row>
+    <row r="60" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60" s="23" t="s">
         <v>74</v>
       </c>
-      <c r="C21" s="15" t="s">
-[...13 lines deleted...]
-      <c r="B22" s="15" t="s">
+      <c r="C60" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D60" s="5"/>
+      <c r="E60" s="34">
+        <f>IF(D60="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F60" s="33"/>
+      <c r="H60" s="18"/>
+    </row>
+    <row r="61" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61" s="23" t="s">
         <v>74</v>
       </c>
-      <c r="C22" s="15" t="s">
-[...16 lines deleted...]
-      <c r="C23" s="15" t="s">
+      <c r="C61" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D61" s="5"/>
+      <c r="E61" s="34">
+        <f>IF(D61="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F61" s="33"/>
+      <c r="H61" s="18"/>
+    </row>
+    <row r="62" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A62" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B62" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C62" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D23" s="29"/>
-[...13 lines deleted...]
-      <c r="C24" s="15" t="s">
+      <c r="D62" s="5"/>
+      <c r="E62" s="34">
+        <f>D62*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F62" s="33"/>
+      <c r="H62" s="18"/>
+    </row>
+    <row r="63" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B63" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C63" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D63" s="5"/>
+      <c r="E63" s="34">
+        <f>IF(D63="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F63" s="33"/>
+      <c r="H63" s="18"/>
+    </row>
+    <row r="64" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A64" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B64" s="23" t="s">
+        <v>111</v>
+      </c>
+      <c r="C64" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D24" s="29"/>
-[...13 lines deleted...]
-      <c r="C25" s="15" t="s">
+      <c r="D64" s="5"/>
+      <c r="E64" s="34">
+        <f>D64*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F64" s="33"/>
+      <c r="H64" s="18"/>
+    </row>
+    <row r="65" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A65" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="B65" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C65" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D25" s="29"/>
-[...13 lines deleted...]
-      <c r="C26" s="15" t="s">
+      <c r="D65" s="5"/>
+      <c r="E65" s="34">
+        <f>D65*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F65" s="33"/>
+      <c r="H65" s="18"/>
+    </row>
+    <row r="66" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="B66" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D66" s="5"/>
+      <c r="E66" s="34">
+        <f>IF(D66="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F66" s="33"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A67" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B67" s="23" t="s">
+        <v>111</v>
+      </c>
+      <c r="C67" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D26" s="29"/>
-[...13 lines deleted...]
-      <c r="C27" s="15" t="s">
+      <c r="D67" s="5"/>
+      <c r="E67" s="34">
+        <f>D67*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F67" s="33"/>
+      <c r="H67" s="18"/>
+    </row>
+    <row r="68" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A68" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="B68" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C68" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D27" s="29"/>
-[...13 lines deleted...]
-      <c r="C28" s="15" t="s">
+      <c r="D68" s="5"/>
+      <c r="E68" s="34">
+        <f>D68*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F68" s="33"/>
+      <c r="H68" s="18"/>
+    </row>
+    <row r="69" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C69" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D69" s="5"/>
+      <c r="E69" s="34">
+        <f>IF(D69="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F69" s="33"/>
+      <c r="H69" s="18"/>
+    </row>
+    <row r="70" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B70" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D70" s="5"/>
+      <c r="E70" s="34">
+        <f>IF(D70="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F70" s="33"/>
+      <c r="H70" s="18"/>
+    </row>
+    <row r="71" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A71" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="B71" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C71" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D71" s="5"/>
+      <c r="E71" s="34">
+        <f>D71*30</f>
+        <v>0</v>
+      </c>
+      <c r="F71" s="33"/>
+      <c r="H71" s="18"/>
+    </row>
+    <row r="72" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A72" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B72" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C72" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D28" s="29"/>
-[...13 lines deleted...]
-      <c r="C29" s="15" t="s">
+      <c r="D72" s="5"/>
+      <c r="E72" s="34">
+        <f>D72*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F72" s="33"/>
+      <c r="H72" s="18"/>
+    </row>
+    <row r="73" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="B73" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D73" s="5"/>
+      <c r="E73" s="34">
+        <f>IF(D73="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F73" s="33"/>
+      <c r="H73" s="18"/>
+    </row>
+    <row r="74" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C74" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D29" s="29"/>
-[...13 lines deleted...]
-      <c r="C30" s="15" t="s">
+      <c r="D74" s="5"/>
+      <c r="E74" s="34">
+        <f>D74*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F74" s="33"/>
+      <c r="H74" s="18"/>
+    </row>
+    <row r="75" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D75" s="5"/>
+      <c r="E75" s="34">
+        <f>IF(D75="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F75" s="33"/>
+      <c r="H75" s="18"/>
+    </row>
+    <row r="76" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B76" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D76" s="5"/>
+      <c r="E76" s="34">
+        <f>IF(D76="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F76" s="33"/>
+      <c r="H76" s="18"/>
+    </row>
+    <row r="77" spans="1:8" ht="31" x14ac:dyDescent="0.35">
+      <c r="A77" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D77" s="5"/>
+      <c r="E77" s="34">
+        <f>IF(D77="yes",20,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F77" s="33"/>
+      <c r="H77" s="18"/>
+    </row>
+    <row r="78" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B78" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C78" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D30" s="29"/>
-[...13 lines deleted...]
-      <c r="C31" s="15" t="s">
+      <c r="D78" s="5"/>
+      <c r="E78" s="34">
+        <f>D78*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F78" s="33"/>
+      <c r="H78" s="18"/>
+    </row>
+    <row r="79" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D79" s="5"/>
+      <c r="E79" s="34">
+        <f>IF(D79="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F79" s="33"/>
+      <c r="H79" s="18"/>
+    </row>
+    <row r="80" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D80" s="5"/>
+      <c r="E80" s="34">
+        <f>IF(D80="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F80" s="33"/>
+      <c r="H80" s="18"/>
+    </row>
+    <row r="81" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>91</v>
+      </c>
+      <c r="C81" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D31" s="29"/>
-[...148 lines deleted...]
-      <c r="B40" s="15" t="s">
+      <c r="D81" s="5"/>
+      <c r="E81" s="34">
+        <f t="shared" ref="E81:E85" si="0">D81*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F81" s="33"/>
+      <c r="H81" s="18"/>
+    </row>
+    <row r="82" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A82" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>91</v>
+      </c>
+      <c r="C82" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D82" s="5"/>
+      <c r="E82" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F82" s="33"/>
+      <c r="H82" s="18"/>
+    </row>
+    <row r="83" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="B83" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C83" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D83" s="5"/>
+      <c r="E83" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F83" s="33"/>
+    </row>
+    <row r="84" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B84" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C84" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D84" s="5"/>
+      <c r="E84" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F84" s="33"/>
+      <c r="H84" s="18"/>
+    </row>
+    <row r="85" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B85" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C85" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D85" s="28"/>
+      <c r="E85" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F85" s="33"/>
+    </row>
+    <row r="86" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B86" s="23" t="s">
         <v>74</v>
       </c>
-      <c r="C40" s="15" t="s">
-[...16 lines deleted...]
-      <c r="C41" s="15" t="s">
+      <c r="C86" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D86" s="5"/>
+      <c r="E86" s="34">
+        <f>IF(D86="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F86" s="33"/>
+    </row>
+    <row r="87" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C87" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="D41" s="29"/>
-[...432 lines deleted...]
-      <c r="A67" s="14" t="s">
+      <c r="D87" s="28"/>
+      <c r="E87" s="34">
+        <f>D87*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F87" s="33"/>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A88" s="29"/>
+      <c r="B88" s="29"/>
+      <c r="C88" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D88" s="9"/>
+      <c r="E88" s="35">
+        <f>SUM(E19:E87)</f>
+        <v>0</v>
+      </c>
+      <c r="F88" s="40" t="str">
+        <f>IF(E88&gt;=E89, "minimum points met", "minimum points not met bid will score 0")</f>
+        <v>minimum points met</v>
+      </c>
+      <c r="G88" s="14" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="C89" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D89" s="9"/>
+      <c r="E89" s="36">
+        <f>C6</f>
+        <v>0</v>
+      </c>
+      <c r="F89" s="33"/>
+    </row>
+    <row r="90" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B90" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="B67" s="15" t="s">
-[...47 lines deleted...]
-      <c r="A70" s="14" t="s">
+      <c r="C90" s="9"/>
+      <c r="D90" s="9"/>
+      <c r="E90" s="35">
+        <f>E19+E20+E21+E40+E41</f>
+        <v>0</v>
+      </c>
+      <c r="F90" s="40" t="str">
+        <f>IF(E90&gt;=E91, "minimum requirements met", "minimum requirements not met bid will score 0")</f>
+        <v>minimum requirements met</v>
+      </c>
+      <c r="G90" s="14" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B91" s="30" t="s">
         <v>137</v>
       </c>
-      <c r="B70" s="15" t="s">
-[...251 lines deleted...]
-      </c>
+      <c r="C91" s="30"/>
+      <c r="D91" s="9"/>
+      <c r="E91" s="36">
+        <f>E89/2</f>
+        <v>0</v>
+      </c>
+      <c r="F91" s="33"/>
+    </row>
+    <row r="92" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A92" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="B92" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="C92" s="9"/>
+      <c r="D92" s="9"/>
+      <c r="E92" s="35">
+        <f>E58</f>
+        <v>0</v>
+      </c>
+      <c r="F92" s="40" t="str">
+        <f>IF(E92&gt;=E93, "maximum requirements not met bid will score 0", "maximum requirements met")</f>
+        <v>maximum requirements not met bid will score 0</v>
+      </c>
+      <c r="G92" s="14" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A93" s="31" t="s">
+        <v>142</v>
+      </c>
+      <c r="B93" s="30" t="s">
+        <v>140</v>
+      </c>
+      <c r="C93" s="30"/>
+      <c r="D93" s="9"/>
+      <c r="E93" s="36">
+        <f>E89/10</f>
+        <v>0</v>
+      </c>
+      <c r="F93" s="33"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="1">
+  <mergeCells count="3">
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A14:D14"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
+  <phoneticPr fontId="15" type="noConversion"/>
+  <conditionalFormatting sqref="E90">
+    <cfRule type="cellIs" dxfId="5" priority="6" operator="lessThan">
+      <formula>$E$61</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E92">
+    <cfRule type="cellIs" dxfId="4" priority="3" operator="lessThan">
+      <formula>$E$61</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F90">
+    <cfRule type="containsText" dxfId="3" priority="4" operator="containsText" text="Pass">
+      <formula>NOT(ISERROR(SEARCH("Pass",F90)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="2" priority="5" operator="containsText" text="Fail">
+      <formula>NOT(ISERROR(SEARCH("Fail",F90)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F92">
+    <cfRule type="containsText" dxfId="1" priority="1" operator="containsText" text="Pass">
+      <formula>NOT(ISERROR(SEARCH("Pass",F92)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="0" priority="2" operator="containsText" text="Fail">
+      <formula>NOT(ISERROR(SEARCH("Fail",F92)))</formula>
+    </cfRule>
+  </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D82 D36 D43:D49 D56:D75" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D86 D39 D46:D52 D60:D79" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"yes,no"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>