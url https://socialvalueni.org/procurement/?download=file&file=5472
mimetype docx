--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -4,75 +4,75 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="549C48C4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="549C48C4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>ALWAYS REFER TO THIS DOCUMENT ON-LINE FOR THE LATEST VERSION</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F0D791D" wp14:editId="42EC41AD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5257800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-387348</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1074420" cy="398778"/>
             <wp:effectExtent l="0" t="0" r="0" b="1272"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="384274652" name="Picture 13" descr="A black background with a black square&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -80,6228 +80,7410 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1074420" cy="398778"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                       <a:prstDash/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA07739" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="0AA07739" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490A8E63" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="490A8E63" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Drafting Notes to assist with </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Model Text for inclusion in Procurement Documents for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">IT Contracts - </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Social Value Points Approach</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35054D26" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="35054D26" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="276D74D6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="276D74D6" w14:textId="1A6179C1" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Model Text for inclusion in the Specification and/or Invitation to Tender IT Contracts and accompanying drafting notes documents are guidance only. Contracting Authorities are strongly encouraged to tailor Social Value initiatives in line with the subject matter of the contract including the Authority’s policy objectives as set out in the relevant departmental social value strategy. </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD309E" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>These note</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD309E" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are for guidance purposes only and do not constitute legal advice.  Contracting Authorities should consider carefully whether to apply a minimum threshold score to the social value question and ensure that this is reflected in the procurement documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D27FAE7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D13C7E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Drafting Notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030AA00B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="030AA00B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Document References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AA799F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="49AA799F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert all document references throughout and update fields highlighted in yellow. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C08A860" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2C08A860" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The schedule number will also need to be included within the award criteria and Social Value Delivery Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63302CA9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="4A2E3BAA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="63302CA9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2E3BAA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Background (clause 1.0 Background) and Terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB3D4A7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6AB3D4A7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contracting Authority can add policy/strategy detail here that is relevant to the contract, including referencing a departmental social value strategy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF1FA17" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0FF1FA17" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The terms Supplier and Authority have been used throughout. Amend in line with terminology used on specific contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5113FBA7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="06AA1175" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5113FBA7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AA1175" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Procurement Procedure (clause 2.0 Social Value Delivery Plan)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456C7C89" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="456C7C89" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Select the relevant clause for 2.0 depending on chosen procurement procedure. Delete the clause that is not relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF27519" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="09833E6A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6DF27519" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09833E6A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Longer Terms Contracts (Clause 2.0 Social Value Delivery Plan)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFE2594" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0AFE2594" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For longer term contracts, consider including the below / similar wording within clause 2.0:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F453AA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="52F453AA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>At annual contract review meetings, the Supplier will submit an updated Social Value Delivery Plan to forecast delivery of social value initiatives for the year ahead.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023A83BE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="023A83BE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Authority reserves the right to include additional social value initiatives in the Social Value Points matrix in clause 3.0 to reflect the development of social value priorities throughout the lifetime of the contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DCC17B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="19DCC17B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>It is extremely important that the Supplier has the willingness and ability to respond to the wider social value context as it develops, proactively driving continuous improvement and evolution of the social value delivery to the benefit of the Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F73AAA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5B927854" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="44F73AAA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B927854" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Points cap</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1F0FED" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1D1F0FED" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contracting Authorities can add a cap to the points target if the nature of the contract means the target is not achievable by including the below wording:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB2AFAB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4BB2AFAB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">capped at an averaged invoiced value of £3 million per annum. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210A1248" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...20 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="210A1248" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6C21DC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If applying a cap, the Contracting Authority may choose to increase this from £3 million per annum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415BB642" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="415BB642" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766BEACC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="766BEACC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Update yellow text throughout document. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251B98BC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="2EBF2B41" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C23F3AB" w14:textId="6986FF8C" w:rsidR="007B7C11" w:rsidRDefault="007B7C11">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure any mandatory minimum or maximum requirements are set out in paragraph 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3503FEE3" w14:textId="755613AB" w:rsidR="004E4329" w:rsidRPr="004E4329" w:rsidRDefault="004E4329">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4329">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you include any minimum, maximum or mandatory requirements in your tender documents, the social value documents should be updated to make it clear that the bid will score 0 if they are not met. This should reflect your scoring matrix, or changes should be made accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251B98BC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EBF2B41" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Editing Social Value Points Matrix (clause 3.1 Social Value Points Matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EB36F9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76EB36F9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In the Social Value Points Matrix, the Authority should:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A8F0E8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38A8F0E8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>elete rows as appropriate, based on which social value initiatives have been included in the contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442ED743" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="442ED743" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure that you have not included the same initiative twice. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5404FD28" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5404FD28" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ensure the social value initiatives selected in the Social Value Points Matrix match the Social Value Delivery Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E70BCDF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5E70BCDF" w14:textId="76710317" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ensure that you are identifying any minimum mandatory requirements / maximum caps against the relevant social value initiatives</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-    <w:p w14:paraId="037FB207" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+      <w:r w:rsidR="007B7C11" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  If you do include mandatory minimum or maximum requirements the social value delivery plan should make it clear that the bidder will </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD309E" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>score 0</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7C11" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if these requirements are not met. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260AB2F2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037FB207" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Including Minimum Mandatory Requirements within Social Value Points Matrix and relevant clauses (clause 3.1 Social Value Points Matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DD6E4A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="54DD6E4A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Authority may wish to apply minimum requirements against certain social value initiatives which are of a higher priority. For example, if the Authority’s priority is digital inclusion you may wish to assign a target against digital skills development and educational attainment. Similarly, if the scope of the contract includes the provision of IT hardware you may wish to consider assigning a minimum target against one of the initiatives under theme 2 (e.g. Modern Slavery Assessment Tool initiative) and theme 3 (e.g. Environmental Action Plan).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDCEC1E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4DDCEC1E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NB:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you are not including minimum requirements, remove this column from the Social Value Points Matrix. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5B0F92" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2F5B0F92" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53711141" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you are including minimum requirements, ensure that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AFD3D0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="33AFD3D0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>They are</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> identified within the minimum mandatory requirements column within the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Social Value Points Matrix</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at clause 3.1. Model wording provided below to be inserted into relevant part of matrix:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5DAD4C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2DE936D0" w14:textId="77777777" w:rsidR="00C024E5" w:rsidRPr="00BD309E" w:rsidRDefault="00C024E5" w:rsidP="00BD309E">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A minimum of [</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
-        <w:t>insert figure</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>figure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>]%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>] of this Schedule.</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="cf01"/>
+        <w:t xml:space="preserve"> of the total social value points required on the Contract must be delivered for [insert name of social value initiative, e.g. digital skills and educational attainment] as per the requirements set out in clauses [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...47 lines deleted...]
-          <w:rStyle w:val="cf01"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>insert clause numbers of relevant initiative here</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Supplier must deliver an [insert name of the relevant Action Plan, e.g. Environmental Action Plan and annual updates as part of the overall social value points required on the Contract in line with clause [insert relevant clause number for Action Plan]</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:t>] of this Schedule.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="4F2F5B84" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2877E6E7" w14:textId="77777777" w:rsidR="00C024E5" w:rsidRPr="00BD309E" w:rsidRDefault="00C024E5" w:rsidP="00BD309E">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B028E4" w14:textId="0526D25E" w:rsidR="00CB17A6" w:rsidRPr="00BD309E" w:rsidRDefault="00CB17A6">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Identify minimum requirements within the </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The social value delivery plan i</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Model wording has been included below. For example, if the Authority has applied minimum requirements against digital skills development and educational attainment within the Social Value Points Matrix, the following / similar wording should be included within this specific clause):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66D6C8C4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> updated to reflect any minimum requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0758339E" w14:textId="7E33E106" w:rsidR="00CB17A6" w:rsidRPr="00BD309E" w:rsidRDefault="00CB17A6" w:rsidP="00BD309E">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note if including any mandatory minimum or maximum requirements ensure all procurement documents make it clear that the supplier will </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD309E" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>score 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if they do not meet the mandatory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CE3B89" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CEEB96" w14:textId="247CD382" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you want to include one of the Action Plans as a </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4329">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mandatory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>requirement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please insert the following / similar wording into the relevant part of the Social Value Points Matrix: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023093CA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA26C00" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Supplier must provide the minimum mandatory requirements for [insert name of social value initiative] listed within the Social Value Points Matrix in clause 3.1 of this Schedule.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58E10408" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+        <w:t>The Supplier must deliver an [insert name of the relevant Action Plan, e.g. Environmental Action Plan and annual updates as part of the overall social value points required on the Contract in line with clause [insert relevant clause number for Action Plan]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E15F7A6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCA55E6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Refer to Drafting Note 12 if including the Modern Slavery Assessment Tool as a mandatory requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4E340B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2F5B84" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="4B649846" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify minimum requirements within the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>relevant clauses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Model wording has been included below. For example, if the Authority has applied minimum requirements against digital skills development and educational attainment within the Social Value Points Matrix, the following / similar wording should be included within this specific clause):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D6C8C4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Supplier must provide the minimum mandatory requirements for [insert name of social value initiative] listed within the Social Value Points Matrix in clause 3.1 of this Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E10408" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="6D328873" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf21"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify any minimum mandatory requirements within the Social Value Delivery Plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B649846" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Update award criteria to reflect minimum requirements. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46A98782" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+        <w:t>Refer to drafting note 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F002DB" w14:textId="77777777" w:rsidR="007B7C11" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Update award criteria to reflect minimum requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D328873" w14:textId="3D175560" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="007B7C11">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Update the social value delivery plan to make it clear to bidders that the</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD309E" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y will score 0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if they do not meet the mandatory minimum/maximum requirements set out. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A98782" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C05712" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="70C05712" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Including Mandatory Caps within Social Value Points Matrix (clause 3.1 Social Value Points Matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD94D5F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1DD94D5F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3479E47E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If including any of the below social value initiatives, consider applying a cap on the number of points that can be delivered through these:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433F8B57" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="433F8B57" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>donation of ICT devices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D17313" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="77D17313" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>financial donations towards ICT qualifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3938A460" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3938A460" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>financial donations towards ICT licences</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D06D61C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4D06D61C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A50C4D8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>See sample text highlighted within clause 3.1 and included below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279C4FB0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="279C4FB0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A9D5C6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A maximum of [</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>insert percentage</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>] % of the Social Value points required on the Contract can be delivered though [</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>insert name of social value initiative, e.g. donation of ICT devices</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387AE7AB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="387AE7AB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1629554A" w14:textId="1C6F9284" w:rsidR="007B7C11" w:rsidRPr="00BD309E" w:rsidRDefault="00000000" w:rsidP="00BD309E">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Include any caps within the individual clauses (see drafting notes 30, 31 and 35) and the Social Value Delivery Plan </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007B7C11" w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7C11" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>update award criteria to reflect minimum requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476003CF" w14:textId="77777777" w:rsidR="007B7C11" w:rsidRPr="00BD309E" w:rsidRDefault="007B7C11" w:rsidP="007B7C11">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB9C223" w14:textId="19C30E4D" w:rsidR="007B7C11" w:rsidRPr="00BD309E" w:rsidRDefault="007B7C11" w:rsidP="00BD309E">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Update the social value delivery plan to make it clear to bidders that the bid will </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD309E" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">score 0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>if they do not meet the mandatory minimum/maximum requirements set out.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA3C4A9" w14:textId="77777777" w:rsidR="007B7C11" w:rsidRPr="00BD309E" w:rsidRDefault="007B7C11">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFB253D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD067E2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rStyle w:val="cf21"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">If mandatory caps will not be applied, remove wording from the Social Value Points Matrix (clause 3.1), the individual clauses and the Social Value Delivery Plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322E10F5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="322E10F5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4D6843" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Please contact the Social Value Unit if you wish to discuss maximum caps.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A5A357" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5D7801A4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="30A5A357" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7801A4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In Work Progression and Skills Development (clause 3.1 Social Value Points Matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE3E3E4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5FE3E3E4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Authority should only include an </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in-work progression and skills development Action Plan for employees </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">if this is a particular risk on the contract and the number of points may be increased to reflect this (e.g. up to 50 points). </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure any change is also updated in the delivery plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AA9092" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5E791CB6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="44AA9092" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E791CB6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fair Work Charter (clause 3.1 Social Value Points Matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674F4CA1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="674F4CA1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683BA682" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Check what has been included regarding Fair Work at conditions of participation stage or as a condition of contract. Remove this if it has been sufficiently covered elsewhere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536FCA41" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="536FCA41" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02AEF137" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="02AEF137" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Modern Slavery Requirements (clause 3.1 Social Value Points Matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C68770B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C68770B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the contract includes the provision of IT hardware, consider including the Modern Slavery Assessment Tool initiative as a mandatory requirement given the high risk of modern slavery associated with this. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAB8CFC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="742F5F75" w14:textId="77777777" w:rsidR="00CB17A6" w:rsidRPr="00BD309E" w:rsidRDefault="00CB17A6">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="364C5B8E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    </w:p>
+    <w:p w14:paraId="162961C9" w14:textId="28DCA5FB" w:rsidR="00CB17A6" w:rsidRPr="00BD309E" w:rsidRDefault="00CB17A6">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note if including any mandatory minimum or maximum requirements ensure all procurement documents make it clear that the supplier will </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD309E" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>score 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if they do not meet the mandatory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAB8CFC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Sample wording provided below to be included within the Social Value Points Matrix in clause 3.1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364C5B8E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The Supplier must complete the Modern Slavery Assessment Tool, submit an improvement plan and provide annual updates as per clauses XX – XX of this Schedule as part of the overall social value points requirement on the contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A613423" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2A613423" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E19E0E7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Refer to drafting note 42 for model wording to be included in specific clause.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D5F4FA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="71D5F4FA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38240CC9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NB: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Check overlap with PPN 05/21 and remove if this risk has been sufficiently covered elsewhere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0B5F7F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="015B7B3C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5A0B5F7F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015B7B3C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supply Chain Map (clause 3.1 Social Value Points Matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D935615" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2D935615" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085A40B2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The number of social value points assigned to this initiative should be increased / decreased depending on the complexity of the supply chain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09709C36" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="09709C36" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40256D8A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NB: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Check overlap with PPN 05/21 and remove if this risk has been sufficiently covered elsewhere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E825E0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="430209B2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76E825E0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430209B2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supply Chain Resilience Action Plan (clause 3.1 Social Value Points Matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403ACD4D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="403ACD4D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE2E26F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2AE2E26F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Check overlap with PPN 03/21 and remove if this has been sufficiently covered elsewhere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D157F89" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="1CCA81FD" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D157F89" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCA81FD" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Selecting Environmental Initiatives (clause 3.1 Social Value Delivery Plan)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE98ADF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="1FE98ADF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D815D2F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5D815D2F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>lease note the potential overlap across the indicators and initiatives within Theme 3. Avoid including multiple initiatives that are very similar, e.g. several of the action plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E0BB8D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="46E0BB8D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3687E425" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3687E425" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NB: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">under indicator 3.1, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>do not</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> include both the environmental action plan and environmental initiatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164823B4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="688E7612" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="164823B4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688E7612" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Refer to drafting note 45 for further information on environmental impact of ICT contracts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C548DE5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="12D45F9D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3C548DE5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D45F9D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Including Environmental Initiatives as a mandatory requirement (clause 3.1 Social Value Points Matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7864C035" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7864C035" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Depending on the subject matter of the contract, the Authority may wish to assign a mandatory requirement against one of the environmental initiatives under Theme 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2E979B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C2E979B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="327AF3F2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For example, if the Contract involves the provision of IT hardware / development of IT software system / hosting services provided by the Suppler </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>then</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an environmental initiative may be appropriate given the environmental impacts associated with these. See drafting note 41 for further details on this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327AF3F2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Sample wording provided below for the Social Value Points Matrix if including an Environmental Action Plan as a mandatory requirement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31ED4E33" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="31ED4E33" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77DDD8B6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="77DDD8B6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The Supplier must develop and submit to the Authority an Environmental Action Plan for the Contract including annual updates with quarterly actions as per clauses XX – XX of this Schedule as part of the overall social value points requirement delivered on the contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CFA453" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="14CFA453" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please amend wording depending on the environmental initiative selected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDFAE55" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="2C2FFD33" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7E7A77CB" w14:textId="77777777" w:rsidR="00CB17A6" w:rsidRPr="00BD309E" w:rsidRDefault="00CB17A6">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5A2BD8" w14:textId="7855F3F2" w:rsidR="00CB17A6" w:rsidRPr="00BD309E" w:rsidRDefault="00CB17A6">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Note if including any mandatory minimum or maximum requirements ensure all procurement documents make it clear that the supplier will </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD309E" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>score 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if they do not meet the mandatory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDFAE55" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2FFD33" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Health and Wellbeing Initiatives (clause 3.1 Social Value Points Matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48114CFE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="48114CFE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AC38057" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5AC38057" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Only include these initiatives if there is a Health &amp; Wellbeing risk on the contract and the contract workforce is of a suitable size to allow for meaningful delivery. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191F822B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="191F822B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Please refer to drafting note 48 against theme 4 for further details on the health and wellbeing risks associated with IT contracts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D1690F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="68D1690F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please note the potential for overlap across the initiatives and therefore do not duplicate when selecting initiatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B8628E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="70A9AFF5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="44B8628E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A9AFF5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Including Priority Groups (clause 4.0 The Authority’s Priority Groups) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D04A0F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="38D04A0F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29B5E543" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29B5E543" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>This clause is relevant if there are certain groups which the Authority is responsible for delivering services / support to. For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4228FD94" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4228FD94" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a person who is at risk of becoming involved in criminality or at risk of re-offending </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3994E01F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3994E01F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a person who is a Looked After Child/care leaver </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F66D86F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F66D86F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Or other groups which the Authority is focused on supporting. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4789E5A1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4789E5A1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If priority group options are selected in the Social Value Points Matrix at clause 3.1, the appropriate group must be named within the priority groups clause. Priority groups options must also be included within the Social Value Delivery Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103B1A06" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="103B1A06" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Remove all references to priority groups if not including.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46620510" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="46620510" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39690916" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="39690916" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Selecting clauses based on Social Value Points Matrix (Clause 3.1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8E5568" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D8E5568" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Only clauses relevant to the social value initiatives that have been included within the Social Value Points Matrix at clause 3.1 should be included. Delete those that are not relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286F240A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="286F240A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>For example, if the Authority has selected paid employment within the Social Value Points Matrix at clause 3.1, the Authority must also include the relevant clause relating to employment opportunities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC66262" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4AC66262" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The social value initiatives selected within the Social Value Points Matrix at clause 3.1 must match the individual clauses </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>and the Social Value Delivery Plan</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B91FC5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="54049E0F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="37B91FC5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54049E0F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>People who have a disability (clause X.0 Paid Employment Opportunities)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503088F4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="503088F4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Contracting Authorities who would like to incentivise contractors to employ people with a disability can move this bullet point to be included in 4.0 the Authority’s Priority Groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7102DADE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...20 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7102DADE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15937BE0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you are including priority groups, ensure this is reflected in the Social Value Matrix in clause 3.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5603F25A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="70754673" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5603F25A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70754673" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Examples for unwaged work placements (clause X.0 Unwaged Work Placements)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1CAF39" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5E1CAF39" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The Authority can add additional examples of groups who face barriers to employment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7B0AE2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="0D7B0AE2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="445D262A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="445D262A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>People who have a disability (clause X.0 Unwaged Work Placements)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448DFD96" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="448DFD96" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contracting Authorities who would like to incentivise Contractors to provide work placements to people with a disability can move this bullet point to be included in 4.0 Contracting Authority’s Priority Groups. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164645A7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="20EAC933" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="164645A7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EAC933" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Examples for skills development and educational attainment (clause X.0 Skills Development and Educational Attainment)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A355F79" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A355F79" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Authority can add additional examples of groups who are </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>disadvantaged in the labour market or at risk of social exclusion</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="3F36F60D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">disadvantaged in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>labour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> market or at risk of social exclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9C9CC5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F36F60D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>People who have a disability (clause X.0 Skills Development and Educational Attainment)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8A2B50" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3A8A2B50" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Authorities who would like to incentivise contractors to provide this initiative to people with a disability can move this bullet point to be included in 4.0 the Authority’s Priority Groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AC66B0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="61AC66B0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DEC6AD8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2DEC6AD8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples for Clause X.0 Digital Skills Development and Educational Attainment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CBB270" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="61CBB270" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E8967F3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5E8967F3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Authority can add additional examples of groups who are at risk of digital exclusion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5865B961" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="5185B1DA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5865B961" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5185B1DA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>People who have a disability (clause X.0 Digital Skills Development and Educational Attainment)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1104DC74" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1104DC74" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Authorities who would like to incentivise contractors to provide this initiative to people with a disability can move this bullet point to be included in 4.0 the Authority’s Priority Groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028A02F8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="03A099BF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="028A02F8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A099BF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples for Clause X.0 Donation of ICT Devices to Support Digital Skills Development and Educational Attainment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4336E9F7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CBA6E55" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Examples for Clause X.0 Donation of ICT Devices to Support Digital Skills Development and Educational Attainment </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The Authority can add additional examples of groups who are at risk of digital exclusion for donation of ICT devices. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0727739F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="0F8B4BD8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0727739F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8B4BD8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cap on social value points (clauses X.0 Donation of ICT hardware to support development and educational attainment)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE94FF8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="6DE94FF8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AADC745" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="37679094" w14:textId="77777777" w:rsidR="00BD4545" w:rsidRDefault="00000000" w:rsidP="00BD4545">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consider including cap if you wish to limit the number of social value points that the Contractor can deliver through this initiative. Model wording included within clause X.0 Digital skills development and educational attainment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C26460" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="1B62B875" w14:textId="1D754868" w:rsidR="00BD4545" w:rsidRPr="00BD4545" w:rsidRDefault="00BD4545" w:rsidP="00BD4545">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4329">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you include any minimum, maximum or mandatory requirements in your tender documents, the social value documents should be updated to make it clear that the bid will score 0 if they are not met. This should reflect your scoring matrix, or changes should be made accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443E0C17" w14:textId="77777777" w:rsidR="00BD4545" w:rsidRPr="00BD309E" w:rsidRDefault="00BD4545">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C26460" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2791AD90" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2791AD90" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Remove wording if not applying cap</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABC3C5D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="1ABC3C5D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42648777" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42648777" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Examples for Financial Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ADA53E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="25ADA53E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11A8FA2B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="11A8FA2B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Authority can add additional examples of groups who face barriers to employment in relation to the provision of financial support for ICT qualifications. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A91F168" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="6BE6D595" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1A91F168" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE6D595" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cap on social value points (clauses X.0 Financial support for digital skills development and educational attainment)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119C94D1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="119C94D1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F05C7C1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4638FBD2" w14:textId="77777777" w:rsidR="00BD4545" w:rsidRDefault="00000000" w:rsidP="00BD4545">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consider including cap if you wish to limit the number of social value points that the Contractor can deliver through this initiative. Model wording included within clause X.0 Financial support for digital skills development and educational attainment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCD08EF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="1B224C98" w14:textId="0FAEF6A6" w:rsidR="00BD4545" w:rsidRPr="00BD4545" w:rsidRDefault="00BD4545" w:rsidP="00BD4545">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="63DCA026" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="004E4329">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you include any minimum, maximum or mandatory requirements in your tender documents, the social value documents should be updated to make it clear that the bid will score 0 if they are not met. This should reflect your scoring matrix, or changes should be made accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DCA026" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Remove wording if not applying cap.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F8BE27" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="21F8BE27" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EA3AAAB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5EA3AAAB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Relevant examples for Clause X.0 Cyber Security Initiatives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D74D6B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="47D74D6B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C1DFE8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29C1DFE8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="0DB79F8D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contracting Authority may include relevant examples of groups known to be at risk of becoming victims of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cyber crime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB79F8D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>People who have a disability (clause X.0 Paid Green Employment Opportunities – Green Jobs and Skills)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587096A6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="587096A6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Contracting Authorities who would like to incentivise contractors to employ people with a disability can move this bullet point to be included in 4.0 the Authority’s Priority Groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72504182" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...20 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="72504182" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BEE04F3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you are including priority groups, ensure this is reflected in the Social Value Matrix in clause 3.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4540A755" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5C60458A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4540A755" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C60458A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Examples for unwaged green work placements (clause X.0 Unwaged Work Placements) – Green Jobs and Skills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74589AEB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="74589AEB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The Authority can add additional examples of groups who face barriers to employment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063C16C5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="063C16C5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A423E89" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A423E89" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>People who have a disability (clause X.0 Unwaged Green Work Placements – Green Jobs and Skills)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A65E5BC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A65E5BC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contracting Authorities who would like to incentivise Contractors to provide work placements to people with a disability can move this bullet point to be included in 4.0 Contracting Authority’s Priority Groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622B4093" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="622B4093" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30593B18" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="30593B18" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Examples for green skills development and educational attainment (clause X.0 Green Skills Development and Educational Attainment)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3CCC93" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A3CCC93" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Authority can add additional examples of groups who are </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>disadvantaged in the labour market or at risk of social exclusion</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="398120D5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">disadvantaged in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>labour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> market or at risk of social exclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398120D5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D567C4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29D567C4" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>People who have a disability (clause X.0 Unwaged Green Work Placements – Green Jobs and Skills)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFAA29E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7AFAA29E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contracting Authorities who would like to incentivise Contractors to provide work placements to people with a disability can move this bullet point to be included in 4.0 Contracting Authority’s Priority Groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3D6E1F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="5BB69CA9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7C3D6E1F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB69CA9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Relevant examples for Clause X.0 In-Work Progression and Skills Development Action Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A4F3E9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="07A4F3E9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Contracting Authority should update depending on their priorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2DF66D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="2453AA10" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5E2DF66D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2453AA10" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Selecting Theme 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AFE1F5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38AFE1F5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Before selecting initiatives under this theme, ensure there isn’t overlap with what is set out elsewhere in the contract, especially mandatory fair work and human rights obligations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7C4C0B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="4E7C4C0B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="117E2C3F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="117E2C3F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30743618" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="30743618" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Fair Work (clause X.0 Fair work practices)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754BFBF3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="754BFBF3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Only include this initiative where there is a known issue on the contract. Check what has been included re Fair Work at selection stage or as a condition of contract and ensure you have not duplicated initiatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0D932F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7F0D932F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Update yellow fields in relation to number of days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D4604B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5C7EFE94" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="46D4604B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7EFE94" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tailoring Clause X.0 – Equality, Diversity and Inclusion Positive Action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF94BBC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...28 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0EF94BBC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insert clause reference to employment clause. If you have not applied the employment clause to your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then remove the reference within this clause.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDB2838" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Insert clause reference to priority groups. Remove reference if priority groups have not been applied on the contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA2934E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="4DFA028F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4EA2934E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFA028F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Initiatives under Indicator 2.2  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B40FF05" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B40FF05" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Check any overlap with actions taken under PPN 05/21 and remove if already covered elsewhere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578418D7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="578418D7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01B9C886" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="01B9C886" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clause X.0 Modern Slavery Assessment Tool</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4E7D0B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4F4E7D0B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Update yellow field in relation to number of weeks for completion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111FE9F7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...20 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="111FE9F7" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105F607B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Refer to drafting note 12. If the contract involves the provision of hardware, consider including the Modern Slavery Assessment Tool as a mandatory requirement and including / editing the sample wording within the clause (provided below for reference)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3605078E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="3605078E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79FFA740" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6E31D570" w14:textId="0790E154" w:rsidR="00CB17A6" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>The Supplier must provide the mandatory minimum requirements for the Modern Slavery Assessment Tool listed within the Social Value Points Matrix in clause 3.1 and clauses XX – XX of this Schedule.</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>The Supplier must provide the mandatory minimum requirements for the Modern Slavery Assessment Tool listed within the Social Value Points Matrix in clause 3.1 and clauses XX – XX of this Schedule.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC04C31" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="02350441" w14:textId="42B3F924" w:rsidR="00CB17A6" w:rsidRPr="00BD309E" w:rsidRDefault="00CB17A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note if including any mandatory minimum or maximum requirements ensure all procurement documents make it clear that the supplier will </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD309E" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>score 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if they do not meet the mandatory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC04C31" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clause X.0 Supply Chain Map for the Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F37DD13" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F37DD13" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Only include this initiative if it is not included elsewhere in the tender as part of the implementation of PPN 05/21 Human Rights &amp; Public Procurement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D29039C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4D29039C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Update yellow reference in relation to number of days in both paragraphs of this clause.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397C4C1E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="397C4C1E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7080E992" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7080E992" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tailoring Clause X.0 Business Development and Knowledge Sharing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8D7B9B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1C8D7B9B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="7ACB9CA2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contracting Authority may wish to target this initiative to sectors / groups which are of greater importance, where relevant. For example, if the Contracting Authority’s priority groups are people with disabilities and Looked After Children and care leavers, the Authority may wish to tailor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>this initiatives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to organisations working with these priority groups.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACB9CA2" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7044DCF3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7044DCF3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If this initiative is targeted to specific sectors / groups, the Authority may wish to consider increasing the number of points in the Social Value Points Matrix in Clause 3.1 from 10 points to 15 points.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDD37E9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="1CDD37E9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DB6B331" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6DB6B331" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cap on social value points (clauses X.0 Donation of IT software and / licences to support digital capacity building within the Voluntary, Community and Social Enterprise Sector in Northern Ireland)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15055EEE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3599B97A" w14:textId="77777777" w:rsidR="00BD4545" w:rsidRDefault="00000000" w:rsidP="00BD4545">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consider including cap if you wish to limit the number of social value points that the Contractor can deliver through this initiative. Model wording included within clause X.0 Donation of IT software and / licences to support digital capacity building within the Voluntary, Community and Social Enterprise Sector in Northern Ireland.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A179B51" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="0A179B51" w14:textId="656D3E82" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00BD4545" w:rsidP="00BD4545">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="46AE3782" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="004E4329">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you include any minimum, maximum or mandatory requirements in your tender documents, the social value documents should be updated to make it clear that the bid will score 0 if they are not met. This should reflect your scoring matrix, or changes should be made accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AE3782" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Remove wording if not applying cap.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24946233" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="6B880E8C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="24946233" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B880E8C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clause X.0 Supply Chain Resilience and Capacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA310C3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5DA310C3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C6E513" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>nly include this initiative if it is not included elsewhere in the tender as part of the implementation of PPN 03/21 Supply Chain Resilience.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104EFABF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="104EFABF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Tailor the scope in line with the subject matter of the contract and remove / add accordingly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F639FE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="40F639FE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="411B9F7D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="411B9F7D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Remove reference to cyber security if including elsewhere. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC24C8F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="47FFF519" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5BC24C8F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FFF519" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Theme 3 – Environmental Initiatives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416A902E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="416A902E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NB: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please note overlap between some of the theme 3 indicators and initiatives. When selecting indicators and initiatives, ensure you are not including initiatives that are similar in scope. The Environmental Action Plan may be the preferred initiative as it spans a range of environmental risks and opportunities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302A1538" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="302A1538" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="597CDD62" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="597CDD62" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Do not include both action plans and initiatives as this will create duplication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2645E2DA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...9 lines deleted...]
-    <w:p w14:paraId="621C8E66" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2645E2DA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621C8E66" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Tailor environmental initiatives to reflect specific environmental risks and opportunities associated with the scope of the contract (e.g. remove reference to hosting if not required on the contract).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8FCAA6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7C8FCAA6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>For example, risks associated with IT contracts can include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335E3C37" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="335E3C37" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Climate change is linked to the energy consumption of ICT products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4138D1D6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4138D1D6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>Impact on air, water, soil, biodiversity and human health of hazardous substances found in ICT products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD6E000" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3BD6E000" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Climate change effects and natural resource depletion linked to manufacturing delivering and disposing of new products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5C30FF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3D5C30FF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Specific environmental impact of battery production and end of life, including use of hazardous materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D08E0A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="14D08E0A" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Climate change effects and natural resource depletion linked to frequent replacement of ICT products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE5E296" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1FE5E296" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Use of fossil fuels and accumulation of plastic waste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51325CDF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="51325CDF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>End of life impacts including the release of hazardous substances into the soil, air and water</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1421C2B0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1421C2B0" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>In relation to data centres, risks can include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E368E16" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="6E368E16" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DF5CC04" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3DF5CC04" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Electricity consumption of ICT on servers in Data Centres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A09032" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="19A09032" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Mechanical and electrical system impact in data centres regulating the internal temperature in the centres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC8805E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3FC8805E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Direct and indirect greenhouse gas (GHG) emissions linked to data centre operations: electricity consumption, refrigerants, manufacturing of ICT systems, unexploited opportunity for waste heat reuse, the use of high global warming gases in cooling systems etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F16474" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="0CA76280" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09F16474" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA76280" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clause X.0 Environmental Action Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7A905C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0C7A905C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tailor clause in line with the subject matter of the contract and specific environmental risks and opportunities on the contract. Remove any bullet points not relevant to contract (e.g. delete reference to hosting if not required on the contract) Refer to drafting note 45 above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5500D451" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...20 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5500D451" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDDF86D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Update yellow field in relation to number of days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D902EA3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...12 lines deleted...]
-    <w:p w14:paraId="0F59F02B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D902EA3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F59F02B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mandatory Requirement - Clause X.0 Environmental Action Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085F6A01" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="085F6A01" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sample wording if including initiative as a mandatory requirement. Note drafting note 45 above regarding environmental risks and opportunities on IT contracts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F726DAC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4F726DAC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If including as a mandatory requirement, update Social Value Points Matrix at clause 3.1 and Social Value Delivery Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E639FF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="73E639FF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Remove wording if not including initiative as a mandatory requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624BD5A9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="31CEA6D9" w14:textId="77777777" w:rsidR="00CB17A6" w:rsidRPr="00BD309E" w:rsidRDefault="00CB17A6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C777A8" w14:textId="5BFC8AC5" w:rsidR="00CB17A6" w:rsidRPr="00BD309E" w:rsidRDefault="00CB17A6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Note if including any mandatory minimum or maximum requirements ensure all procurement documents make it clear that the supplier will</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD309E" w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> score 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if they do not meet the mandatory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624BD5A9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clause X.0 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Climate Adaptation Action Plan for the Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12508F23" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="12508F23" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tailor clause in line with the subject matter of the contract and specific environmental risks and opportunities on the contract. Refer to drafting note 45 above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378FE3EB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="378FE3EB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Update yellow field in relation to number of days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26277CAC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...7 lines deleted...]
-    <w:p w14:paraId="53E6A534" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="26277CAC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E6A534" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Clause X.0 Biodiversity Action Plan for the Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525CAA1C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="525CAA1C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tailor clause in line with the subject matter of the contract and specific environmental risks and opportunities on the contract. Refer to drafting note 45 above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F6D56E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="47F6D56E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Update yellow field in relation to number of days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6366ADF5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="6366ADF5" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="752C7767" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="752C7767" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Clause X.0 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Action Plan for Minimising </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Action Plan for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Minimising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Carbon Footprint and Emissions, including throughout the supply chain</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ED9DBC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="45ED9DBC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Consider increasing points allocation for this initiative if requiring Contractor to conduct a carbon baseline for the Contract. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C8FDC1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="47C8FDC1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Update yellow field in relation to number of days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BBA165" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="04BBA165" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D2B4FB9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D2B4FB9" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Clause X.0 Green Transport Programme for the Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719E303D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="719E303D" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Only select this initiative for contracts with significant travel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAD91AA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="5CAD91AA" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09BA0A31" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09BA0A31" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Clause X.0 Action Plan for Improving Air and Water Quality on the Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4125AEB3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4125AEB3" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tailor clause in line with the subject matter of the contract and specific environmental risks and opportunities on the contract. Refer to drafting note 45 above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DABEC02" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5DABEC02" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Update yellow field in relation to number of days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2789E08B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...10 lines deleted...]
-    <w:p w14:paraId="6F7809D6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2789E08B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7809D6" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Clause X.0 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Circular Economy Action Plan for the contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1E52AC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6B1E52AC" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tailor clause in line with the subject matter of the contract and specific environmental risks and opportunities on the contract. Refer to drafting note 45 above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05567B1C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="05567B1C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Update yellow field in relation to number of days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BDA6EE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="61BDA6EE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43B9D66C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43B9D66C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Clause X.0 Embodied Carbon Reduction Action Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B63BE88" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4B63BE88" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Ensure embodied carbon is an issue on the contract before selecting this initiative. Tailor to reflect specific requirements on the contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C914451" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="4C914451" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BF6BA41" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7BF6BA41" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Theme 4 – Promoting Wellbeing Initiatives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43543FDB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43543FDB" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>NB: If selecting a number of initiatives under Theme 4, please be aware of potential duplication.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1222924C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">NB: If selecting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> initiatives under Theme 4, please be aware of potential duplication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1222924C" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Only include these initiatives if there is a Health &amp; Wellbeing risk on the contract and the contract workforce is of a size to allow for meaningful delivery. If including, tailor to reflect the health and wellbeing risks and opportunities relevant to your contract. For example: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53532A00" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53532A00" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>include requirement to report on attrition rates and actions to mitigate this risk if staff turnover is an issue for a contract of this nature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387F2B46" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="387F2B46" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>include requirement to report on results from employee satisfaction surveys for the contract workforce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01ABFE24" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="01ABFE24" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>If remote working is a common feature of this contract, tailor the health and wellbeing action plan to reflect this</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E415929" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E415929" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="6C064892" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Common risks associated with IT contracts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health and wellbeing issues due to remote working, long hours, fast pace and increasing workload impacting work-life balance, company culture not prioritising health and wellbeing etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C064892" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="481AEF3E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="481AEF3E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Clause X.0 Health and Wellbeing Action Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C58EE12" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="4C58EE12" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB20C7F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0AB20C7F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tailor to reflect specific health and wellbeing risks and opportunities associated with contract, e.g. high attrition rates, remote working etc. Refer to drafting note 55 for ideas on relevant risks and opportunities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B962373" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="6B962373" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79DADF45" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="79DADF45" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Insert number of days within highlighted yellow field.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB45ADE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="5CB45ADE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E0ED9C8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E0ED9C8" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Clause X.0 Equality, Diversity and Inclusion Action Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC58D0B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="6AC58D0B" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37C0D276" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="37C0D276" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Tailor to reflect any specific equality, diversity and inclusion risks associated with the contract/sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B56CF42" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="7B56CF42" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C5A0160" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C5A0160" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Insert number of days within highlighted yellow field.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F39705" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="33F39705" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F557CF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="22F557CF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Clause X.0 Equality, Diversity and Inclusion Positive Action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3936747F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3936747F" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert the number for the employment and Priority Group clauses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791FECDF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="791FECDF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Delete Priority Group if the Contracting Authority has not listed Priority Groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CF24D1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="58CF24D1" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1DC43EDE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC43EDE" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Clause X.0 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Local initiatives to reduce poverty and inequality in the area where the contract is delivered</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAC956E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="0CAC956E" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53ED5B13" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53ED5B13" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>These initiatives should be edited in accordance with the subject matter of the contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CBD7FF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
+    <w:p w14:paraId="53CBD7FF" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E2A2149" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4E2A2149" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD309E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Clause X.0 Monitoring Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414BCA95" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="414BCA95" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00BD309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Set reporting frequency as monthly, quarterly, every six months or annually. Frequency will be contingent up contract duration and value.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A78089" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRDefault="00A443C1">
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="00A443C1">
+    <w:p w14:paraId="13A78089" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFAC969" w14:textId="77777777" w:rsidR="00A443C1" w:rsidRPr="00BD309E" w:rsidRDefault="00A443C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A443C1" w:rsidRPr="00BD309E">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C8BC160" w14:textId="77777777" w:rsidR="007414EF" w:rsidRDefault="007414EF">
+    <w:p w14:paraId="5830C300" w14:textId="77777777" w:rsidR="00535837" w:rsidRDefault="00535837">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20E5646D" w14:textId="77777777" w:rsidR="007414EF" w:rsidRDefault="007414EF">
+    <w:p w14:paraId="1681096A" w14:textId="77777777" w:rsidR="00535837" w:rsidRDefault="00535837">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6311,84 +7493,84 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BE4C055" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="1BE4C055" w14:textId="77777777" w:rsidR="008416D8" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -6401,75 +7583,75 @@
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="31B34590" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="31B34590" w14:textId="77777777" w:rsidR="008416D8" w:rsidRDefault="008416D8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54896B08" w14:textId="77777777" w:rsidR="007414EF" w:rsidRDefault="007414EF">
+    <w:p w14:paraId="78D64C49" w14:textId="77777777" w:rsidR="00535837" w:rsidRDefault="00535837">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E1AEE1F" w14:textId="77777777" w:rsidR="007414EF" w:rsidRDefault="007414EF">
+    <w:p w14:paraId="4C0ED8FC" w14:textId="77777777" w:rsidR="00535837" w:rsidRDefault="00535837">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088C2202"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A56EFD6E"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6544,51 +7726,51 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08D27F45"/>
+    <w:nsid w:val="08C77351"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94D2DB02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6636,50 +7818,142 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08D27F45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94D2DB02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11C72815"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B602E11A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -6739,51 +8013,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="137A537C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FEBC3C60"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
@@ -6843,51 +8117,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="214A498D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C9A2E81A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -6947,51 +8221,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="290C7538"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="936639E8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -7051,51 +8325,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A47254"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A649B22"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -7155,51 +8429,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E307286"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9ACA5D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
@@ -7250,117 +8524,148 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2008244597">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="327363496">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1199048657">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="143857815">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1709329380">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1841693799">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1489443973">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1841693799">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="8" w16cid:durableId="2022580216">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1489443973">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="9" w16cid:durableId="682441162">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A443C1"/>
+    <w:rsid w:val="000A42AA"/>
+    <w:rsid w:val="00400573"/>
+    <w:rsid w:val="004E4329"/>
+    <w:rsid w:val="00535837"/>
     <w:rsid w:val="00607224"/>
+    <w:rsid w:val="00612BB1"/>
     <w:rsid w:val="007414EF"/>
+    <w:rsid w:val="007B7C11"/>
+    <w:rsid w:val="008416D8"/>
+    <w:rsid w:val="00865D26"/>
+    <w:rsid w:val="00946D0F"/>
+    <w:rsid w:val="00A36DCC"/>
     <w:rsid w:val="00A443C1"/>
     <w:rsid w:val="00A93766"/>
+    <w:rsid w:val="00AE395F"/>
+    <w:rsid w:val="00BD309E"/>
+    <w:rsid w:val="00BD4545"/>
+    <w:rsid w:val="00C024E5"/>
+    <w:rsid w:val="00CB17A6"/>
+    <w:rsid w:val="00D754C0"/>
+    <w:rsid w:val="00EB0975"/>
+    <w:rsid w:val="00F505F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="60C17B6A"/>
   <w15:docId w15:val="{D4C05AE1-A178-41A7-B2A7-5CF9AD80694F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="3"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160"/>
       </w:pPr>
     </w:pPrDefault>
@@ -8015,63 +9320,74 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf41">
     <w:name w:val="cf41"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf51">
     <w:name w:val="cf51"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="1CAEE5"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B7C11"/>
+    <w:pPr>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8329,54 +9645,69 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>22525</Characters>
+  <Pages>16</Pages>
+  <Words>4563</Words>
+  <Characters>24964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>187</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>554</Lines>
+  <Paragraphs>278</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26424</CharactersWithSpaces>
+  <CharactersWithSpaces>29249</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MacLean, Andrea</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>