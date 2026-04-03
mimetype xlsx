--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -1,139 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-barnese\Documents\Updates to CPD\Updates docs Jan 25\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sib-barnese\Documents\SVDP With FAIL\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{580291E6-64A4-457A-9E51-BCD5FA1480E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22A3BE36-DFF7-45E0-9A21-5CBF13AFE380}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Declaration" sheetId="1" r:id="rId1"/>
     <sheet name="Delivery Plan" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E18" i="2" l="1"/>
+  <c r="F66" i="2" l="1"/>
+  <c r="F64" i="2"/>
+  <c r="E66" i="2"/>
+  <c r="E67" i="2"/>
+  <c r="E18" i="2"/>
   <c r="E17" i="2"/>
   <c r="E16" i="2"/>
   <c r="E15" i="2"/>
   <c r="E14" i="2"/>
   <c r="E13" i="2"/>
   <c r="E46" i="2"/>
   <c r="E45" i="2"/>
   <c r="E47" i="2"/>
   <c r="E44" i="2"/>
   <c r="E43" i="2"/>
   <c r="E35" i="2"/>
   <c r="E33" i="2"/>
   <c r="E29" i="2"/>
   <c r="E52" i="2"/>
   <c r="E51" i="2"/>
   <c r="E56" i="2"/>
   <c r="E53" i="2"/>
   <c r="E50" i="2"/>
   <c r="E49" i="2"/>
   <c r="E48" i="2"/>
   <c r="E42" i="2"/>
   <c r="E41" i="2"/>
   <c r="E63" i="2"/>
   <c r="E62" i="2"/>
   <c r="E61" i="2"/>
   <c r="E23" i="2"/>
   <c r="E20" i="2"/>
   <c r="E12" i="2"/>
   <c r="E36" i="2" l="1"/>
   <c r="E28" i="2"/>
   <c r="E27" i="2"/>
   <c r="E60" i="2"/>
   <c r="E59" i="2"/>
   <c r="E31" i="2"/>
   <c r="E21" i="2"/>
   <c r="E19" i="2"/>
   <c r="E57" i="2"/>
   <c r="E58" i="2"/>
   <c r="E30" i="2"/>
   <c r="E34" i="2"/>
   <c r="E54" i="2"/>
   <c r="E24" i="2"/>
-  <c r="E66" i="2" l="1"/>
-  <c r="E32" i="2"/>
+  <c r="E32" i="2" l="1"/>
   <c r="E55" i="2" l="1"/>
   <c r="B5" i="2"/>
   <c r="E22" i="2" l="1"/>
   <c r="E64" i="2" l="1"/>
   <c r="E65" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="127">
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Email address</t>
   </si>
   <si>
     <t>Telephone number</t>
   </si>
   <si>
     <t>Signed</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Points Value</t>
   </si>
   <si>
     <t>Number of FTE person weeks which will be delivered throughout this contract</t>
   </si>
   <si>
@@ -244,104 +247,98 @@
     <t>1 Micro Enterprise = 20 points</t>
   </si>
   <si>
     <t>8 hours of support or improvement = 10 points</t>
   </si>
   <si>
     <t>1 VCSE = 20 points</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Approach for the delivery of the social value requirements set out in  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>&lt;&lt;insert name&gt;&gt;</t>
     </r>
   </si>
   <si>
-    <t>Include any mimimum requirement e.g. a mimimum of 50% of points must be delivered through Paid Employment Inititatives here or delete as required</t>
-[...1 lines deleted...]
-  <si>
     <t>Yes</t>
   </si>
   <si>
     <t>£500= 15 points</t>
   </si>
   <si>
     <t>Value of donation £s</t>
   </si>
   <si>
     <t xml:space="preserve">Donation of time to support educational establishments or organisations working with people who are at risk of social exclusion or who are disadvantaged in the labour market.  </t>
   </si>
   <si>
     <t xml:space="preserve">Donation of construction supplies or tools to educational establishments or organisations working with people who are at risk of social exclusion or who are disadvantaged in the labour market.  </t>
   </si>
   <si>
     <t>Modern Slavery Assessment Tool (MSAT)</t>
   </si>
   <si>
     <t>MSAT will be completed in relation to this contract</t>
   </si>
   <si>
     <t>Completion of MSAT and submission of improvement plan = 30 points</t>
   </si>
   <si>
     <t>Tackling modern slavery training for employees engaged on the contract</t>
   </si>
   <si>
     <t>8 hours of training = 10 points</t>
   </si>
   <si>
     <t>Number of spcifications to be delivered in relation to the contract.</t>
   </si>
   <si>
     <t>Contract specifications in the supply chain that include environmental sustainability commitments</t>
   </si>
   <si>
     <t>Climate change and carbon reduction training for staff</t>
   </si>
   <si>
     <t>Health and Wellbeing initiatives to support employees including those working remotely on the contract.</t>
   </si>
   <si>
     <t xml:space="preserve">Initiatives to reduce the stigma of mental illness and increase awareness of health and well-being issues among employees and managers engaged on the Contract.  </t>
   </si>
   <si>
     <t>Initiatives to influence suppliers, customers and communities to support health and wellbeing, including physical and mental health.</t>
   </si>
   <si>
-    <t>Social Value Points to be delivered must be equal to or greater than the target</t>
-[...1 lines deleted...]
-  <si>
     <t>4 weeks FTE = 20 points</t>
   </si>
   <si>
     <t>4 weeks FTE = 30 points</t>
   </si>
   <si>
     <t>8 hrs = 20 points</t>
   </si>
   <si>
     <t>8 hours of support or improvement = 20 points</t>
   </si>
   <si>
     <t>Environmental Initiatives delivered to staff working on the contract</t>
   </si>
   <si>
     <t>8 hours of training = 20 points</t>
   </si>
   <si>
     <t>Community engagement activities related to artwork or cultural activities</t>
   </si>
   <si>
     <t>8 hrs of support = 20 points</t>
   </si>
   <si>
     <t>1 community based project = 500 points</t>
@@ -397,53 +394,50 @@
   <si>
     <t>Paid employment for people who are long term unemployed</t>
   </si>
   <si>
     <t>£500= 20 points</t>
   </si>
   <si>
     <t>£500 value = 15 points</t>
   </si>
   <si>
     <t>Inclusion of Micro Enterprise in the contract's supply chain</t>
   </si>
   <si>
     <t>Number of micro enterprises in the supply chain (in relation to work carried out on this contract)</t>
   </si>
   <si>
     <t>Packaging and Waste Action Plan for the contract</t>
   </si>
   <si>
     <t>DRAFTING NOTE: Remove if not using/set D12 to yes if manadatory.  Update B12 and E12 if a value other than 500 is used.</t>
   </si>
   <si>
     <t>Unwaged work placements</t>
   </si>
   <si>
-    <t xml:space="preserve">If including max/min requirements add a second calcualtion below to ensure the condition is met (below </t>
-[...1 lines deleted...]
-  <si>
     <t>1 Action Plan = 10 points</t>
   </si>
   <si>
     <t>Climate change and carbon reduction training for communities/VCSE/education establishments</t>
   </si>
   <si>
     <t>**** Example, please remove/ update before publishing</t>
   </si>
   <si>
     <t>Total Social Value points for Paid Employment which will be delivered by this plan</t>
   </si>
   <si>
     <t>Total Social Value points for Paid Employment required to be delivered</t>
   </si>
   <si>
     <t>Unwaged work placements for people from the Client's priority group</t>
   </si>
   <si>
     <t>Unwaged work placements for people with disabilities</t>
   </si>
   <si>
     <t>Skills development and educational attainment including green skills</t>
   </si>
   <si>
     <t>Skills development and educational attainment including green skills for people from the Client's priority group</t>
@@ -506,50 +500,62 @@
     <t>1 Ethnic Minority Owned/ Led Micro Enterprise = 30 points</t>
   </si>
   <si>
     <t>Climate Adaptation training for communities/VCSE/education establishments</t>
   </si>
   <si>
     <t>1 specification = 10 points</t>
   </si>
   <si>
     <t>1 Micro Enterprise - 15 points</t>
   </si>
   <si>
     <t>Resource sharing with a Micro Enterprise</t>
   </si>
   <si>
     <t>***For use in Civils contracts only***</t>
   </si>
   <si>
     <t>26 weeks = 75 points</t>
   </si>
   <si>
     <t>26 weeks = 90 points</t>
   </si>
   <si>
     <t>26 weeks = 50 points</t>
+  </si>
+  <si>
+    <t>Update with value of contract</t>
+  </si>
+  <si>
+    <t>Include any mimimum requirements e.g. a mimimum of 50% of points must be delivered through Paid Employment Inititatives here or delete as required.  Indicate in column F which initiatives are included in the calculation for these.</t>
+  </si>
+  <si>
+    <t>A minimum of 50% of points must be delivered through Paid Employment Initiaitves.  Total Social Value Points to be delivered must be equal to or greater than the minimum indicative social value points required . Failure to meet the required Social Value Points will result in your entire TP being Rejected.</t>
+  </si>
+  <si>
+    <t>If including max/min requirements add a second calcualtion below to ensure the condition is met.  Update or delete the red box at the bottom. Delete this line before publicat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_(&quot;£&quot;* #,##0.00_);_(&quot;£&quot;* \(#,##0.00\);_(&quot;£&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-[$£-809]* #,##0.0_-;\-[$£-809]* #,##0.0_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -608,221 +614,352 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="6" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="2">
+  <dxfs count="6">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF006100"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC6EFCE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF006100"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC6EFCE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -1135,1159 +1272,1197 @@
     <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="5"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="5"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="5"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A9" s="24" t="s">
+      <c r="A9" s="23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="5"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="5"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J67"/>
+  <dimension ref="A1:J70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A9" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="6" customWidth="1"/>
     <col min="2" max="3" width="35.21875" style="6" customWidth="1"/>
     <col min="4" max="4" width="27.21875" style="6" customWidth="1"/>
     <col min="5" max="5" width="13.77734375" style="6" customWidth="1"/>
     <col min="6" max="6" width="44.109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="31" style="6" customWidth="1"/>
     <col min="8" max="8" width="9.44140625" style="6" customWidth="1"/>
     <col min="9" max="10" width="9.21875" style="6"/>
     <col min="11" max="11" width="40.44140625" style="6" customWidth="1"/>
     <col min="12" max="16384" width="9.21875" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="27"/>
+      <c r="B4" s="26"/>
       <c r="C4" s="7" t="s">
         <v>9</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="8">
         <f>B4*100</f>
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="D8" s="10"/>
+    <row r="7" spans="1:10" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B7" s="32"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+    </row>
+    <row r="8" spans="1:10" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="26"/>
-[...4 lines deleted...]
-      <c r="G9" s="26"/>
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
     </row>
     <row r="11" spans="1:10" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A11" s="14" t="s">
+      <c r="A11" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="15" t="s">
+      <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="15" t="s">
+      <c r="C11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D11" s="23" t="s">
+      <c r="D11" s="22" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
     </row>
     <row r="12" spans="1:10" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A12" s="14" t="s">
-[...9 lines deleted...]
-      <c r="E12" s="20">
+      <c r="A12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" s="10"/>
+      <c r="E12" s="19">
         <f>IF(D12="yes",500,0)</f>
         <v>0</v>
       </c>
       <c r="F12" s="29" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
     </row>
     <row r="13" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="14" t="s">
+      <c r="A13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="10"/>
+      <c r="E13" s="18">
+        <f>D13*(75/26)</f>
+        <v>0</v>
+      </c>
+      <c r="G13" s="11"/>
+    </row>
+    <row r="14" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="10"/>
+      <c r="E14" s="18">
+        <f>D14*(90/26)</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="11"/>
+    </row>
+    <row r="15" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="10"/>
+      <c r="E15" s="18">
+        <f>D15*(90/26)</f>
+        <v>0</v>
+      </c>
+      <c r="G15" s="11"/>
+    </row>
+    <row r="16" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="10"/>
+      <c r="E16" s="18">
+        <f>D16*(75/26)</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="11"/>
+    </row>
+    <row r="17" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="10"/>
+      <c r="E17" s="18">
+        <f>D17*(50/26)</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="11"/>
+    </row>
+    <row r="18" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="10"/>
+      <c r="E18" s="18">
+        <f>D18*(50/26)</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="11"/>
+    </row>
+    <row r="19" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A19" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="10"/>
+      <c r="E19" s="19">
+        <f>D19*(20/4)</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="11"/>
+    </row>
+    <row r="20" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="10"/>
+      <c r="E20" s="19">
+        <f>D20*(30/4)</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="11"/>
+    </row>
+    <row r="21" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="10"/>
+      <c r="E21" s="19">
+        <f>D21*(30/4)</f>
+        <v>0</v>
+      </c>
+      <c r="G21" s="11"/>
+    </row>
+    <row r="22" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="10"/>
+      <c r="E22" s="19">
+        <f>D22*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="11"/>
+    </row>
+    <row r="23" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="10"/>
+      <c r="E23" s="19">
+        <f>D23*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G23" s="11"/>
+    </row>
+    <row r="24" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="10"/>
+      <c r="E24" s="19">
+        <f>D24*(15/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G24" s="11"/>
+    </row>
+    <row r="25" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="11"/>
+    </row>
+    <row r="26" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="11"/>
+    </row>
+    <row r="27" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="10"/>
+      <c r="E27" s="17">
+        <f>D27*(15/500)</f>
+        <v>0</v>
+      </c>
+      <c r="G27" s="11"/>
+    </row>
+    <row r="28" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A28" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="10"/>
+      <c r="E28" s="17">
+        <f>D28*(20/500)</f>
+        <v>0</v>
+      </c>
+      <c r="G28" s="11"/>
+    </row>
+    <row r="29" spans="1:7" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" s="10"/>
+      <c r="E29" s="17">
+        <f>IF(D29="yes",10,0)</f>
+        <v>0</v>
+      </c>
+      <c r="G29" s="11"/>
+    </row>
+    <row r="30" spans="1:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="10"/>
+      <c r="E30" s="17">
+        <f>IF(D30="yes",30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="G30" s="11"/>
+    </row>
+    <row r="31" spans="1:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="10"/>
+      <c r="E31" s="17">
+        <f>D31*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G31" s="11"/>
+    </row>
+    <row r="32" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A32" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="D32" s="10"/>
+      <c r="E32" s="19">
+        <f>D32*30</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="11"/>
+    </row>
+    <row r="33" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A33" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="D33" s="10"/>
+      <c r="E33" s="19">
+        <f>D33*40</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="11"/>
+    </row>
+    <row r="34" spans="1:7" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" s="10"/>
+      <c r="E34" s="19">
+        <f>D34*20</f>
+        <v>0</v>
+      </c>
+      <c r="G34" s="11"/>
+    </row>
+    <row r="35" spans="1:7" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="B35" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>113</v>
+      </c>
+      <c r="D35" s="10"/>
+      <c r="E35" s="19">
+        <f>D35*30</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="11"/>
+    </row>
+    <row r="36" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A36" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="10"/>
+      <c r="E36" s="19">
+        <f>D36/8*15</f>
+        <v>0</v>
+      </c>
+      <c r="G36" s="11"/>
+    </row>
+    <row r="37" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A37" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C37" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E37" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="11"/>
+    </row>
+    <row r="38" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A38" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E38" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="11"/>
+    </row>
+    <row r="39" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A39" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C39" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E39" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="11"/>
+    </row>
+    <row r="40" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A40" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C40" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E40" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="11"/>
+    </row>
+    <row r="41" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A41" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="10"/>
+      <c r="E41" s="19">
+        <f>D41*(20/8)</f>
+        <v>0</v>
+      </c>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+    </row>
+    <row r="42" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A42" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="10"/>
+      <c r="E42" s="19">
+        <f>D42*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G42" s="11"/>
+    </row>
+    <row r="43" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A43" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="10"/>
+      <c r="E43" s="19">
+        <f>D43*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G43" s="11"/>
+    </row>
+    <row r="44" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A44" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="10"/>
+      <c r="E44" s="19">
+        <f>D44*(20/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G44" s="11"/>
+    </row>
+    <row r="45" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A45" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="10"/>
+      <c r="E45" s="19">
+        <f>D45/8*10</f>
+        <v>0</v>
+      </c>
+      <c r="G45" s="11"/>
+    </row>
+    <row r="46" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A46" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="10"/>
+      <c r="E46" s="19">
+        <f>D46/8*20</f>
+        <v>0</v>
+      </c>
+      <c r="G46" s="11"/>
+    </row>
+    <row r="47" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A47" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D47" s="10"/>
+      <c r="E47" s="19">
+        <f>D47*10</f>
+        <v>0</v>
+      </c>
+      <c r="G47" s="11"/>
+    </row>
+    <row r="48" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A48" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="C48" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D48" s="10"/>
+      <c r="E48" s="19">
+        <f>IF(D48="yes",10,0)</f>
+        <v>0</v>
+      </c>
+      <c r="G48" s="11"/>
+    </row>
+    <row r="49" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A49" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B49" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="10"/>
+      <c r="E49" s="19">
+        <f>D49*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G49" s="11"/>
+    </row>
+    <row r="50" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A50" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="10"/>
+      <c r="E50" s="19">
+        <f>D50*(20/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G50" s="11"/>
+    </row>
+    <row r="51" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A51" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B51" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="10"/>
+      <c r="E51" s="19">
+        <f>D51*(10/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="11"/>
+    </row>
+    <row r="52" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A52" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="10"/>
+      <c r="E52" s="19">
+        <f>D52*(20/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G52" s="11"/>
+    </row>
+    <row r="53" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A53" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B53" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="10"/>
+      <c r="E53" s="19">
+        <f>D53/8*20</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="11"/>
+    </row>
+    <row r="54" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A54" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C54" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" s="10"/>
+      <c r="E54" s="19">
+        <f>IF(D54="yes",20,0)</f>
+        <v>0</v>
+      </c>
+      <c r="G54" s="11"/>
+    </row>
+    <row r="55" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A55" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="C55" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="D55" s="10"/>
+      <c r="E55" s="19">
+        <f>IF(D55="yes",15,0)</f>
+        <v>0</v>
+      </c>
+      <c r="G55" s="11"/>
+    </row>
+    <row r="56" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A56" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="10"/>
+      <c r="E56" s="19">
+        <f t="shared" ref="E56" si="0">D56/8*10</f>
+        <v>0</v>
+      </c>
+      <c r="G56" s="11"/>
+    </row>
+    <row r="57" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A57" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="10"/>
+      <c r="E57" s="19">
+        <f t="shared" ref="E57:E58" si="1">D57/8*10</f>
+        <v>0</v>
+      </c>
+      <c r="G57" s="11"/>
+    </row>
+    <row r="58" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A58" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="10"/>
+      <c r="E58" s="19">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G58" s="11"/>
+    </row>
+    <row r="59" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A59" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="10"/>
+      <c r="E59" s="19">
+        <f>D59/8*20</f>
+        <v>0</v>
+      </c>
+      <c r="G59" s="11"/>
+    </row>
+    <row r="60" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A60" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="10"/>
+      <c r="E60" s="19">
+        <f>D60/8*20</f>
+        <v>0</v>
+      </c>
+      <c r="G60" s="11"/>
+    </row>
+    <row r="61" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A61" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B61" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="10"/>
+      <c r="E61" s="19">
+        <f>D61/8*20</f>
+        <v>0</v>
+      </c>
+      <c r="G61" s="11"/>
+    </row>
+    <row r="62" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A62" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C62" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="10"/>
+      <c r="E62" s="17">
+        <f>D62*(20/8)</f>
+        <v>0</v>
+      </c>
+      <c r="G62" s="11"/>
+    </row>
+    <row r="63" spans="1:7" ht="78" x14ac:dyDescent="0.3">
+      <c r="A63" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B63" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="16" t="s">
-[...239 lines deleted...]
-      <c r="B27" s="17" t="s">
+      <c r="C63" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="17" t="s">
-[...630 lines deleted...]
-      <c r="E63" s="18">
+      <c r="D63" s="10"/>
+      <c r="E63" s="17">
         <f>D63*(15/500)</f>
         <v>0</v>
       </c>
-      <c r="G63" s="12"/>
+      <c r="G63" s="11"/>
     </row>
     <row r="64" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="13"/>
+      <c r="A64" s="12"/>
       <c r="B64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
-      <c r="E64" s="21">
+      <c r="E64" s="20">
         <f>SUM(E13:E63)</f>
         <v>0</v>
       </c>
-      <c r="F64" s="25" t="s">
-[...5 lines deleted...]
-      <c r="B65" s="22" t="s">
+      <c r="F64" s="6" t="str">
+        <f t="shared" ref="F64" si="2">IF(E64&gt;=E65, "PASS", "FAIL - TP WILL BE REJECTED")</f>
+        <v>PASS</v>
+      </c>
+      <c r="G64" s="11"/>
+    </row>
+    <row r="65" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="C65" s="22"/>
+      <c r="C65" s="21"/>
       <c r="D65" s="1"/>
       <c r="E65" s="7">
         <f>B5</f>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>92</v>
+    <row r="66" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="30" t="s">
+        <v>89</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
-      <c r="E66" s="21">
+      <c r="E66" s="20">
         <f>E13+E14+E15+E16+E17+E18</f>
         <v>0</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C67" s="22"/>
+      <c r="F66" s="6" t="str">
+        <f t="shared" ref="F66" si="3">IF(E66&gt;=E67, "PASS", "FAIL - TP WILL BE REJECTED")</f>
+        <v>PASS</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="C67" s="21"/>
       <c r="D67" s="1"/>
       <c r="E67" s="7">
-        <v>70</v>
-      </c>
+        <f>E65/2</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F69" s="35" t="s">
+        <v>125</v>
+      </c>
+      <c r="G69" s="36"/>
+      <c r="H69" s="37"/>
+    </row>
+    <row r="70" spans="1:8" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C70" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="F70" s="38"/>
+      <c r="G70" s="39"/>
+      <c r="H70" s="40"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
+  <mergeCells count="3">
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="F69:H70"/>
+  </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <conditionalFormatting sqref="E64">
-    <cfRule type="cellIs" dxfId="1" priority="2" operator="lessThan">
+    <cfRule type="cellIs" dxfId="5" priority="6" operator="lessThan">
       <formula>$E$65</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E66">
-    <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="4" priority="5" operator="lessThan">
       <formula>$E$59</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="F64">
+    <cfRule type="containsText" dxfId="3" priority="3" operator="containsText" text="Pass">
+      <formula>NOT(ISERROR(SEARCH("Pass",F64)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="2" priority="4" operator="containsText" text="Fail">
+      <formula>NOT(ISERROR(SEARCH("Fail",F64)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F66">
+    <cfRule type="containsText" dxfId="1" priority="1" operator="containsText" text="Pass">
+      <formula>NOT(ISERROR(SEARCH("Pass",F66)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="0" priority="2" operator="containsText" text="Fail">
+      <formula>NOT(ISERROR(SEARCH("Fail",F66)))</formula>
+    </cfRule>
+  </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D25:D26 D29:D30 D12 D37:D40 D48:D50 D54:D55" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D25:D26 D29:D30 D12 D37:D40 D54:D55 D48" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">