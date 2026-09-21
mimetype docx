--- v1 (2026-04-03)
+++ v2 (2026-09-21)
@@ -1,2193 +1,4937 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C3661EB" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...73 lines deleted...]
-        </w:drawing>
+    <w:p w14:paraId="4D155E14" w14:textId="634D80BE" w:rsidR="00F11C43" w:rsidRPr="00070267" w:rsidRDefault="00F11C43" w:rsidP="00B54E69">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D573987" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="524FF77D" w14:textId="35F9C221" w:rsidR="00BB019F" w:rsidRPr="00070267" w:rsidRDefault="001D314E" w:rsidP="00B54E69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This paper sets out model award criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB019F" w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for use by Contracting Authorities when scoring social value</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Construction Contracts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5196" w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB019F" w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Before using this model you should have:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4646E2FC" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...272 lines deleted...]
-    <w:p w14:paraId="6166B08A" w14:textId="53B27EB2" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="42F5F95B" w14:textId="326C1E5D" w:rsidR="00B46E49" w:rsidRPr="00070267" w:rsidRDefault="00B46E49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4A24">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B46E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00E301D8" w:rsidRPr="00DD4A24">
+        <w:r w:rsidRPr="0008358D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>PPN 01/21 Social Value in Procurement</w:t>
+          <w:t>Procurement Policy Note (PPN) 01/21 (Social Value</w:t>
         </w:r>
-      </w:hyperlink>
-[...629 lines deleted...]
-        <w:r w:rsidR="003E16A8" w:rsidRPr="00DD4A24">
+        <w:r w:rsidR="0008358D" w:rsidRPr="0008358D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Procurement Policy Note (PPN) 01/21 Social Value in Procurement</w:t>
+          <w:t xml:space="preserve"> in Procurement</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0008358D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DD4A24">
-[...5 lines deleted...]
-        <w:t>, the successful Supplier will be required to deliver measurable social value outcomes.</w:t>
+      <w:r w:rsidRPr="0008358D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680E43EE" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5A618704" w14:textId="2F3A415E" w:rsidR="00BB019F" w:rsidRPr="00070267" w:rsidRDefault="00BB019F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Read the Social Value</w:t>
+      </w:r>
+      <w:r w:rsidR="008107BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00136512">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008107BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>urement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00592985" w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0650F41B" w14:textId="79883417" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="38DD037A" w14:textId="77777777" w:rsidR="00D73982" w:rsidRDefault="00D73982">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Set the appropriate indicative Social Value points target based on 100 points per £1m of contract value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267B82B6" w14:textId="5F6AC275" w:rsidR="00D7552F" w:rsidRPr="00D73982" w:rsidRDefault="00D7552F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepared the appropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Social Value Delivery Plan (excel spreadsheet)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7552F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Please note there are separate plans for Build and Civils contracts and the correct one must be used&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49993F62" w14:textId="77777777" w:rsidR="00D73982" w:rsidRPr="00061855" w:rsidRDefault="00D73982" w:rsidP="00D73982">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C096AB2" w14:textId="1A8951F5" w:rsidR="00F11C43" w:rsidRDefault="00F11C43" w:rsidP="00CE5196">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4A24">
-[...7 lines deleted...]
-      <w:commentRangeStart w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="1AC7C514" w14:textId="77777777" w:rsidR="00FF521A" w:rsidRPr="00070267" w:rsidRDefault="00FF521A" w:rsidP="004305D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE06382" w14:textId="77777777" w:rsidR="00FF521A" w:rsidRPr="00070267" w:rsidRDefault="00FF521A" w:rsidP="004305D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEFE08A" w14:textId="53BD90FA" w:rsidR="004305D5" w:rsidRPr="00070267" w:rsidRDefault="00E53B59" w:rsidP="004305D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4476FEBD" w14:textId="77777777" w:rsidR="00BD3A17" w:rsidRDefault="00BD3A17" w:rsidP="00B54E69">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CAEB80" w14:textId="162C3EA6" w:rsidR="002A5852" w:rsidRDefault="00BD3A17" w:rsidP="00070267">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B4407BD" wp14:editId="66A0D86C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>485775</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5791200" cy="2317750"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="3" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5791200" cy="2317750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4B434011" w14:textId="0EB82D29" w:rsidR="00B81770" w:rsidRDefault="0089317E" w:rsidP="002A5852">
+                            <w:r>
+                              <w:t>Y</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B81770">
+                              <w:t xml:space="preserve">ou can make adjustments to </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B81770">
+                              <w:rPr>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>the m</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B81770" w:rsidRPr="00F43E89">
+                              <w:rPr>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">odel </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B81770">
+                              <w:rPr>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>award criteria and supplier guidance</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B81770" w:rsidRPr="00F43E89">
+                              <w:rPr>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B81770">
+                              <w:t>to:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6DFD9F45" w14:textId="77777777" w:rsidR="00B81770" w:rsidRDefault="00B81770">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">ensure relevance to the subject matter of the contract; </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="35D404C4" w14:textId="34902B93" w:rsidR="00B81770" w:rsidRDefault="00B81770">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">respond to feedback gained through pre-procurement engagement; </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21C79FDB" w14:textId="2513625F" w:rsidR="00B81770" w:rsidRDefault="00B81770" w:rsidP="008107BB">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">ensure compliance with the principles of equal treatment, non-discrimination and proportionality; and/or to </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="024C676F" w14:textId="77777777" w:rsidR="00B81770" w:rsidRDefault="00B81770">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>satisfy/achieve specific departmental policy objectives.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7D609C92" w14:textId="77777777" w:rsidR="008107BB" w:rsidRDefault="008107BB" w:rsidP="008107BB">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="44F665D3" w14:textId="6A93CFE0" w:rsidR="008107BB" w:rsidRDefault="008107BB" w:rsidP="00136512">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>You should also be mindful of the requirement to maximise public benefit and have regard to the barriers of participation that SMEs might face.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4828BCC1" w14:textId="77777777" w:rsidR="00B81770" w:rsidRDefault="00B81770" w:rsidP="002A5852"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2B4407BD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:38.25pt;width:456pt;height:182.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpzv/GEQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSlpduo6WrpUoS0&#10;XKSFD5g4TmPheIztNlm+nrHT7VYLvCD8YHk84+OZM2fW10On2VE6r9CUPJ9MOZNGYK3MvuTfvu5e&#10;XXHmA5gaNBpZ8gfp+fXm5Yt1bws5wxZ1LR0jEOOL3pa8DcEWWeZFKzvwE7TSkLNB10Eg0+2z2kFP&#10;6J3OZtPpm6xHV1uHQnpPt7ejk28SftNIET43jZeB6ZJTbiHtLu1V3LPNGoq9A9sqcUoD/iGLDpSh&#10;T89QtxCAHZz6DapTwqHHJkwEdhk2jRIy1UDV5NNn1dy3YGWqhcjx9kyT/3+w4tPx3n5xLAxvcaAG&#10;piK8vUPx3TOD2xbMXt44h30roaaP80hZ1ltfnJ5Gqn3hI0jVf8SamgyHgAloaFwXWaE6GaFTAx7O&#10;pMshMEGXi+Uqp05yJsg3e50vl4vUlgyKx+fW+fBeYsfioeSOuprg4XjnQ0wHiseQ+JtHreqd0joZ&#10;bl9ttWNHIAXs0koVPAvThvUlXy1mi5GBv0JM0/oTRKcCSVmrruRX5yAoIm/vTJ2EFkDp8Uwpa3Mi&#10;MnI3shiGaqDASGiF9QNR6nCULI0YHVp0PznrSa4l9z8O4CRn+oOhtqzy+TzqOxnzxXJGhrv0VJce&#10;MIKgSh44G4/bkGYiEmbwhtrXqETsUyanXEmGie/TyESdX9op6mmwN78AAAD//wMAUEsDBBQABgAI&#10;AAAAIQADowWK3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVS0rQN&#10;2VQICURvUBBc3XibRMR2sN00/D3LCY47M5p5W24m04uRfOicRUhnCQiytdOdbRDeXh+uVyBCVFar&#10;3llC+KYAm+r8rFSFdif7QuMuNoJLbCgUQhvjUEgZ6paMCjM3kGXv4LxRkU/fSO3VictNL+dJkkuj&#10;OssLrRrovqX6c3c0CKvsafwI25vn9zo/9Ot4tRwfvzzi5cV0dwsi0hT/wvCLz+hQMdPeHa0Ookfg&#10;RyLCMl+AYHedzlnYI2RZugBZlfI/f/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqc7/&#10;xhECAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;A6MFit4AAAAHAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4B434011" w14:textId="0EB82D29" w:rsidR="00B81770" w:rsidRDefault="0089317E" w:rsidP="002A5852">
+                      <w:r>
+                        <w:t>Y</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B81770">
+                        <w:t xml:space="preserve">ou can make adjustments to </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B81770">
+                        <w:rPr>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>the m</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B81770" w:rsidRPr="00F43E89">
+                        <w:rPr>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">odel </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B81770">
+                        <w:rPr>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>award criteria and supplier guidance</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B81770" w:rsidRPr="00F43E89">
+                        <w:rPr>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B81770">
+                        <w:t>to:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6DFD9F45" w14:textId="77777777" w:rsidR="00B81770" w:rsidRDefault="00B81770">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">ensure relevance to the subject matter of the contract; </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="35D404C4" w14:textId="34902B93" w:rsidR="00B81770" w:rsidRDefault="00B81770">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">respond to feedback gained through pre-procurement engagement; </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="21C79FDB" w14:textId="2513625F" w:rsidR="00B81770" w:rsidRDefault="00B81770" w:rsidP="008107BB">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">ensure compliance with the principles of equal treatment, non-discrimination and proportionality; and/or to </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="024C676F" w14:textId="77777777" w:rsidR="00B81770" w:rsidRDefault="00B81770">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>satisfy/achieve specific departmental policy objectives.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7D609C92" w14:textId="77777777" w:rsidR="008107BB" w:rsidRDefault="008107BB" w:rsidP="008107BB">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="44F665D3" w14:textId="6A93CFE0" w:rsidR="008107BB" w:rsidRDefault="008107BB" w:rsidP="00136512">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>You should also be mindful of the requirement to maximise public benefit and have regard to the barriers of participation that SMEs might face.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4828BCC1" w14:textId="77777777" w:rsidR="00B81770" w:rsidRDefault="00B81770" w:rsidP="002A5852"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00FE1B3C" w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Points </w:t>
+      </w:r>
+      <w:r w:rsidR="00A33226" w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Model</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5DA9" w:rsidRPr="00070267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Model Award Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA48191" w14:textId="77777777" w:rsidR="002A5852" w:rsidRDefault="002A5852" w:rsidP="006D333B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116C5D5C" w14:textId="05464980" w:rsidR="00591578" w:rsidRDefault="00B46E49" w:rsidP="006D333B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You should replace any defined terms if they conflict with your Conditions of Contract or specification (e.g. you may use </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead of Supplier in your contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73982">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747E5404" w14:textId="42C54F2E" w:rsidR="00591578" w:rsidRPr="00D7552F" w:rsidRDefault="00591578" w:rsidP="006D333B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7552F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When preparing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7552F" w:rsidRPr="00D7552F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Social Value Delivery Plan (excel spreadsheet), please ensure you use the appropriate version depending on whether the contract is Build or Civils as this will impact on the points calculation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0EC98F" w14:textId="77777777" w:rsidR="00B46E49" w:rsidRDefault="00B46E49" w:rsidP="006D333B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F08D26" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SVMR1 – Pass/Fail </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B63A88C" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Value Delivery Plan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5945D01C" w14:textId="75BD15DF" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suppliers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete and upload the Social Value Delivery Plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(excel spreadsheet) identifying which Social Value initiatives </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they will deliver to fulfil the minimum social value points for this contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664DA66D" w14:textId="3A9F2A40" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suppliers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must only complete the cells highlighted in yellow within the plan. Any additional information included within the plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>will not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be evaluated as part of the tender response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF67EC9" w14:textId="16C49182" w:rsidR="001D7041" w:rsidRPr="00605DFB" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suppliers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will note that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:alias w:val="insert clause reference number"/>
-[...1 lines deleted...]
-          <w:id w:val="-1872213313"/>
+          <w:alias w:val="insert Schedule number"/>
+          <w:tag w:val="insert Schedule number"/>
+          <w:id w:val="-1476752711"/>
           <w:placeholder>
-            <w:docPart w:val="9FA7249892DC4F9FB361B3066FFFF002"/>
+            <w:docPart w:val="A87CAF65DF0748E18BAE0414B2A0D044"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004E5359">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click here to enter text. </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">states that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Supplier is required to deliver a minimum of 100 Social Value points for every £1 million (and pro-rata) in invoiced contract valu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the purposes of evaluation, tenderers must submit their response based on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a minimum of </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="insert number of Social Value points"/>
+          <w:tag w:val="insert number of Social Value points"/>
+          <w:id w:val="-1659367418"/>
+          <w:placeholder>
+            <w:docPart w:val="703B0335B73542648FCA2D1616C6336B"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="44436C01">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>social value points.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exceeding this minimum number of social value points </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>will not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> influence the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In line with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="insert Schedule number"/>
+          <w:tag w:val="insert Schedule number"/>
+          <w:id w:val="1259950029"/>
+          <w:placeholder>
+            <w:docPart w:val="DA7FB96648FE4701B2483A909B0765E0"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004E5359">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click here to enter text.  </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all proposed social value initiatives should be directly related to the Authority's contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6AC108" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00605DFB" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also note that Suppliers must ensure that the Plan contains </w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the mandatory minimum/maximum requirement of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specification/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="insert Schedule number"/>
+          <w:tag w:val="insert Schedule number"/>
+          <w:id w:val="-2139942147"/>
+          <w:placeholder>
+            <w:docPart w:val="4026E3E6349E46B681F7858439341389"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004E5359">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click here to enter text.  </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7C2BD7" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AAD270" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="Para"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SVMR1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E57EBEE" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="Para"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pass / Fail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – is defined as;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E02C9BF" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1418" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pass – Where the Supplier has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completed and uploaded the Social Value Delivery Plan to demonstrate that they will achieve the minimum required Social </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Value points for the contract, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which has been set for the purposes of scoring, </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adhering to the mandatory minimum/maximum requirement of XXXX.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C029EBF" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00605DFB" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1418" w:hanging="713"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fail – Where the Supplier has failed to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete and upload the Social Value Delivery Plan to demonstrate that they will achieve the minimum required Social Value points for the contract, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which has been set for the purposes of scoring, </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adhering to the mandatory minimum/maximum requirement of XXXX.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Supplier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will be eliminated from the competition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B90D0B1" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA2DED5" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualitative Criteria  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4B64A1" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AC1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43602065" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA4BF5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Value Methodology </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C7AD77" w14:textId="05D2FAB3" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="00B36771" w:rsidP="001D7041">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suppliers</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7041" w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must provide a written response that details </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7041" w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how they will deliver the social value initiatives set out </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7041" w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>within their completed Social Value Delivery Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5681D9" w14:textId="5AD294B9" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In line with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="insert Schedule number"/>
+          <w:tag w:val="insert Schedule number"/>
+          <w:id w:val="1777217193"/>
+          <w:placeholder>
+            <w:docPart w:val="259DE60D69404A9F84AFC03424733FA3"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004E5359">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="004E5359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bidders </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demonstrate how the proposed social value initiatives in the Social Value Delivery Plan will be integrated into the delivery of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buyers/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authority's contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC056F1" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Responses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755998">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clearly explain how the proposed initiatives will be directly related to the contract. Responses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755998">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44436C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not include generic descriptions of organisational policies, existing practices or corporate social responsibility initiatives, without demonstrating how each will be applied to this contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D45815" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your response should address the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B43F346" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Timescales for delivery of the social value requirements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D88F81" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The resources, both internal and external, you will use to plan and deliver the social value requirements (e.g. details of suppliers in your supply chain on the contract); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57064837" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The steps you will undertake to deliver the social value initiatives selected within your completed Social Value Delivery Plan, which are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>directly related to the Authority's contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270D4597" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How you will engage with key stakeholders (e.g. the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Buyers/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authority, social value beneficiaries, organisations within the voluntary, community and social enterprise sector etc.); and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43338301" w14:textId="77777777" w:rsidR="001D7041" w:rsidRPr="00CD5BA8" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How you will monitor and report on the delivery of the social value requirements and address any performance issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F62C403" w14:textId="3069850A" w:rsidR="00F33503" w:rsidRPr="00910051" w:rsidRDefault="001D7041" w:rsidP="00D576E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F33503" w:rsidRPr="00910051" w:rsidSect="000B154E">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="3"/>
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your response should be no more than </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="insert appropriate number of pages"/>
+          <w:tag w:val="insert appropriate number of pages"/>
+          <w:id w:val="538323232"/>
+          <w:placeholder>
+            <w:docPart w:val="8EBC3729C69A41F3945790E1EB1288A6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00DD4A24">
+          <w:r w:rsidRPr="600DC40E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="00344B62" w:rsidRPr="00DD4A24">
+      <w:r w:rsidRPr="600DC40E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sides of one A4 page and should be in Arial font, size 11.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidRPr="00910051">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB15FD6" w14:textId="4980D50F" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...65 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="62CBE717" w14:textId="3ACDB87F" w:rsidR="00570837" w:rsidRPr="00BA07C1" w:rsidRDefault="00570837" w:rsidP="00BA07C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="31B67F24" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...627 lines deleted...]
-    <w:sectPr w:rsidR="00FD2364" w:rsidRPr="00183CCF">
+    <w:sectPr w:rsidR="00570837" w:rsidRPr="00BA07C1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Author" w:initials="A">
-    <w:p w14:paraId="52FC6A19" w14:textId="78EC6E77" w:rsidR="003E16A8" w:rsidRDefault="00344B62" w:rsidP="003E16A8">
+    <w:p w14:paraId="38FC6237" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="003E16A8">
-[...6 lines deleted...]
-        <w:t>UPDATE GREY FIELDS THROUGHOUT</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Drafting note: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4550AFA6" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436F3AB6" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Contracting Authorities should remove this text if mandatory minimum/maximum requirements are not included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2C35EE" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441DAED2" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If they are included, the text should be edited to state what they are, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C89371" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CD3822" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please also note that Suppliers must ensure that the Plan contains </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>the mandatory minimum 10% of social value points being delivered against the Skills Development and Educational Attainment initiatives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (see Schedule X).</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Author" w:initials="A">
+    <w:p w14:paraId="49EF4146" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Drafting note:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA7FADC" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194FC15C" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Contracting Authorities should remove this text if mandatory minimum/maximum requirements are not included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B9AE94" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256B3A89" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If they are included, the text should be edited to state what they are. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Author" w:initials="A">
-    <w:p w14:paraId="2B0363EA" w14:textId="77777777" w:rsidR="00524DB9" w:rsidRDefault="00524DB9" w:rsidP="00524DB9">
+    <w:p w14:paraId="1DB15A49" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>Drafting note: to be updated by Contracting Authority. Remove if not applying a page limit</w:t>
+        <w:t>Drafting note:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E1650F" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CEEAF50" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Contracting Authorities should remove this text if mandatory minimum/maximum requirements are not included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC8791D" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DB1A56" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="001D7041">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If they are included, the text should be edited to state what they are. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Author" w:initials="A">
+    <w:p w14:paraId="448E360D" w14:textId="77777777" w:rsidR="001D7041" w:rsidRDefault="001D7041" w:rsidP="00DC2B18">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Drafting note: remove if not relevant to the contract</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:commentEx w15:paraId="52FC6A19" w15:done="0"/>
-  <w15:commentEx w15:paraId="2B0363EA" w15:done="0"/>
+  <w15:commentEx w15:paraId="46CD3822" w15:done="0"/>
+  <w15:commentEx w15:paraId="256B3A89" w15:done="0"/>
+  <w15:commentEx w15:paraId="64DB1A56" w15:done="0"/>
+  <w15:commentEx w15:paraId="448E360D" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w16cid:commentId w16cid:paraId="52FC6A19" w16cid:durableId="2617AE4B"/>
-  <w16cid:commentId w16cid:paraId="2B0363EA" w16cid:durableId="6DE4FECC"/>
+  <w16cid:commentId w16cid:paraId="46CD3822" w16cid:durableId="4B1FA89A"/>
+  <w16cid:commentId w16cid:paraId="256B3A89" w16cid:durableId="51286FA2"/>
+  <w16cid:commentId w16cid:paraId="64DB1A56" w16cid:durableId="46997598"/>
+  <w16cid:commentId w16cid:paraId="448E360D" w16cid:durableId="01E452AA"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="009930F6" w14:textId="77777777" w:rsidR="007E10DD" w:rsidRDefault="007E10DD" w:rsidP="00524DB9">
+    <w:p w14:paraId="66E58261" w14:textId="77777777" w:rsidR="00665167" w:rsidRDefault="00665167" w:rsidP="00BF39F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3739DC2C" w14:textId="77777777" w:rsidR="007E10DD" w:rsidRDefault="007E10DD" w:rsidP="00524DB9">
+    <w:p w14:paraId="429C037E" w14:textId="77777777" w:rsidR="00665167" w:rsidRDefault="00665167" w:rsidP="00BF39F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FBAC939" w14:textId="77777777" w:rsidR="007E10DD" w:rsidRDefault="007E10DD" w:rsidP="00524DB9">
+    <w:p w14:paraId="1461DF68" w14:textId="77777777" w:rsidR="00665167" w:rsidRDefault="00665167" w:rsidP="00BF39F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63732C8F" w14:textId="77777777" w:rsidR="007E10DD" w:rsidRDefault="007E10DD" w:rsidP="00524DB9">
+    <w:p w14:paraId="496F4001" w14:textId="77777777" w:rsidR="00665167" w:rsidRDefault="00665167" w:rsidP="00BF39F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="030B660D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B34884C6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="042B1F30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65806638"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05C056D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6ED097E4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06157457"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D968029A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="530" w:hanging="530"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="530" w:hanging="530"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="068430E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CCD20D32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="530" w:hanging="530"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="530" w:hanging="530"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06AE656E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="134C93CA"/>
+    <w:lvl w:ilvl="0" w:tplc="4E9ACA3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="54E2E074">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3FAACC80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FE8E545E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1BF26BC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E0A828A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9E6AD738">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F9FCDE6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8D1E4494">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07B6761B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8068863E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B166BA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F88CAB6C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B197124"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68C83A34"/>
+    <w:lvl w:ilvl="0" w:tplc="98BCDE70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1785"/>
+        </w:tabs>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2505"/>
+        </w:tabs>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3225"/>
+        </w:tabs>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3945"/>
+        </w:tabs>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4665"/>
+        </w:tabs>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5385"/>
+        </w:tabs>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6105"/>
+        </w:tabs>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6825"/>
+        </w:tabs>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C2E722A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D804088"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C3A466C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE7C0FA0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6F12BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1B6E25C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D8F5DC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56EC04EC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10CA3F96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3CC82C90"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12736F68"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73F2A1DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CA101A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9302E66"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D2F42CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FAC1E26"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D48108C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="899A67C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D3B74EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="809C466C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1785"/>
+        </w:tabs>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2505"/>
+        </w:tabs>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3225"/>
+        </w:tabs>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3945"/>
+        </w:tabs>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4665"/>
+        </w:tabs>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5385"/>
+        </w:tabs>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6105"/>
+        </w:tabs>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6825"/>
+        </w:tabs>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="362D2C99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A60043C"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1030" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1750" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2470" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3190" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3910" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4630" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5350" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6790" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="380B3ACC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A978D380"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D8D119A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D31C681A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2256,51 +5000,277 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40E97AAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C22E9F2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C44AE8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC40080C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44663275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D610D470"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2369,51 +5339,616 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A1B2075"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C862DCDA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E4C0573"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D0450B2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="542678F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8794CBFC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="545170FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11E8337C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="553C2F9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3ED02054"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="568167FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CCC300C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2482,159 +6017,2107 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="239289327">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EFF299A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CF6E068"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="641F57EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F73A228C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64833AA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8948606"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66227ED1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6FE0DFE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="675332F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52168972"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5110" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5830" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6550" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EF509D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3DAB54E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="718138BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35A0ADEE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="728F2EE3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D33092EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73FC5541"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ECFAD12C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="785D53BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B01A43B8"/>
+    <w:lvl w:ilvl="0" w:tplc="394C891A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3C2E2710">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EAD8FDAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6750CCE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8280EF32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1728A372">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B52CF694">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="393E55A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="48A65F6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B1D4ECA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC42E878"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="610208232">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="998777427">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="565802797">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1182931546">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1086921191">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1761485896">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="806780383">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1531340339">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1810899803">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="27412480">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="239288457">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1108429880">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1302612000">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1904440223">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1496411012">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1350911069">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1321546255">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1727678269">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1415975686">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="910844974">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="358094179">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1791044313">
+  <w:num w:numId="22" w16cid:durableId="301817003">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1444694808">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="951934773">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="6296315">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="25" w16cid:durableId="707265555">
+    <w:abstractNumId w:val="20"/>
   </w:num>
+  <w:num w:numId="26" w16cid:durableId="1175269715">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1262562900">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="255021603">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1126775832">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="551886452">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="951785216">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="757410051">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1703897852">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="857696013">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="846750943">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1599169734">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="560752231">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1399864262">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="960384546">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="683047461">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1468861124">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1392802950">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00183CCF"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00FD2364"/>
+    <w:rsidRoot w:val="005D48EC"/>
+    <w:rsid w:val="00001EC4"/>
+    <w:rsid w:val="000056F3"/>
+    <w:rsid w:val="00006319"/>
+    <w:rsid w:val="00015055"/>
+    <w:rsid w:val="0001562D"/>
+    <w:rsid w:val="00016D7D"/>
+    <w:rsid w:val="00020445"/>
+    <w:rsid w:val="00020537"/>
+    <w:rsid w:val="00036A6A"/>
+    <w:rsid w:val="00042715"/>
+    <w:rsid w:val="00042C13"/>
+    <w:rsid w:val="00045328"/>
+    <w:rsid w:val="0004703E"/>
+    <w:rsid w:val="000538D5"/>
+    <w:rsid w:val="00057F4D"/>
+    <w:rsid w:val="00061855"/>
+    <w:rsid w:val="00064563"/>
+    <w:rsid w:val="000701BB"/>
+    <w:rsid w:val="00070267"/>
+    <w:rsid w:val="00077DA8"/>
+    <w:rsid w:val="00081833"/>
+    <w:rsid w:val="000832AF"/>
+    <w:rsid w:val="0008358D"/>
+    <w:rsid w:val="0008561F"/>
+    <w:rsid w:val="00087397"/>
+    <w:rsid w:val="00087494"/>
+    <w:rsid w:val="000956EF"/>
+    <w:rsid w:val="00097229"/>
+    <w:rsid w:val="000A297F"/>
+    <w:rsid w:val="000A3E9E"/>
+    <w:rsid w:val="000B154E"/>
+    <w:rsid w:val="000B3DD7"/>
+    <w:rsid w:val="000B5EDD"/>
+    <w:rsid w:val="000C18A1"/>
+    <w:rsid w:val="000C6C56"/>
+    <w:rsid w:val="000D04FF"/>
+    <w:rsid w:val="000D1C12"/>
+    <w:rsid w:val="000D41FB"/>
+    <w:rsid w:val="000E0CDF"/>
+    <w:rsid w:val="000E77D0"/>
+    <w:rsid w:val="000F1D1B"/>
+    <w:rsid w:val="000F65EE"/>
+    <w:rsid w:val="001036EA"/>
+    <w:rsid w:val="00106911"/>
+    <w:rsid w:val="001145AF"/>
+    <w:rsid w:val="00117E7C"/>
+    <w:rsid w:val="00120026"/>
+    <w:rsid w:val="00120531"/>
+    <w:rsid w:val="00121164"/>
+    <w:rsid w:val="001358A4"/>
+    <w:rsid w:val="00136512"/>
+    <w:rsid w:val="00142BA1"/>
+    <w:rsid w:val="00142C0B"/>
+    <w:rsid w:val="001459AE"/>
+    <w:rsid w:val="00151016"/>
+    <w:rsid w:val="00156EE5"/>
+    <w:rsid w:val="00160290"/>
+    <w:rsid w:val="0016284F"/>
+    <w:rsid w:val="0017126E"/>
+    <w:rsid w:val="0017357D"/>
+    <w:rsid w:val="00193CA8"/>
+    <w:rsid w:val="00197B55"/>
+    <w:rsid w:val="001A0D26"/>
+    <w:rsid w:val="001A24B9"/>
+    <w:rsid w:val="001A40C2"/>
+    <w:rsid w:val="001A6279"/>
+    <w:rsid w:val="001B0AFD"/>
+    <w:rsid w:val="001B7421"/>
+    <w:rsid w:val="001C052B"/>
+    <w:rsid w:val="001C1A3C"/>
+    <w:rsid w:val="001C5A90"/>
+    <w:rsid w:val="001D314E"/>
+    <w:rsid w:val="001D6913"/>
+    <w:rsid w:val="001D7041"/>
+    <w:rsid w:val="001E04A9"/>
+    <w:rsid w:val="001E38BE"/>
+    <w:rsid w:val="001E4370"/>
+    <w:rsid w:val="001F13A6"/>
+    <w:rsid w:val="001F4355"/>
+    <w:rsid w:val="00203CA5"/>
+    <w:rsid w:val="00204D75"/>
+    <w:rsid w:val="002104FB"/>
+    <w:rsid w:val="002150E2"/>
+    <w:rsid w:val="002177B0"/>
+    <w:rsid w:val="00221DF8"/>
+    <w:rsid w:val="00233467"/>
+    <w:rsid w:val="00236C92"/>
+    <w:rsid w:val="002401DD"/>
+    <w:rsid w:val="0024046E"/>
+    <w:rsid w:val="00251F02"/>
+    <w:rsid w:val="00252EDC"/>
+    <w:rsid w:val="0025684C"/>
+    <w:rsid w:val="00260745"/>
+    <w:rsid w:val="00267F74"/>
+    <w:rsid w:val="00270CEB"/>
+    <w:rsid w:val="00271806"/>
+    <w:rsid w:val="00273C0D"/>
+    <w:rsid w:val="00275BF2"/>
+    <w:rsid w:val="00284BC7"/>
+    <w:rsid w:val="002A24E7"/>
+    <w:rsid w:val="002A3F97"/>
+    <w:rsid w:val="002A578A"/>
+    <w:rsid w:val="002A5852"/>
+    <w:rsid w:val="002A5982"/>
+    <w:rsid w:val="002A5DA9"/>
+    <w:rsid w:val="002B2853"/>
+    <w:rsid w:val="002B5D8F"/>
+    <w:rsid w:val="002C052A"/>
+    <w:rsid w:val="002C131E"/>
+    <w:rsid w:val="002C1633"/>
+    <w:rsid w:val="002D1D5D"/>
+    <w:rsid w:val="002D3176"/>
+    <w:rsid w:val="002D66B8"/>
+    <w:rsid w:val="002E0428"/>
+    <w:rsid w:val="002E1AD3"/>
+    <w:rsid w:val="002E7457"/>
+    <w:rsid w:val="002F5FBE"/>
+    <w:rsid w:val="0031177F"/>
+    <w:rsid w:val="00311DBA"/>
+    <w:rsid w:val="00315DF6"/>
+    <w:rsid w:val="00326E70"/>
+    <w:rsid w:val="0033239D"/>
+    <w:rsid w:val="00337F5C"/>
+    <w:rsid w:val="003409CB"/>
+    <w:rsid w:val="00353C94"/>
+    <w:rsid w:val="00354384"/>
+    <w:rsid w:val="00361FDA"/>
+    <w:rsid w:val="00373B81"/>
+    <w:rsid w:val="00380A3C"/>
+    <w:rsid w:val="00381793"/>
+    <w:rsid w:val="003842C0"/>
+    <w:rsid w:val="003905AB"/>
+    <w:rsid w:val="00392791"/>
+    <w:rsid w:val="00393AF9"/>
+    <w:rsid w:val="00393BB0"/>
+    <w:rsid w:val="003A373C"/>
+    <w:rsid w:val="003A4EC2"/>
+    <w:rsid w:val="003A4F96"/>
+    <w:rsid w:val="003A7E82"/>
+    <w:rsid w:val="003B3E0A"/>
+    <w:rsid w:val="003B7D41"/>
+    <w:rsid w:val="003C3FE2"/>
+    <w:rsid w:val="003C5B19"/>
+    <w:rsid w:val="003D2A44"/>
+    <w:rsid w:val="003D6127"/>
+    <w:rsid w:val="003F58E7"/>
+    <w:rsid w:val="00405346"/>
+    <w:rsid w:val="00413AE4"/>
+    <w:rsid w:val="00415EE4"/>
+    <w:rsid w:val="0041772C"/>
+    <w:rsid w:val="00421A31"/>
+    <w:rsid w:val="00423B84"/>
+    <w:rsid w:val="004269A2"/>
+    <w:rsid w:val="004305D5"/>
+    <w:rsid w:val="004309DF"/>
+    <w:rsid w:val="00431652"/>
+    <w:rsid w:val="00433AA7"/>
+    <w:rsid w:val="00433DDA"/>
+    <w:rsid w:val="00441968"/>
+    <w:rsid w:val="00446882"/>
+    <w:rsid w:val="00451F85"/>
+    <w:rsid w:val="004619ED"/>
+    <w:rsid w:val="00475F25"/>
+    <w:rsid w:val="00485F37"/>
+    <w:rsid w:val="00497FC4"/>
+    <w:rsid w:val="004A14C1"/>
+    <w:rsid w:val="004A2D31"/>
+    <w:rsid w:val="004A406D"/>
+    <w:rsid w:val="004A5974"/>
+    <w:rsid w:val="004A787B"/>
+    <w:rsid w:val="004B29CF"/>
+    <w:rsid w:val="004B5273"/>
+    <w:rsid w:val="004D2D00"/>
+    <w:rsid w:val="004D3401"/>
+    <w:rsid w:val="004D60D2"/>
+    <w:rsid w:val="004F22FA"/>
+    <w:rsid w:val="004F5881"/>
+    <w:rsid w:val="00500527"/>
+    <w:rsid w:val="00505F4B"/>
+    <w:rsid w:val="00511953"/>
+    <w:rsid w:val="0051582F"/>
+    <w:rsid w:val="005177AF"/>
+    <w:rsid w:val="00523631"/>
+    <w:rsid w:val="005315AB"/>
+    <w:rsid w:val="0053533A"/>
+    <w:rsid w:val="00537B55"/>
+    <w:rsid w:val="00537D4B"/>
+    <w:rsid w:val="005479A6"/>
+    <w:rsid w:val="005570D7"/>
+    <w:rsid w:val="00561D67"/>
+    <w:rsid w:val="00562A2B"/>
+    <w:rsid w:val="00564C11"/>
+    <w:rsid w:val="005654A4"/>
+    <w:rsid w:val="00570837"/>
+    <w:rsid w:val="00570D1E"/>
+    <w:rsid w:val="00571242"/>
+    <w:rsid w:val="005716AA"/>
+    <w:rsid w:val="00573052"/>
+    <w:rsid w:val="00575ACF"/>
+    <w:rsid w:val="005841FA"/>
+    <w:rsid w:val="00590631"/>
+    <w:rsid w:val="00591578"/>
+    <w:rsid w:val="00592985"/>
+    <w:rsid w:val="00594638"/>
+    <w:rsid w:val="005965FE"/>
+    <w:rsid w:val="00596953"/>
+    <w:rsid w:val="00597D5A"/>
+    <w:rsid w:val="005A0809"/>
+    <w:rsid w:val="005A1F58"/>
+    <w:rsid w:val="005A21B5"/>
+    <w:rsid w:val="005A7EC4"/>
+    <w:rsid w:val="005B6611"/>
+    <w:rsid w:val="005B71B1"/>
+    <w:rsid w:val="005C5735"/>
+    <w:rsid w:val="005D1567"/>
+    <w:rsid w:val="005D17DA"/>
+    <w:rsid w:val="005D1B43"/>
+    <w:rsid w:val="005D48EC"/>
+    <w:rsid w:val="005E4AE0"/>
+    <w:rsid w:val="005F42A4"/>
+    <w:rsid w:val="005F4B38"/>
+    <w:rsid w:val="00601DAA"/>
+    <w:rsid w:val="00604170"/>
+    <w:rsid w:val="00610285"/>
+    <w:rsid w:val="006161AE"/>
+    <w:rsid w:val="00623221"/>
+    <w:rsid w:val="00631B3E"/>
+    <w:rsid w:val="00632303"/>
+    <w:rsid w:val="006356D0"/>
+    <w:rsid w:val="00635B7D"/>
+    <w:rsid w:val="006366A4"/>
+    <w:rsid w:val="00641B4D"/>
+    <w:rsid w:val="00642F6D"/>
+    <w:rsid w:val="00643DE9"/>
+    <w:rsid w:val="00651E8C"/>
+    <w:rsid w:val="006523D9"/>
+    <w:rsid w:val="006528C2"/>
+    <w:rsid w:val="006567FC"/>
+    <w:rsid w:val="006578E4"/>
+    <w:rsid w:val="006612CB"/>
+    <w:rsid w:val="006640E9"/>
+    <w:rsid w:val="00665167"/>
+    <w:rsid w:val="00665F66"/>
+    <w:rsid w:val="0066600E"/>
+    <w:rsid w:val="006711A6"/>
+    <w:rsid w:val="00671376"/>
+    <w:rsid w:val="00672420"/>
+    <w:rsid w:val="006752EA"/>
+    <w:rsid w:val="006864D5"/>
+    <w:rsid w:val="00692537"/>
+    <w:rsid w:val="00694E52"/>
+    <w:rsid w:val="00695FAE"/>
+    <w:rsid w:val="006A04ED"/>
+    <w:rsid w:val="006A3467"/>
+    <w:rsid w:val="006A348C"/>
+    <w:rsid w:val="006A3643"/>
+    <w:rsid w:val="006A5C2A"/>
+    <w:rsid w:val="006B18CB"/>
+    <w:rsid w:val="006C21F0"/>
+    <w:rsid w:val="006D333B"/>
+    <w:rsid w:val="006D50F6"/>
+    <w:rsid w:val="006D5C73"/>
+    <w:rsid w:val="006D7850"/>
+    <w:rsid w:val="006E03FD"/>
+    <w:rsid w:val="006E294B"/>
+    <w:rsid w:val="006F02D4"/>
+    <w:rsid w:val="006F4FED"/>
+    <w:rsid w:val="0070274F"/>
+    <w:rsid w:val="0070323E"/>
+    <w:rsid w:val="007068AE"/>
+    <w:rsid w:val="00707E22"/>
+    <w:rsid w:val="0071120E"/>
+    <w:rsid w:val="00711F09"/>
+    <w:rsid w:val="00712118"/>
+    <w:rsid w:val="00713694"/>
+    <w:rsid w:val="00715013"/>
+    <w:rsid w:val="00721674"/>
+    <w:rsid w:val="0073301C"/>
+    <w:rsid w:val="00734B12"/>
+    <w:rsid w:val="00747F85"/>
+    <w:rsid w:val="00751312"/>
+    <w:rsid w:val="00754627"/>
+    <w:rsid w:val="00760868"/>
+    <w:rsid w:val="00762E92"/>
+    <w:rsid w:val="007637E1"/>
+    <w:rsid w:val="00770F24"/>
+    <w:rsid w:val="007757A7"/>
+    <w:rsid w:val="007768BB"/>
+    <w:rsid w:val="00784AD1"/>
+    <w:rsid w:val="00784CCC"/>
+    <w:rsid w:val="00786BBC"/>
+    <w:rsid w:val="007A1139"/>
+    <w:rsid w:val="007A3EFB"/>
+    <w:rsid w:val="007B011E"/>
+    <w:rsid w:val="007C1164"/>
+    <w:rsid w:val="007C4CCA"/>
+    <w:rsid w:val="007C5586"/>
+    <w:rsid w:val="007C600E"/>
+    <w:rsid w:val="007C78D0"/>
+    <w:rsid w:val="007D2C5A"/>
+    <w:rsid w:val="007D5272"/>
+    <w:rsid w:val="007D6760"/>
+    <w:rsid w:val="007E0EF7"/>
+    <w:rsid w:val="007F1E12"/>
+    <w:rsid w:val="007F5609"/>
+    <w:rsid w:val="007F627D"/>
+    <w:rsid w:val="00800221"/>
+    <w:rsid w:val="00803CFB"/>
+    <w:rsid w:val="008107BB"/>
+    <w:rsid w:val="00810E19"/>
+    <w:rsid w:val="00817697"/>
+    <w:rsid w:val="008315C6"/>
+    <w:rsid w:val="00836101"/>
+    <w:rsid w:val="00842710"/>
+    <w:rsid w:val="00847441"/>
+    <w:rsid w:val="008512AA"/>
+    <w:rsid w:val="00852C80"/>
+    <w:rsid w:val="008545CB"/>
+    <w:rsid w:val="00855916"/>
+    <w:rsid w:val="00855C68"/>
+    <w:rsid w:val="00864EBF"/>
+    <w:rsid w:val="008709BD"/>
+    <w:rsid w:val="00872B4D"/>
+    <w:rsid w:val="00874A74"/>
+    <w:rsid w:val="00875A37"/>
+    <w:rsid w:val="00875E91"/>
+    <w:rsid w:val="0087725A"/>
+    <w:rsid w:val="00877A72"/>
+    <w:rsid w:val="008906FD"/>
+    <w:rsid w:val="008912C6"/>
+    <w:rsid w:val="0089317E"/>
+    <w:rsid w:val="0089484D"/>
+    <w:rsid w:val="008B07D0"/>
+    <w:rsid w:val="008B0C74"/>
+    <w:rsid w:val="008B5123"/>
+    <w:rsid w:val="008B53F9"/>
+    <w:rsid w:val="008C4372"/>
+    <w:rsid w:val="008C5868"/>
+    <w:rsid w:val="008D4634"/>
+    <w:rsid w:val="008E00D8"/>
+    <w:rsid w:val="008E17AE"/>
+    <w:rsid w:val="008E2332"/>
+    <w:rsid w:val="008E2ABF"/>
+    <w:rsid w:val="008F33E0"/>
+    <w:rsid w:val="008F5317"/>
+    <w:rsid w:val="0090028D"/>
+    <w:rsid w:val="00906FA0"/>
+    <w:rsid w:val="00910051"/>
+    <w:rsid w:val="009106D7"/>
+    <w:rsid w:val="00910A91"/>
+    <w:rsid w:val="0091311C"/>
+    <w:rsid w:val="00913BE2"/>
+    <w:rsid w:val="0091568F"/>
+    <w:rsid w:val="00924E01"/>
+    <w:rsid w:val="0093400A"/>
+    <w:rsid w:val="00935581"/>
+    <w:rsid w:val="0095123D"/>
+    <w:rsid w:val="00962E06"/>
+    <w:rsid w:val="009837DD"/>
+    <w:rsid w:val="00987F9E"/>
+    <w:rsid w:val="009929F6"/>
+    <w:rsid w:val="009A0C1C"/>
+    <w:rsid w:val="009B538D"/>
+    <w:rsid w:val="009B5755"/>
+    <w:rsid w:val="009B7B29"/>
+    <w:rsid w:val="009C58BB"/>
+    <w:rsid w:val="009C598B"/>
+    <w:rsid w:val="009C5B3E"/>
+    <w:rsid w:val="009C6E5C"/>
+    <w:rsid w:val="009D5638"/>
+    <w:rsid w:val="009E280E"/>
+    <w:rsid w:val="009E385A"/>
+    <w:rsid w:val="009E555D"/>
+    <w:rsid w:val="009E5EA2"/>
+    <w:rsid w:val="009F000A"/>
+    <w:rsid w:val="009F14AE"/>
+    <w:rsid w:val="009F2E01"/>
+    <w:rsid w:val="00A0252E"/>
+    <w:rsid w:val="00A02538"/>
+    <w:rsid w:val="00A03E09"/>
+    <w:rsid w:val="00A04EEF"/>
+    <w:rsid w:val="00A06D1D"/>
+    <w:rsid w:val="00A11495"/>
+    <w:rsid w:val="00A175A9"/>
+    <w:rsid w:val="00A206B6"/>
+    <w:rsid w:val="00A25700"/>
+    <w:rsid w:val="00A33226"/>
+    <w:rsid w:val="00A3626A"/>
+    <w:rsid w:val="00A47696"/>
+    <w:rsid w:val="00A5174E"/>
+    <w:rsid w:val="00A536C2"/>
+    <w:rsid w:val="00A672AD"/>
+    <w:rsid w:val="00A67397"/>
+    <w:rsid w:val="00A74A5B"/>
+    <w:rsid w:val="00A76480"/>
+    <w:rsid w:val="00A824CB"/>
+    <w:rsid w:val="00A9520B"/>
+    <w:rsid w:val="00AA0F53"/>
+    <w:rsid w:val="00AC068B"/>
+    <w:rsid w:val="00AC1016"/>
+    <w:rsid w:val="00AC5528"/>
+    <w:rsid w:val="00AD6474"/>
+    <w:rsid w:val="00AE0747"/>
+    <w:rsid w:val="00AE4858"/>
+    <w:rsid w:val="00AF5346"/>
+    <w:rsid w:val="00B022A8"/>
+    <w:rsid w:val="00B03CC2"/>
+    <w:rsid w:val="00B03E1F"/>
+    <w:rsid w:val="00B05328"/>
+    <w:rsid w:val="00B05FB4"/>
+    <w:rsid w:val="00B108E0"/>
+    <w:rsid w:val="00B12324"/>
+    <w:rsid w:val="00B16F4F"/>
+    <w:rsid w:val="00B171EA"/>
+    <w:rsid w:val="00B266EB"/>
+    <w:rsid w:val="00B33D2F"/>
+    <w:rsid w:val="00B3451F"/>
+    <w:rsid w:val="00B36771"/>
+    <w:rsid w:val="00B37547"/>
+    <w:rsid w:val="00B40C56"/>
+    <w:rsid w:val="00B4251B"/>
+    <w:rsid w:val="00B46E49"/>
+    <w:rsid w:val="00B473AC"/>
+    <w:rsid w:val="00B51339"/>
+    <w:rsid w:val="00B527F6"/>
+    <w:rsid w:val="00B53750"/>
+    <w:rsid w:val="00B54E69"/>
+    <w:rsid w:val="00B619E7"/>
+    <w:rsid w:val="00B64294"/>
+    <w:rsid w:val="00B7453B"/>
+    <w:rsid w:val="00B75EB2"/>
+    <w:rsid w:val="00B764A6"/>
+    <w:rsid w:val="00B81770"/>
+    <w:rsid w:val="00B82D93"/>
+    <w:rsid w:val="00B8308F"/>
+    <w:rsid w:val="00B85D3C"/>
+    <w:rsid w:val="00B87B4C"/>
+    <w:rsid w:val="00B925C8"/>
+    <w:rsid w:val="00B9463A"/>
+    <w:rsid w:val="00B94C19"/>
+    <w:rsid w:val="00B953C2"/>
+    <w:rsid w:val="00BA07C1"/>
+    <w:rsid w:val="00BA5EC7"/>
+    <w:rsid w:val="00BB019F"/>
+    <w:rsid w:val="00BB2BD6"/>
+    <w:rsid w:val="00BB49CC"/>
+    <w:rsid w:val="00BB7432"/>
+    <w:rsid w:val="00BC4A21"/>
+    <w:rsid w:val="00BD1B56"/>
+    <w:rsid w:val="00BD3A17"/>
+    <w:rsid w:val="00BD46B8"/>
+    <w:rsid w:val="00BE1859"/>
+    <w:rsid w:val="00BF2454"/>
+    <w:rsid w:val="00BF39F1"/>
+    <w:rsid w:val="00C01587"/>
+    <w:rsid w:val="00C02179"/>
+    <w:rsid w:val="00C03E96"/>
+    <w:rsid w:val="00C21493"/>
+    <w:rsid w:val="00C314EE"/>
+    <w:rsid w:val="00C42166"/>
+    <w:rsid w:val="00C438DF"/>
+    <w:rsid w:val="00C5635F"/>
+    <w:rsid w:val="00C62034"/>
+    <w:rsid w:val="00C62D60"/>
+    <w:rsid w:val="00C63C3F"/>
+    <w:rsid w:val="00C71F4D"/>
+    <w:rsid w:val="00C720C8"/>
+    <w:rsid w:val="00C85CCD"/>
+    <w:rsid w:val="00CA09E0"/>
+    <w:rsid w:val="00CA4092"/>
+    <w:rsid w:val="00CA4BCC"/>
+    <w:rsid w:val="00CB459D"/>
+    <w:rsid w:val="00CC069C"/>
+    <w:rsid w:val="00CC1C75"/>
+    <w:rsid w:val="00CC1DFC"/>
+    <w:rsid w:val="00CC562D"/>
+    <w:rsid w:val="00CD1F37"/>
+    <w:rsid w:val="00CD2B83"/>
+    <w:rsid w:val="00CD5CAD"/>
+    <w:rsid w:val="00CD653C"/>
+    <w:rsid w:val="00CD6FE2"/>
+    <w:rsid w:val="00CE0521"/>
+    <w:rsid w:val="00CE31FB"/>
+    <w:rsid w:val="00CE34BF"/>
+    <w:rsid w:val="00CE371C"/>
+    <w:rsid w:val="00CE3927"/>
+    <w:rsid w:val="00CE5196"/>
+    <w:rsid w:val="00CF06B8"/>
+    <w:rsid w:val="00CF680F"/>
+    <w:rsid w:val="00CF6EA2"/>
+    <w:rsid w:val="00D00D81"/>
+    <w:rsid w:val="00D01241"/>
+    <w:rsid w:val="00D01F53"/>
+    <w:rsid w:val="00D13B0B"/>
+    <w:rsid w:val="00D23235"/>
+    <w:rsid w:val="00D32C47"/>
+    <w:rsid w:val="00D330D0"/>
+    <w:rsid w:val="00D33728"/>
+    <w:rsid w:val="00D40D4B"/>
+    <w:rsid w:val="00D419E6"/>
+    <w:rsid w:val="00D43F7A"/>
+    <w:rsid w:val="00D45737"/>
+    <w:rsid w:val="00D476A1"/>
+    <w:rsid w:val="00D53C86"/>
+    <w:rsid w:val="00D576E6"/>
+    <w:rsid w:val="00D6523C"/>
+    <w:rsid w:val="00D66A88"/>
+    <w:rsid w:val="00D73982"/>
+    <w:rsid w:val="00D7552F"/>
+    <w:rsid w:val="00D755C2"/>
+    <w:rsid w:val="00D77BB4"/>
+    <w:rsid w:val="00D84782"/>
+    <w:rsid w:val="00D86E7C"/>
+    <w:rsid w:val="00D93F2F"/>
+    <w:rsid w:val="00D9588A"/>
+    <w:rsid w:val="00D967A2"/>
+    <w:rsid w:val="00DA1C3A"/>
+    <w:rsid w:val="00DA5FD0"/>
+    <w:rsid w:val="00DA6BCE"/>
+    <w:rsid w:val="00DA767D"/>
+    <w:rsid w:val="00DB0BF9"/>
+    <w:rsid w:val="00DB1820"/>
+    <w:rsid w:val="00DB36A9"/>
+    <w:rsid w:val="00DC50A0"/>
+    <w:rsid w:val="00DC65CB"/>
+    <w:rsid w:val="00DC73C4"/>
+    <w:rsid w:val="00DD6E2F"/>
+    <w:rsid w:val="00DE3367"/>
+    <w:rsid w:val="00DE529E"/>
+    <w:rsid w:val="00DF1694"/>
+    <w:rsid w:val="00DF2B2E"/>
+    <w:rsid w:val="00DF52EA"/>
+    <w:rsid w:val="00DF5E0C"/>
+    <w:rsid w:val="00DF7C65"/>
+    <w:rsid w:val="00DF7FDB"/>
+    <w:rsid w:val="00E0258F"/>
+    <w:rsid w:val="00E12CA3"/>
+    <w:rsid w:val="00E203AA"/>
+    <w:rsid w:val="00E20410"/>
+    <w:rsid w:val="00E220C0"/>
+    <w:rsid w:val="00E23580"/>
+    <w:rsid w:val="00E23683"/>
+    <w:rsid w:val="00E24D5E"/>
+    <w:rsid w:val="00E25576"/>
+    <w:rsid w:val="00E30DE2"/>
+    <w:rsid w:val="00E37983"/>
+    <w:rsid w:val="00E40C6C"/>
+    <w:rsid w:val="00E42207"/>
+    <w:rsid w:val="00E42252"/>
+    <w:rsid w:val="00E42D2F"/>
+    <w:rsid w:val="00E43070"/>
+    <w:rsid w:val="00E47BF3"/>
+    <w:rsid w:val="00E514D2"/>
+    <w:rsid w:val="00E53B59"/>
+    <w:rsid w:val="00E67C33"/>
+    <w:rsid w:val="00E75A53"/>
+    <w:rsid w:val="00E77355"/>
+    <w:rsid w:val="00E82977"/>
+    <w:rsid w:val="00E829D6"/>
+    <w:rsid w:val="00EA1E8B"/>
+    <w:rsid w:val="00EA23A8"/>
+    <w:rsid w:val="00EA427D"/>
+    <w:rsid w:val="00EA433A"/>
+    <w:rsid w:val="00EA7896"/>
+    <w:rsid w:val="00EB0390"/>
+    <w:rsid w:val="00EB08DE"/>
+    <w:rsid w:val="00EB4BEB"/>
+    <w:rsid w:val="00EB5A64"/>
+    <w:rsid w:val="00EB689A"/>
+    <w:rsid w:val="00EB6BC1"/>
+    <w:rsid w:val="00EB7B50"/>
+    <w:rsid w:val="00EC341C"/>
+    <w:rsid w:val="00EC7E94"/>
+    <w:rsid w:val="00ED6152"/>
+    <w:rsid w:val="00EE21A7"/>
+    <w:rsid w:val="00EE438B"/>
+    <w:rsid w:val="00EE5497"/>
+    <w:rsid w:val="00EE577B"/>
+    <w:rsid w:val="00EF633A"/>
+    <w:rsid w:val="00EF7305"/>
+    <w:rsid w:val="00EF7882"/>
+    <w:rsid w:val="00F002F0"/>
+    <w:rsid w:val="00F02983"/>
+    <w:rsid w:val="00F0412F"/>
+    <w:rsid w:val="00F066AA"/>
+    <w:rsid w:val="00F113D9"/>
+    <w:rsid w:val="00F116CB"/>
+    <w:rsid w:val="00F11C43"/>
+    <w:rsid w:val="00F156D3"/>
+    <w:rsid w:val="00F15E78"/>
+    <w:rsid w:val="00F271BF"/>
+    <w:rsid w:val="00F27EAB"/>
+    <w:rsid w:val="00F304D6"/>
+    <w:rsid w:val="00F33503"/>
+    <w:rsid w:val="00F34898"/>
+    <w:rsid w:val="00F348EA"/>
+    <w:rsid w:val="00F51B74"/>
+    <w:rsid w:val="00F55192"/>
+    <w:rsid w:val="00F6180E"/>
+    <w:rsid w:val="00F71121"/>
+    <w:rsid w:val="00F72446"/>
+    <w:rsid w:val="00F732F0"/>
+    <w:rsid w:val="00F93BEE"/>
+    <w:rsid w:val="00FA2BE2"/>
+    <w:rsid w:val="00FA338B"/>
+    <w:rsid w:val="00FA3C54"/>
+    <w:rsid w:val="00FB33D1"/>
+    <w:rsid w:val="00FC5C09"/>
+    <w:rsid w:val="00FD2286"/>
+    <w:rsid w:val="00FD265B"/>
+    <w:rsid w:val="00FD2E8A"/>
+    <w:rsid w:val="00FD37D4"/>
+    <w:rsid w:val="00FD5FE5"/>
+    <w:rsid w:val="00FD6FDD"/>
+    <w:rsid w:val="00FE1B3C"/>
+    <w:rsid w:val="00FE7B4C"/>
+    <w:rsid w:val="00FF521A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1F0745E0"/>
+  <w14:docId w14:val="0D9A5E82"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{856370D1-0822-4C02-9ACD-E4B4EA4B6AAD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2992,674 +8475,1578 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="004B29CF"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="004B29CF"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="004B29CF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D53C86"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007757A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF52EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1D1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...22 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00D77BB4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00D77BB4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00D77BB4"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...24 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00183CCF"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D77BB4"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...2 lines deleted...]
-    <w:rsid w:val="00183CCF"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D77BB4"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00D77BB4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00183CCF"/>
+    <w:rsid w:val="00D77BB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,OBC Bullet,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Normal numbered,Bullet 1,L"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009106D7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,OBC Bullet Char,List Paragraph11 Char,List Paragraph12 Char,L Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="009106D7"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B29CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B29CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000F1D1B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000F1D1B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000F1D1B"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF39F1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Legal4">
+    <w:name w:val="Legal 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00BF39F1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:after="240" w:line="300" w:lineRule="auto"/>
+      <w:ind w:left="3600" w:hanging="360"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00BF39F1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00BF39F1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF39F1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF39F1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF39F1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B21AB"/>
+    <w:rsid w:val="00571242"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...38 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00524DB9"/>
+    <w:rsid w:val="00CE34BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00524DB9"/>
+    <w:rsid w:val="00CE34BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00524DB9"/>
+    <w:rsid w:val="00CE34BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00524DB9"/>
+    <w:rsid w:val="00CE34BF"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D53C86"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007757A7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DF52EA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00671376"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00671376"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid4">
+    <w:name w:val="Table Grid4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B51339"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid21">
+    <w:name w:val="Table Grid21"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B51339"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid31">
+    <w:name w:val="Table Grid31"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="005A21B5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004309DF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="002E7457"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf31">
+    <w:name w:val="cf31"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="002E7457"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0071120E"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Para">
+    <w:name w:val="Para"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ParaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001D7041"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParaChar">
+    <w:name w:val="Para Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Para"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="001D7041"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="53241208">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="130682067">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="224342963">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="339553881">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="388455920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="420106376">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="430517277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="443426324">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="457992823">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="610168908">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="669873195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="746340881">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="880557840">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="932014457">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1094546447">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1305739300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1317690286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1454129411">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1465852955">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1537426001">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1584607117">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1640263778">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1640304057">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1647588771">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1726756012">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1811969982">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1888493951">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1966424592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9FA7249892DC4F9FB361B3066FFFF002"/>
+        <w:name w:val="A87CAF65DF0748E18BAE0414B2A0D044"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9CA6E237-C30B-4BED-BAB0-29F7A6AFF59F}"/>
+        <w:guid w:val="{1DA66FEA-3F7C-401B-BBF0-8EBCFEDFE649}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="00290FE3" w:rsidRDefault="00243F9D" w:rsidP="00243F9D">
           <w:pPr>
-            <w:pStyle w:val="9FA7249892DC4F9FB361B3066FFFF002"/>
+            <w:pStyle w:val="A87CAF65DF0748E18BAE0414B2A0D044"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="40CF841C3FFB4C4F83E84DAA3F8AA322"/>
+        <w:name w:val="703B0335B73542648FCA2D1616C6336B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{08BD1730-82BD-4603-8519-D0C56D2307CB}"/>
+        <w:guid w:val="{26EC6CC2-6206-4AE6-B777-F3C6ED8498CD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="00290FE3" w:rsidRDefault="00243F9D" w:rsidP="00243F9D">
           <w:pPr>
-            <w:pStyle w:val="40CF841C3FFB4C4F83E84DAA3F8AA322"/>
+            <w:pStyle w:val="703B0335B73542648FCA2D1616C6336B"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="60969956FC164ECD8482B9B64C27F85E"/>
+        <w:name w:val="DA7FB96648FE4701B2483A909B0765E0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{375A52EC-C120-43C4-B56F-AFB5D8739B91}"/>
+        <w:guid w:val="{2B6F38C7-D09B-48C0-A2AA-1C39900897BA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="00290FE3" w:rsidRDefault="00243F9D" w:rsidP="00243F9D">
           <w:pPr>
-            <w:pStyle w:val="60969956FC164ECD8482B9B64C27F85E"/>
+            <w:pStyle w:val="DA7FB96648FE4701B2483A909B0765E0"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9043F2525A46411CB535DF9CE4E2AF70"/>
+        <w:name w:val="4026E3E6349E46B681F7858439341389"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FBA25CD5-97D5-4A45-9378-5C6EA2E43288}"/>
+        <w:guid w:val="{F8547960-1338-42F3-A2B2-5D1F60CEAE18}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="00290FE3" w:rsidRDefault="00243F9D" w:rsidP="00243F9D">
           <w:pPr>
-            <w:pStyle w:val="9043F2525A46411CB535DF9CE4E2AF70"/>
+            <w:pStyle w:val="4026E3E6349E46B681F7858439341389"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="54DC79E9876D4ECBB049D3D7088EAB63"/>
+        <w:name w:val="259DE60D69404A9F84AFC03424733FA3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{051CE944-5D81-4A02-91DF-65AFA223456A}"/>
+        <w:guid w:val="{0EE4FF66-10AD-4FDF-82EC-066D9BBC7017}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="00290FE3" w:rsidRDefault="00243F9D" w:rsidP="00243F9D">
           <w:pPr>
-            <w:pStyle w:val="54DC79E9876D4ECBB049D3D7088EAB63"/>
+            <w:pStyle w:val="259DE60D69404A9F84AFC03424733FA3"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="42151C1C7F64486DA14D533422C500DD"/>
+        <w:name w:val="8EBC3729C69A41F3945790E1EB1288A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{74336047-6398-443B-B8AD-7204524EDA74}"/>
+        <w:guid w:val="{A72E6A4D-D647-41AA-811C-75D63EB41F93}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="00290FE3" w:rsidRDefault="00243F9D" w:rsidP="00243F9D">
           <w:pPr>
-            <w:pStyle w:val="42151C1C7F64486DA14D533422C500DD"/>
+            <w:pStyle w:val="8EBC3729C69A41F3945790E1EB1288A6"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:comments="0" w:formatting="0" w:inkAnnotations="0"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005140E7"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00E26238"/>
+    <w:rsidRoot w:val="0043564A"/>
+    <w:rsid w:val="00000697"/>
+    <w:rsid w:val="00057F4D"/>
+    <w:rsid w:val="00096D23"/>
+    <w:rsid w:val="000A6B1A"/>
+    <w:rsid w:val="000C46E1"/>
+    <w:rsid w:val="000E2491"/>
+    <w:rsid w:val="000E798C"/>
+    <w:rsid w:val="000F1372"/>
+    <w:rsid w:val="001036EA"/>
+    <w:rsid w:val="00152DAC"/>
+    <w:rsid w:val="00161475"/>
+    <w:rsid w:val="00162137"/>
+    <w:rsid w:val="001B7421"/>
+    <w:rsid w:val="001D4B70"/>
+    <w:rsid w:val="001D6603"/>
+    <w:rsid w:val="001E638B"/>
+    <w:rsid w:val="00205AD7"/>
+    <w:rsid w:val="00232400"/>
+    <w:rsid w:val="00243F9D"/>
+    <w:rsid w:val="0025206B"/>
+    <w:rsid w:val="00252099"/>
+    <w:rsid w:val="00281451"/>
+    <w:rsid w:val="00290FE3"/>
+    <w:rsid w:val="00297BBF"/>
+    <w:rsid w:val="002A4005"/>
+    <w:rsid w:val="002D3176"/>
+    <w:rsid w:val="002F6F66"/>
+    <w:rsid w:val="00300EE7"/>
+    <w:rsid w:val="00336ECF"/>
+    <w:rsid w:val="00341E2D"/>
+    <w:rsid w:val="00385DCB"/>
+    <w:rsid w:val="003A4B62"/>
+    <w:rsid w:val="003B7D41"/>
+    <w:rsid w:val="003D4B50"/>
+    <w:rsid w:val="00404E62"/>
+    <w:rsid w:val="00422754"/>
+    <w:rsid w:val="00432E90"/>
+    <w:rsid w:val="0043564A"/>
+    <w:rsid w:val="004421EF"/>
+    <w:rsid w:val="00443735"/>
+    <w:rsid w:val="00447DA4"/>
+    <w:rsid w:val="00454A4D"/>
+    <w:rsid w:val="00481E04"/>
+    <w:rsid w:val="00483ADE"/>
+    <w:rsid w:val="00496A7C"/>
+    <w:rsid w:val="004B7BBE"/>
+    <w:rsid w:val="004E1DFA"/>
+    <w:rsid w:val="004F79F3"/>
+    <w:rsid w:val="0050281C"/>
+    <w:rsid w:val="0051410A"/>
+    <w:rsid w:val="005177AF"/>
+    <w:rsid w:val="005220FF"/>
+    <w:rsid w:val="00564C11"/>
+    <w:rsid w:val="005A2AE2"/>
+    <w:rsid w:val="005D35BE"/>
+    <w:rsid w:val="005E29AD"/>
+    <w:rsid w:val="005E4AA1"/>
+    <w:rsid w:val="005F09EE"/>
+    <w:rsid w:val="005F2A08"/>
+    <w:rsid w:val="006032E2"/>
+    <w:rsid w:val="006361DE"/>
+    <w:rsid w:val="00645BCF"/>
+    <w:rsid w:val="00663153"/>
+    <w:rsid w:val="006668CF"/>
+    <w:rsid w:val="006676E7"/>
+    <w:rsid w:val="00680F2B"/>
+    <w:rsid w:val="006A42B4"/>
+    <w:rsid w:val="006B3E15"/>
+    <w:rsid w:val="006E35E9"/>
+    <w:rsid w:val="006E4206"/>
+    <w:rsid w:val="006E6857"/>
+    <w:rsid w:val="006E7CA2"/>
+    <w:rsid w:val="00703542"/>
+    <w:rsid w:val="00712118"/>
+    <w:rsid w:val="00721A2F"/>
+    <w:rsid w:val="00730043"/>
+    <w:rsid w:val="00753E1C"/>
+    <w:rsid w:val="00761830"/>
+    <w:rsid w:val="00765CF3"/>
+    <w:rsid w:val="00773193"/>
+    <w:rsid w:val="0078226C"/>
+    <w:rsid w:val="00784AD1"/>
+    <w:rsid w:val="0079162A"/>
+    <w:rsid w:val="007B0488"/>
+    <w:rsid w:val="007C6E1E"/>
+    <w:rsid w:val="007D35C4"/>
+    <w:rsid w:val="007D7FA3"/>
+    <w:rsid w:val="007E2C90"/>
+    <w:rsid w:val="007F3D65"/>
+    <w:rsid w:val="007F43DC"/>
+    <w:rsid w:val="0084787A"/>
+    <w:rsid w:val="00850CAF"/>
+    <w:rsid w:val="008554C3"/>
+    <w:rsid w:val="00887821"/>
+    <w:rsid w:val="008A6F8B"/>
+    <w:rsid w:val="008B28C4"/>
+    <w:rsid w:val="00915328"/>
+    <w:rsid w:val="00943DF3"/>
+    <w:rsid w:val="009B7B29"/>
+    <w:rsid w:val="009D5638"/>
+    <w:rsid w:val="009F35D9"/>
+    <w:rsid w:val="00A11495"/>
+    <w:rsid w:val="00A11A22"/>
+    <w:rsid w:val="00A31D69"/>
+    <w:rsid w:val="00A40131"/>
+    <w:rsid w:val="00A563F8"/>
+    <w:rsid w:val="00A57EF4"/>
+    <w:rsid w:val="00A604AA"/>
+    <w:rsid w:val="00A64BBF"/>
+    <w:rsid w:val="00A80EDC"/>
+    <w:rsid w:val="00A967BF"/>
+    <w:rsid w:val="00AB349D"/>
+    <w:rsid w:val="00AF07EF"/>
+    <w:rsid w:val="00B2540B"/>
+    <w:rsid w:val="00B26513"/>
+    <w:rsid w:val="00B923F1"/>
+    <w:rsid w:val="00BA4EB4"/>
+    <w:rsid w:val="00BC5C53"/>
+    <w:rsid w:val="00BC5D65"/>
+    <w:rsid w:val="00BC6DB9"/>
+    <w:rsid w:val="00BE148E"/>
+    <w:rsid w:val="00C314EE"/>
+    <w:rsid w:val="00C6331B"/>
+    <w:rsid w:val="00C8001B"/>
+    <w:rsid w:val="00CA3DAB"/>
+    <w:rsid w:val="00CC2504"/>
+    <w:rsid w:val="00CC2F69"/>
+    <w:rsid w:val="00CD101B"/>
+    <w:rsid w:val="00CD2A4A"/>
+    <w:rsid w:val="00CF5A52"/>
+    <w:rsid w:val="00CF7592"/>
+    <w:rsid w:val="00D34AE5"/>
+    <w:rsid w:val="00D60577"/>
+    <w:rsid w:val="00DA21CE"/>
+    <w:rsid w:val="00DA2F5B"/>
+    <w:rsid w:val="00DA728F"/>
+    <w:rsid w:val="00DA7339"/>
+    <w:rsid w:val="00DB36A9"/>
+    <w:rsid w:val="00E3183C"/>
+    <w:rsid w:val="00E50D0B"/>
+    <w:rsid w:val="00E55B10"/>
+    <w:rsid w:val="00E67C33"/>
+    <w:rsid w:val="00E77355"/>
+    <w:rsid w:val="00E904D0"/>
+    <w:rsid w:val="00E9528C"/>
+    <w:rsid w:val="00E96AEE"/>
+    <w:rsid w:val="00E96FB9"/>
+    <w:rsid w:val="00EA1E8B"/>
+    <w:rsid w:val="00EB1E8D"/>
+    <w:rsid w:val="00EC341C"/>
+    <w:rsid w:val="00EE2CC2"/>
+    <w:rsid w:val="00EE5497"/>
+    <w:rsid w:val="00EF39A1"/>
+    <w:rsid w:val="00EF768A"/>
+    <w:rsid w:val="00F15E78"/>
+    <w:rsid w:val="00F304D6"/>
+    <w:rsid w:val="00F339DB"/>
+    <w:rsid w:val="00F45798"/>
+    <w:rsid w:val="00F45BA9"/>
+    <w:rsid w:val="00F6219E"/>
+    <w:rsid w:val="00F71121"/>
+    <w:rsid w:val="00F76AA0"/>
+    <w:rsid w:val="00F80E06"/>
+    <w:rsid w:val="00FE042E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -4069,78 +10456,129 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005140E7"/>
+    <w:rsid w:val="00243F9D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A87CAF65DF0748E18BAE0414B2A0D044">
+    <w:name w:val="A87CAF65DF0748E18BAE0414B2A0D044"/>
+    <w:rsid w:val="00243F9D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9FA7249892DC4F9FB361B3066FFFF002">
-[...1 lines deleted...]
-    <w:rsid w:val="005140E7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="703B0335B73542648FCA2D1616C6336B">
+    <w:name w:val="703B0335B73542648FCA2D1616C6336B"/>
+    <w:rsid w:val="00243F9D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40CF841C3FFB4C4F83E84DAA3F8AA322">
-[...1 lines deleted...]
-    <w:rsid w:val="005140E7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA7FB96648FE4701B2483A909B0765E0">
+    <w:name w:val="DA7FB96648FE4701B2483A909B0765E0"/>
+    <w:rsid w:val="00243F9D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60969956FC164ECD8482B9B64C27F85E">
-[...1 lines deleted...]
-    <w:rsid w:val="005140E7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4026E3E6349E46B681F7858439341389">
+    <w:name w:val="4026E3E6349E46B681F7858439341389"/>
+    <w:rsid w:val="00243F9D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9043F2525A46411CB535DF9CE4E2AF70">
-[...1 lines deleted...]
-    <w:rsid w:val="005140E7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="259DE60D69404A9F84AFC03424733FA3">
+    <w:name w:val="259DE60D69404A9F84AFC03424733FA3"/>
+    <w:rsid w:val="00243F9D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54DC79E9876D4ECBB049D3D7088EAB63">
-[...5 lines deleted...]
-    <w:rsid w:val="005140E7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8EBC3729C69A41F3945790E1EB1288A6">
+    <w:name w:val="8EBC3729C69A41F3945790E1EB1288A6"/>
+    <w:rsid w:val="00243F9D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -4369,74 +10807,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F23F7623-34F5-4C97-9656-BCB0C50747B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3858</Characters>
+  <Pages>5</Pages>
+  <Words>711</Words>
+  <Characters>4025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>NICS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4489</CharactersWithSpaces>
+  <CharactersWithSpaces>4697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Beers, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>