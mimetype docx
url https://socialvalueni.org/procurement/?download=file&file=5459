--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -1,40 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C3661EB" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -55,51 +56,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="098200A5" wp14:editId="5B5F76EF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1074420" cy="398780"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Social Value logo_AW(2).PNG"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1074420" cy="398780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -112,70 +113,70 @@
     </w:p>
     <w:p w14:paraId="6D573987" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4646E2FC" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="287EA99A" w14:textId="41D9E0F3" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="287EA99A" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Social Value</w:t>
+        <w:t>Scoring Social Value</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3D3A6F" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Model </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -188,2081 +189,1785 @@
         <w:t>Award Criteria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF784B9" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAB833A" w14:textId="594C04CA" w:rsidR="00183CCF" w:rsidRDefault="008C7A07" w:rsidP="00183CCF">
+    <w:p w14:paraId="0BAB833A" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00061855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Public Sector Bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD60FA0" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282258E0" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Construction Related Professional Services</w:t>
-[...7 lines deleted...]
-          <w:b/>
+        <w:t>Social Value Points approach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D5B577" w14:textId="77777777" w:rsidR="00E301D8" w:rsidRDefault="00E301D8" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="282258E0" w14:textId="5ED1E7CA" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...4 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="48B8447E" w14:textId="67398CA6" w:rsidR="00183CCF" w:rsidRPr="00E301D8" w:rsidRDefault="00E301D8" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00E301D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ALWAYS REFER TO THIS DOCUMENT ON-LINE FOR THE LATEST VERSION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E301D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Social Value Points </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00183CCF" w:rsidRPr="00E301D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147589CD" w14:textId="77777777" w:rsidR="00E301D8" w:rsidRDefault="00E301D8" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pproach</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="48B8447E" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A5F77A" w14:textId="77777777" w:rsidR="00E301D8" w:rsidRPr="00070267" w:rsidRDefault="00E301D8" w:rsidP="00183CCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00070267">
-[...9 lines deleted...]
-    <w:p w14:paraId="60287BAD" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    </w:p>
+    <w:p w14:paraId="60287BAD" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00070267">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1D76E4" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...16 lines deleted...]
-    <w:p w14:paraId="596E7899" w14:textId="77777777" w:rsidR="008C7A07" w:rsidRPr="00070267" w:rsidRDefault="008C7A07" w:rsidP="008C7A07">
+    <w:p w14:paraId="0C1D76E4" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This paper sets out model award criteria for use by Contracting Authorities when scoring social value.  Before using this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>model</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you should have:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6166B08A" w14:textId="53B27EB2" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46E49">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="0008358D">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Read the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E301D8" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00E301D8" w:rsidRPr="00DD4A24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Procurement Policy Note (PPN) 01/21 (Social Value in Procurement)</w:t>
+          <w:t>PPN 01/21 Social Value in Procurement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0008358D">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8F8250" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="3B8F8250" w14:textId="0BC2C57B" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00070267">
-[...8 lines deleted...]
-    <w:p w14:paraId="0B870B49" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read the Social Value </w:t>
+      </w:r>
+      <w:r w:rsidR="00E301D8" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Procurement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B870B49" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00061855">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Completed the Social Value training module. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C8A94A" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="56C8A94A" w14:textId="00640B79" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00070267">
-[...64 lines deleted...]
-    <w:p w14:paraId="6B135771" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decided between the Social Value Points approach or Social Value </w:t>
+      </w:r>
+      <w:r w:rsidR="00E301D8" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Indicator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach as the appropriate method to scoring social value for this contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B135771" w14:textId="4BAA4B4C" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00061855">
-[...16 lines deleted...]
-    <w:p w14:paraId="600E88E7" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00061855" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Selected the appropriate theme and subsequent indicator(s) for your contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7329B09C" w14:textId="4287448C" w:rsidR="00E301D8" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00061855">
-[...688 lines deleted...]
-    <w:p w14:paraId="2713550C" w14:textId="77777777" w:rsidR="008C7A07" w:rsidRPr="008C7A07" w:rsidRDefault="008C7A07" w:rsidP="008C7A07">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Have a clear policy rationale for the inclusion of the selected indicator(s) for the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1782D1" w14:textId="2DABD954" w:rsidR="0069142E" w:rsidRPr="00DD4A24" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This award criteria </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only and is not legal advice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  If appropriate you can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>make adjustments to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the model award criteria and supplier guidance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24026E75" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00DD4A24" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure relevance to the subject matter of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>contract;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5452E0" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00DD4A24" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respond to feedback gained through pre-procurement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>engagement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FC2316" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00DD4A24" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure compliance with the principles of equal treatment, non-discrimination and proportionality; and/or to </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DAAFF2" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00DD4A24" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>satisfy/achieve specific departmental policy objectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789CD684" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00DD4A24" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ensure alignment with scoring matrix</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DEED6E" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00DD4A24" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FC2A3F" w14:textId="07619B87" w:rsidR="0069142E" w:rsidRPr="00DD4A24" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any changes made to model </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>award criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be unambiguous for bidders and evaluation panels alike. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EDA753" w14:textId="77777777" w:rsidR="0069142E" w:rsidRPr="00DD4A24" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You should replace any defined terms if they conflict with your Conditions of Contract or specification (e.g. you may use Contractor instead of Supplier in your contract)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F445FDC" w14:textId="5214EE74" w:rsidR="00B45D0A" w:rsidRPr="00DD4A24" w:rsidRDefault="0069142E" w:rsidP="0069142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you have included any minimum requirements in your tender documents, the social value documents should be updated to make it clear that the bid will score 0 if they are not met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75490B25" w14:textId="5CF4F9B7" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00E301D8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Award Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3D7DC2" w14:textId="5EABA012" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="2BB27777" w14:textId="77777777" w:rsidR="008C7A07" w:rsidRPr="008C7A07" w:rsidRDefault="008C7A07" w:rsidP="008C7A07">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In accordance with the</w:t>
+      </w:r>
+      <w:r w:rsidR="003E16A8" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="003E16A8" w:rsidRPr="00DD4A24">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Procurement Policy Note (PPN) 01/21 Social Value in Procurement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the successful Supplier will be required to deliver measurable social value outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680E43EE" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...57 lines deleted...]
-      <w:r w:rsidRPr="002A5852">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0650F41B" w14:textId="79883417" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As outlined at clause </w:t>
       </w:r>
       <w:commentRangeStart w:id="0"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert clause reference number"/>
           <w:tag w:val="insert clause reference number"/>
           <w:id w:val="-1872213313"/>
           <w:placeholder>
             <w:docPart w:val="9FA7249892DC4F9FB361B3066FFFF002"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:commentRangeEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidR="00344B62" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Schedule </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert Schedule number"/>
           <w:tag w:val="insert Schedule number"/>
           <w:id w:val="-1220901691"/>
           <w:placeholder>
             <w:docPart w:val="40CF841C3FFB4C4F83E84DAA3F8AA322"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Social Value, the Supplier must provide social value to a value of 100 social value points for every £1 million (and pro-rata) of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4F34" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>invoiced value</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
+        <w:t xml:space="preserve">For the purposes of evaluation, tenderers should submit their responses based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00804927" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a minimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...58 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">a minimum indicative value of </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert number of Social Value points"/>
           <w:tag w:val="insert number of Social Value points"/>
           <w:id w:val="-902762211"/>
           <w:placeholder>
             <w:docPart w:val="60969956FC164ECD8482B9B64C27F85E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> social value points</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> social value points.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493C4BD8" w14:textId="6968622D" w:rsidR="00643A59" w:rsidRPr="00581678" w:rsidRDefault="00643A59" w:rsidP="00183CCF">
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> are required to complete and submit with their tender response the Social Value Delivery Plan (excel spreadsheet) identifying which Social Value Initiatives they will deliver to fulfil the minimum indicative </w:t>
+    <w:p w14:paraId="6AB15FD6" w14:textId="4980D50F" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenderers are required to complete and submit with their tender response the Social Value Delivery Plan (excel spreadsheet) identifying which Social Value Initiatives they will deliver to fulfil the </w:t>
+      </w:r>
+      <w:r w:rsidR="00804927" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert number of Social Value points"/>
           <w:tag w:val="insert number of Social Value points"/>
           <w:id w:val="-1676406642"/>
           <w:placeholder>
             <w:docPart w:val="9043F2525A46411CB535DF9CE4E2AF70"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> social value points and answer the following question:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B67F24" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BD3A17">
+    <w:p w14:paraId="31B67F24" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">How will you deliver the Social Value Initiatives within your completed Social Value Delivery Plan as outlined in Schedule </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert Schedule number"/>
           <w:tag w:val="insert Schedule number"/>
           <w:id w:val="1772053479"/>
           <w:placeholder>
             <w:docPart w:val="54DC79E9876D4ECBB049D3D7088EAB63"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41385F38" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="41385F38" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supplier Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA9CAB3" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...32 lines deleted...]
-    <w:p w14:paraId="4ED20952" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+    <w:p w14:paraId="2AA9CAB3" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your response should address the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED20952" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
-[...24 lines deleted...]
-    <w:p w14:paraId="6ABC75E3" w14:textId="6B46D0CE" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Timescales for delivery of the social value </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>requirements;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6ABC75E3" w14:textId="560B7726" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
-[...40 lines deleted...]
-    <w:p w14:paraId="5B038345" w14:textId="16C54F1F" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The resources, both internal and external, you will use to plan and deliver the social value requirements (</w:t>
+      </w:r>
+      <w:r w:rsidR="00344B62" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> details of suppliers in your supply chain</w:t>
+      </w:r>
+      <w:r w:rsidR="00344B62" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the contract</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0C7846" w14:textId="6461F2A1" w:rsidR="00344B62" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The activities you will undertake to deliver the social value initiatives selected within your completed Social Value Delivery </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="003E16A8" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="30CFC6EF" w14:textId="41CF9A48" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5B038345" w14:textId="705A38FB" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00344B62" w:rsidP="00183CCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      <w:r w:rsidR="0049290F">
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00183CCF" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ow you will engage with key stakeholders (</w:t>
+      </w:r>
+      <w:r w:rsidR="008B21AB" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>including the Authority, social value beneficiaries, organisations within the voluntary, community and social enterprise sector etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B21AB" w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3A17">
-[...8 lines deleted...]
-    <w:p w14:paraId="2E0F82A3" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:r w:rsidR="00183CCF" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="30CFC6EF" w14:textId="6B8BF662" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="002C54E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3A17">
-[...75 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk189227742"/>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirmation that the </w:t>
+      </w:r>
+      <w:r w:rsidR="002C54E6" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activities included in your response are forward looking activities </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4198" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidR="002C54E6" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are directly related to this contract</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="002C54E6" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0F82A3" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>How you will monitor and report on the delivery of the social value requirements and address any performance issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24136974" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00DD4A24" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your response should be no more than </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="2"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="insert appropriate number of pages"/>
           <w:tag w:val="insert appropriate number of pages"/>
           <w:id w:val="-1773937900"/>
           <w:placeholder>
             <w:docPart w:val="42151C1C7F64486DA14D533422C500DD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BD3A17">
+          <w:r w:rsidRPr="00DD4A24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00524DB9" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sides of one A4 page and should be in Arial font, size 11.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C15080" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
-[...71 lines deleted...]
-      <w:r w:rsidRPr="00BD3A17">
+    <w:p w14:paraId="17C15080" w14:textId="79478981" w:rsidR="00183CCF" w:rsidRPr="00BD3A17" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note, the Social Value Delivery Plan (excel spreadsheet) </w:t>
+      </w:r>
+      <w:r w:rsidR="00804927" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be completed and submitted as part of your tender response. Tenderers </w:t>
+      </w:r>
+      <w:r w:rsidR="00804927" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only complete the cells highlighted in yellow within the Social Value Delivery Plan. Any additional information included by Tenderers within the Social Value Delivery Plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>will not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3A17">
+      <w:r w:rsidRPr="00DD4A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be evaluated as part of your tender response.</w:t>
+      </w:r>
+      <w:r w:rsidR="00804927" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001340E0" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenderers who do not meet the </w:t>
+      </w:r>
+      <w:r w:rsidR="001340E0" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimum number of social value points</w:t>
+      </w:r>
+      <w:r w:rsidR="001340E0" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidR="001340E0" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been set for the purposes of scoring, will score 0. </w:t>
+      </w:r>
+      <w:r w:rsidR="001340E0" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation marks will not be awarded for exceeding </w:t>
+      </w:r>
+      <w:r w:rsidR="001340E0" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidR="001340E0" w:rsidRPr="00DD4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimum number of social value points.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E39EB4E" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F050101" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRPr="00070267" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2270,85 +1975,128 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E044BF8" w14:textId="77777777" w:rsidR="00FD2364" w:rsidRPr="00183CCF" w:rsidRDefault="00FD2364">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD2364" w:rsidRPr="00183CCF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="0" w:author="Beers, Lisa" w:date="2021-11-29T14:58:00Z" w:initials="BL">
-    <w:p w14:paraId="6AD7454D" w14:textId="77777777" w:rsidR="00183CCF" w:rsidRDefault="00183CCF" w:rsidP="00183CCF">
+  <w:comment w:id="0" w:author="Author" w:initials="A">
+    <w:p w14:paraId="52FC6A19" w14:textId="78EC6E77" w:rsidR="003E16A8" w:rsidRDefault="00344B62" w:rsidP="003E16A8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
+      <w:r w:rsidR="003E16A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>UPDATE GREY FIELDS THROUGHOUT</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Author" w:initials="A">
+    <w:p w14:paraId="2B0363EA" w14:textId="77777777" w:rsidR="00524DB9" w:rsidRDefault="00524DB9" w:rsidP="00524DB9">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
       <w:r>
-        <w:t>Drafting note: grey text to be updated throughout</w:t>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Drafting note: to be updated by Contracting Authority. Remove if not applying a page limit</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:commentEx w15:paraId="6AD7454D" w15:done="0"/>
+  <w15:commentEx w15:paraId="52FC6A19" w15:done="0"/>
+  <w15:commentEx w15:paraId="2B0363EA" w15:done="0"/>
 </w15:commentsEx>
-</file>
-[...4 lines deleted...]
-</w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w16cid:commentId w16cid:paraId="6AD7454D" w16cid:durableId="25D5DBE5"/>
+  <w16cid:commentId w16cid:paraId="52FC6A19" w16cid:durableId="2617AE4B"/>
+  <w16cid:commentId w16cid:paraId="2B0363EA" w16cid:durableId="6DE4FECC"/>
 </w16cid:commentsIds>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="009930F6" w14:textId="77777777" w:rsidR="007E10DD" w:rsidRDefault="007E10DD" w:rsidP="00524DB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3739DC2C" w14:textId="77777777" w:rsidR="007E10DD" w:rsidRDefault="007E10DD" w:rsidP="00524DB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2368,50 +2116,75 @@
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1FBAC939" w14:textId="77777777" w:rsidR="007E10DD" w:rsidRDefault="007E10DD" w:rsidP="00524DB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="63732C8F" w14:textId="77777777" w:rsidR="007E10DD" w:rsidRDefault="007E10DD" w:rsidP="00524DB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D8D119A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D31C681A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2709,132 +2482,159 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1689208678">
+  <w:num w:numId="1" w16cid:durableId="239289327">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="741216675">
+  <w:num w:numId="2" w16cid:durableId="1791044313">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1206022011">
+  <w:num w:numId="3" w16cid:durableId="6296315">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:person w15:author="Beers, Lisa">
-    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-2709829248-3130493357-864605649-231187"/>
+  <w15:person w15:author="Author">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00183CCF"/>
-    <w:rsid w:val="000138AA"/>
+    <w:rsid w:val="001340E0"/>
     <w:rsid w:val="00183CCF"/>
-    <w:rsid w:val="001A32B4"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00A11495"/>
+    <w:rsid w:val="002C54E6"/>
+    <w:rsid w:val="002E4E59"/>
+    <w:rsid w:val="00344B62"/>
+    <w:rsid w:val="003478A6"/>
+    <w:rsid w:val="003E16A8"/>
+    <w:rsid w:val="003F70FE"/>
+    <w:rsid w:val="00462CAE"/>
+    <w:rsid w:val="004723FE"/>
+    <w:rsid w:val="004C553A"/>
+    <w:rsid w:val="0051750E"/>
+    <w:rsid w:val="00524DB9"/>
+    <w:rsid w:val="00541FDB"/>
+    <w:rsid w:val="005F07BA"/>
+    <w:rsid w:val="0069142E"/>
+    <w:rsid w:val="007418F2"/>
+    <w:rsid w:val="007E10DD"/>
+    <w:rsid w:val="007F4F36"/>
+    <w:rsid w:val="00804927"/>
+    <w:rsid w:val="00865D26"/>
+    <w:rsid w:val="008B21AB"/>
+    <w:rsid w:val="008D0AFE"/>
+    <w:rsid w:val="00941C67"/>
+    <w:rsid w:val="00941F85"/>
     <w:rsid w:val="00A61645"/>
-    <w:rsid w:val="00B746DF"/>
-    <w:rsid w:val="00F30AAD"/>
+    <w:rsid w:val="00AF4F34"/>
+    <w:rsid w:val="00B45D0A"/>
+    <w:rsid w:val="00BD4198"/>
+    <w:rsid w:val="00D1536C"/>
+    <w:rsid w:val="00DD4A24"/>
+    <w:rsid w:val="00E301D8"/>
+    <w:rsid w:val="00F62BBE"/>
     <w:rsid w:val="00FD2364"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F0745E0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C24F9CA2-2A4E-49CC-A7DA-0D4ADA50235A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3401,266 +3201,337 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00183CCF"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00273127"/>
+    <w:rsid w:val="008B21AB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C7A07"/>
+    <w:rsid w:val="00E301D8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00344B62"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00344B62"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00524DB9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00524DB9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00524DB9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00524DB9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance-ni.gov.uk/publications/ppn-0121-scoring-social-value" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9FA7249892DC4F9FB361B3066FFFF002"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9CA6E237-C30B-4BED-BAB0-29F7A6AFF59F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005508DC" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
           <w:pPr>
             <w:pStyle w:val="9FA7249892DC4F9FB361B3066FFFF002"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40CF841C3FFB4C4F83E84DAA3F8AA322"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{08BD1730-82BD-4603-8519-D0C56D2307CB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005508DC" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
           <w:pPr>
             <w:pStyle w:val="40CF841C3FFB4C4F83E84DAA3F8AA322"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60969956FC164ECD8482B9B64C27F85E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{375A52EC-C120-43C4-B56F-AFB5D8739B91}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005508DC" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
           <w:pPr>
             <w:pStyle w:val="60969956FC164ECD8482B9B64C27F85E"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9043F2525A46411CB535DF9CE4E2AF70"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FBA25CD5-97D5-4A45-9378-5C6EA2E43288}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005508DC" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
           <w:pPr>
             <w:pStyle w:val="9043F2525A46411CB535DF9CE4E2AF70"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="54DC79E9876D4ECBB049D3D7088EAB63"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{051CE944-5D81-4A02-91DF-65AFA223456A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005508DC" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
           <w:pPr>
             <w:pStyle w:val="54DC79E9876D4ECBB049D3D7088EAB63"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="42151C1C7F64486DA14D533422C500DD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{74336047-6398-443B-B8AD-7204524EDA74}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005508DC" w:rsidRDefault="005140E7" w:rsidP="005140E7">
+        <w:p w:rsidR="004B567C" w:rsidRDefault="005140E7" w:rsidP="005140E7">
           <w:pPr>
             <w:pStyle w:val="42151C1C7F64486DA14D533422C500DD"/>
           </w:pPr>
           <w:r w:rsidRPr="00BD3A17">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -3726,63 +3597,69 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005140E7"/>
-    <w:rsid w:val="000E4C3F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00385918"/>
+    <w:rsid w:val="00041962"/>
+    <w:rsid w:val="00164E8A"/>
+    <w:rsid w:val="002E4E59"/>
     <w:rsid w:val="00452EA3"/>
+    <w:rsid w:val="00462CAE"/>
+    <w:rsid w:val="004B567C"/>
     <w:rsid w:val="005140E7"/>
-    <w:rsid w:val="005508DC"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D369DE"/>
+    <w:rsid w:val="00541FDB"/>
+    <w:rsid w:val="005504C2"/>
+    <w:rsid w:val="005B4D33"/>
+    <w:rsid w:val="007418F2"/>
+    <w:rsid w:val="007C019F"/>
+    <w:rsid w:val="007D6AE9"/>
+    <w:rsid w:val="00865D26"/>
+    <w:rsid w:val="008E72C6"/>
+    <w:rsid w:val="00D1536C"/>
+    <w:rsid w:val="00D73573"/>
+    <w:rsid w:val="00DB75C5"/>
+    <w:rsid w:val="00E26238"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -4497,54 +4374,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>550</Words>
-  <Characters>3179</Characters>
+  <Words>667</Words>
+  <Characters>3858</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>96</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>NICS</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3696</CharactersWithSpaces>
+  <CharactersWithSpaces>4489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Lizzie Borelan</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>