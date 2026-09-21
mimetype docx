--- v0 (2025-10-29)
+++ v1 (2026-09-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A2C8D9A" w14:textId="76C59AA3" w:rsidR="00495965" w:rsidRPr="003D629D" w:rsidRDefault="003D629D" w:rsidP="00495965">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suppliers - </w:t>
       </w:r>
       <w:r w:rsidR="00495965" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Frequently Asked Questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A41576A" w14:textId="77777777" w:rsidR="00495965" w:rsidRPr="003D629D" w:rsidRDefault="00495965">
@@ -741,131 +741,139 @@
         </w:rPr>
         <w:t>facilitating a supplier’s business in education initiatives that may be a requirement of the contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D625B44" w14:textId="77777777" w:rsidR="00A21486" w:rsidRPr="005E684A" w:rsidRDefault="00CF21E7" w:rsidP="00CF21E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E684A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>being a Voluntary, Community, Social Enterprise or microbusiness which is eligible to receive support as part of a supplier’s social consideration requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016DF77B" w14:textId="77777777" w:rsidR="00A21486" w:rsidRPr="005E684A" w:rsidRDefault="00A21486" w:rsidP="00CF21E7">
+    <w:p w14:paraId="016DF77B" w14:textId="77777777" w:rsidR="00A21486" w:rsidRPr="005E684A" w:rsidRDefault="00A21486" w:rsidP="00793F19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B6FF3DC" w14:textId="02CB1071" w:rsidR="00CF21E7" w:rsidRPr="005E684A" w:rsidRDefault="00A21486" w:rsidP="00A21486">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E684A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">You can use our </w:t>
       </w:r>
       <w:r w:rsidR="00CF21E7" w:rsidRPr="005E684A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>interactive database to find a Broker who may be able to assist you to find the right individual or solution to support your organisation deliver social value.</w:t>
       </w:r>
       <w:r w:rsidRPr="005E684A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="005E684A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://socialvalueni.org/contractors/find-a-broker/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CC6B4AA" w14:textId="77777777" w:rsidR="00A21486" w:rsidRPr="005E684A" w:rsidRDefault="00A21486" w:rsidP="00A21486">
+    <w:p w14:paraId="0CC6B4AA" w14:textId="77777777" w:rsidR="00A21486" w:rsidRDefault="00A21486" w:rsidP="00A21486">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="6D349768" w14:textId="77777777" w:rsidR="00793F19" w:rsidRPr="005E684A" w:rsidRDefault="00793F19" w:rsidP="00A21486">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="08BFF349" w14:textId="452390BA" w:rsidR="0090187C" w:rsidRPr="003D629D" w:rsidRDefault="0090187C" w:rsidP="00F80A8F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Do</w:t>
       </w:r>
       <w:r w:rsidR="003D629D" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">es the supplier get to choose </w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>which organisation</w:t>
       </w:r>
       <w:r w:rsidR="003D629D" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -883,51 +891,50 @@
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> work with to deliver the social value requirements?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF0BF97" w14:textId="570220C8" w:rsidR="004609A6" w:rsidRPr="003D629D" w:rsidRDefault="004609A6" w:rsidP="00F80A8F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Yes, in most cases </w:t>
       </w:r>
       <w:r w:rsidR="003D629D" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">the supplier </w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">can chose which organisations </w:t>
       </w:r>
       <w:r w:rsidR="003D629D" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
@@ -1229,523 +1236,525 @@
       <w:r w:rsidR="006A22F1" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">considered </w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>for paid employment or work</w:t>
       </w:r>
       <w:r w:rsidR="006A22F1" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> experience?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D2E975" w14:textId="4A9A28C1" w:rsidR="006A22F1" w:rsidRPr="003D629D" w:rsidRDefault="006A22F1">
+    <w:p w14:paraId="32D9DA61" w14:textId="6B354F21" w:rsidR="00CA7E26" w:rsidRPr="00CA7E26" w:rsidRDefault="006A22F1" w:rsidP="00CA7E26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00CA7E26" w:rsidRPr="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For paid employment when adding in the employee’s details you will be able to indicate that they are part</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E26" w:rsidRPr="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>time and allocate their weekly h</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E26" w:rsidRPr="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9B77EE" w14:textId="7729893D" w:rsidR="00CA7E26" w:rsidRPr="00CA7E26" w:rsidRDefault="00CA7E26" w:rsidP="00CA7E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For work experience you will need to enter the total number of weeks. For example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a person doing 1 day per week for 5 weeks would equate to 1 full week of work experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D2E975" w14:textId="6954DB3F" w:rsidR="006A22F1" w:rsidRPr="003D629D" w:rsidRDefault="006A22F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1178AEA2" w14:textId="77777777" w:rsidR="00C744A4" w:rsidRPr="003D629D" w:rsidRDefault="00C744A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8251E7" w14:textId="5932A5CB" w:rsidR="00F80A8F" w:rsidRPr="003D629D" w:rsidRDefault="004609A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is it enough </w:t>
+      </w:r>
+      <w:r w:rsidR="003D629D" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>for the supplier to set out that they</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80A8F" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will comply with legal requirements in relation to the social value </w:t>
+      </w:r>
+      <w:r w:rsidR="00633B1F" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>indicator</w:t>
+      </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">f </w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80A8F" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> the</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80A8F" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fair Work, Human Rights</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80A8F" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Is this considered social value?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE7DE57" w14:textId="25938B03" w:rsidR="00F80A8F" w:rsidRDefault="00F80A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00633B1F" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ocial </w:t>
+      </w:r>
+      <w:r w:rsidR="00633B1F" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>alue asked for</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>approach,</w:t>
-[...69 lines deleted...]
-      <w:r w:rsidR="00AC12EA">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>delivered must be additional to the legal requirements.  Social value is about going beyond the minimum legal requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2848B514" w14:textId="60F40CC4" w:rsidR="00D45394" w:rsidRDefault="00D45394">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9A9AE4" w14:textId="587D4AB3" w:rsidR="00D45394" w:rsidRDefault="00D45394">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Can I count social value delivered by sub-contractors?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A78B0B" w14:textId="2DD52E84" w:rsidR="00D45394" w:rsidRDefault="00D45394">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66665AB6" w14:textId="1E487E4A" w:rsidR="00D45394" w:rsidRPr="005E684A" w:rsidRDefault="00D45394">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yes.  The main contractor has responsibility for ensuring that the social value is delivered on the contract and the points target met where applicable.  However, you can ask sub-contractors to help deliver social value initiatives.  For example</w:t>
+      </w:r>
+      <w:r w:rsidR="005E684A" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a sub-contractor may employ an apprentice specifically to work on the contract or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Social Enterprise in their </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">own </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>supply chain</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when delivering their element of the contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The main </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contactor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will have access to the on-line monitoring portal, so it is important that you have business processes in place to allow your sub</w:t>
+      </w:r>
+      <w:r w:rsidR="005E684A" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20ECB" w:rsidRPr="005E684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contractors to report their delivery of social value up to you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18304581" w14:textId="77777777" w:rsidR="00495965" w:rsidRDefault="00495965">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF40B3D" w14:textId="77777777" w:rsidR="00793F19" w:rsidRPr="003D629D" w:rsidRDefault="00793F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE723E8" w14:textId="5A81EA75" w:rsidR="00495965" w:rsidRPr="003D629D" w:rsidRDefault="00495965">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can </w:t>
+      </w:r>
+      <w:r w:rsidR="00266914" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>bidder</w:t>
+      </w:r>
+      <w:r w:rsidR="00266914" w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00F80A8F" w:rsidRPr="003D629D">
-[...222 lines deleted...]
-        <w:t xml:space="preserve">a </w:t>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Corporate Social Responsibility (CSR) statements,</w:t>
       </w:r>
       <w:r w:rsidR="00C744A4" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>bidder</w:t>
-[...6 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve"> policies and/or case studies be accepted as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proof of how they intend to deliver the social value </w:t>
       </w:r>
       <w:r w:rsidR="00C744A4" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>s</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Corporate Social Responsibility (CSR) statements,</w:t>
+        <w:t>indicators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AF917C" w14:textId="0CDE1B3F" w:rsidR="004609A6" w:rsidRPr="003D629D" w:rsidRDefault="00495965">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D629D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00C744A4" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">CSR </w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>refers to how the organisation performs corporately. It is not contract-specific and therefore will not adequately address the social value award criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1364D2" w14:textId="171A4005" w:rsidR="004609A6" w:rsidRDefault="004609A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00006571" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>bidder’s</w:t>
       </w:r>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> response to the social value criteria should be forward looking and relate specifically to</w:t>
       </w:r>
       <w:r w:rsidR="00030E29" w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the activities they will undertake</w:t>
       </w:r>
       <w:r w:rsidR="00006571">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to deliver the social value requirements on the contract.</w:t>
@@ -1890,116 +1899,234 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>For e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">xample: If you organise </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a careers</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> talk at a school every year, you cannot now claim social value for this as the initiative has not been delivered specifically as a result of the Contract for which you are submitting a tender response. In order to claim social value against this type of initiative, the Supplier will need to deliver </w:t>
+        <w:t xml:space="preserve"> talk at a school every year, you cannot now claim social value for this as the initiative has not been delivered specifically </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>an additional careers</w:t>
+        <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F41F2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> talk(s) as a result of the specific social value requirements on the Contracting Authority’s contract.</w:t>
+        <w:t xml:space="preserve"> the Contract for which you are submitting a tender response. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claim social value against this type of initiative, the Supplier will need to deliver </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>an additional careers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> talk(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F41F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the specific social value requirements on the Contracting Authority’s contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EADFFC3" w14:textId="5EE81BD3" w:rsidR="00495965" w:rsidRDefault="00495965">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09804EFD" w14:textId="114C990F" w:rsidR="003920D9" w:rsidRPr="003920D9" w:rsidRDefault="003920D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003920D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Under the Points Approach are the points calculated based on the number of people or number of hours?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42988D9F" w14:textId="1AE431AA" w:rsidR="003920D9" w:rsidRDefault="003920D9">
+    <w:p w14:paraId="42988D9F" w14:textId="7D6A6A0B" w:rsidR="003920D9" w:rsidRDefault="003920D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The points are calculated based on the number of hours spent delivering the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">The points are calculated based on the number of hours spent </w:t>
+      </w:r>
+      <w:r w:rsidR="001733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the supplier </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>particular initiative</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">delivering the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>initiative</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  For example, if 1 member of staff delivers a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4-hour</w:t>
+      </w:r>
+      <w:r w:rsidR="001733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> session at a school the initiative should be recorded as four h</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="001733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rs regardless of the number of pupils who attend.  If 10 members of staff take part in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4-hour</w:t>
+      </w:r>
+      <w:r w:rsidR="001733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> environmental </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>initiative,</w:t>
+      </w:r>
+      <w:r w:rsidR="001733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then this would be recorded as 40h</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="001733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C08E09A" w14:textId="77777777" w:rsidR="00CF48A3" w:rsidRPr="003D629D" w:rsidRDefault="00CF48A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F24105F" w14:textId="1A7DA5DD" w:rsidR="004609A6" w:rsidRPr="003D629D" w:rsidRDefault="004609A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>How will the social value requirements be monitored?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB8C3AE" w14:textId="3AB24642" w:rsidR="003D629D" w:rsidRPr="003D629D" w:rsidRDefault="00030E29">
@@ -2103,50 +2230,51 @@
         <w:t>Suppliers record their progress to date against each indicator. (There is also a notes section which Suppliers should use to record any efforts that they have made to fulfil their targets)</w:t>
       </w:r>
       <w:r w:rsidR="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F379810" w14:textId="7F09F63D" w:rsidR="003D629D" w:rsidRPr="00AC12EA" w:rsidRDefault="003D629D" w:rsidP="00AC12EA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC12EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A report will be sent from the system at regular intervals to both the Supplier and Client Project Managers. This report should be regularly reviewed during progress meetings to ensure the Supplier is on track to deliver their targets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DDFB59" w14:textId="77777777" w:rsidR="004609A6" w:rsidRPr="003D629D" w:rsidRDefault="004609A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F0C8760" w14:textId="7594C1DC" w:rsidR="00646157" w:rsidRPr="003D629D" w:rsidRDefault="00646157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D629D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>What happens i</w:t>
       </w:r>
@@ -2221,51 +2349,50 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ProximaNova-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="01040A"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BC9C993" w14:textId="18E6B534" w:rsidR="00A46B94" w:rsidRDefault="00A46B94" w:rsidP="008C4A4D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ProximaNova-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="01040A"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ProximaNova-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="01040A"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>As set out in the Department of Finance’s Sourcing Toolkit: Contract Management:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C256BE" w14:textId="77777777" w:rsidR="00A46B94" w:rsidRDefault="00A46B94" w:rsidP="008C4A4D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ProximaNova-Light" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="01040A"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="126EA13A" w14:textId="77777777" w:rsidR="00A46B94" w:rsidRPr="00A46B94" w:rsidRDefault="00A46B94" w:rsidP="00A46B94">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ProximaNova-Light" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2479,89 +2606,89 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="467A1618" w14:textId="3320FC53" w:rsidR="008C4A4D" w:rsidRPr="003D629D" w:rsidRDefault="008C4A4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C4A4D" w:rsidRPr="003D629D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E9497CA" w14:textId="77777777" w:rsidR="00A0637D" w:rsidRDefault="00A0637D" w:rsidP="00E2443B">
+    <w:p w14:paraId="2ADCDE7D" w14:textId="77777777" w:rsidR="00035BE9" w:rsidRDefault="00035BE9" w:rsidP="00E2443B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39CAF014" w14:textId="77777777" w:rsidR="00A0637D" w:rsidRDefault="00A0637D" w:rsidP="00E2443B">
+    <w:p w14:paraId="7D09AE6C" w14:textId="77777777" w:rsidR="00035BE9" w:rsidRDefault="00035BE9" w:rsidP="00E2443B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -2583,128 +2710,102 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ProximaNova-Light">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D8FACAF" w14:textId="77777777" w:rsidR="00A0637D" w:rsidRDefault="00A0637D" w:rsidP="00E2443B">
+    <w:p w14:paraId="44227472" w14:textId="77777777" w:rsidR="00035BE9" w:rsidRDefault="00035BE9" w:rsidP="00E2443B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D52D090" w14:textId="77777777" w:rsidR="00A0637D" w:rsidRDefault="00A0637D" w:rsidP="00E2443B">
+    <w:p w14:paraId="61B9CF6E" w14:textId="77777777" w:rsidR="00035BE9" w:rsidRDefault="00035BE9" w:rsidP="00E2443B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="51C87403" w14:textId="77777777" w:rsidR="00E2443B" w:rsidRPr="00FA2A53" w:rsidRDefault="00E2443B" w:rsidP="00E2443B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CA7E26">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA7E26">
         <w:t xml:space="preserve"> PPN 01/21 also mandates: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2A53">
+      <w:r w:rsidRPr="00CA7E26">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">“To maximise the potential for social value in works contracts below the UK Threshold, Departments are required to incorporate at least one </w:t>
-[...28 lines deleted...]
-        <w:t>XXX</w:t>
+        <w:t xml:space="preserve">“To maximise the potential for social value in works contracts below the UK Threshold, Departments are required to incorporate at least one indicator in the specification or conditions of contract from the Social Value Themes at Annex A in contracts above £500,000 and below the UK threshold.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7E26">
+        <w:t>For more information, please see: XXX</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07BF493F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA0ECC46"/>
     <w:lvl w:ilvl="0" w:tplc="E6C21CC4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3615,142 +3716,155 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C4730B"/>
     <w:rsid w:val="00006571"/>
     <w:rsid w:val="00030E29"/>
+    <w:rsid w:val="00035BE9"/>
     <w:rsid w:val="000F1596"/>
     <w:rsid w:val="00116384"/>
     <w:rsid w:val="0014085A"/>
     <w:rsid w:val="00172DC1"/>
+    <w:rsid w:val="001733DA"/>
     <w:rsid w:val="001800FD"/>
     <w:rsid w:val="001D2D86"/>
     <w:rsid w:val="001D301D"/>
     <w:rsid w:val="00203D9F"/>
     <w:rsid w:val="00216A48"/>
     <w:rsid w:val="00217A28"/>
     <w:rsid w:val="00223444"/>
+    <w:rsid w:val="00244EAF"/>
     <w:rsid w:val="00266914"/>
     <w:rsid w:val="00273D97"/>
+    <w:rsid w:val="002A1E3B"/>
     <w:rsid w:val="002A3F97"/>
     <w:rsid w:val="002E7D06"/>
     <w:rsid w:val="00356985"/>
     <w:rsid w:val="003920D9"/>
     <w:rsid w:val="003A6EE7"/>
     <w:rsid w:val="003C457B"/>
     <w:rsid w:val="003C5086"/>
     <w:rsid w:val="003D46C3"/>
     <w:rsid w:val="003D629D"/>
     <w:rsid w:val="003E2B64"/>
     <w:rsid w:val="00460229"/>
     <w:rsid w:val="004609A6"/>
     <w:rsid w:val="00463777"/>
     <w:rsid w:val="00495965"/>
     <w:rsid w:val="004A0BB2"/>
     <w:rsid w:val="004E7435"/>
     <w:rsid w:val="005715BB"/>
     <w:rsid w:val="005B5FAC"/>
     <w:rsid w:val="005D73B9"/>
     <w:rsid w:val="005E684A"/>
     <w:rsid w:val="0061515F"/>
     <w:rsid w:val="00622477"/>
     <w:rsid w:val="00633B1F"/>
     <w:rsid w:val="00635B7D"/>
     <w:rsid w:val="00646157"/>
     <w:rsid w:val="00694824"/>
     <w:rsid w:val="006A22F1"/>
     <w:rsid w:val="006B3ED0"/>
     <w:rsid w:val="006B7140"/>
     <w:rsid w:val="0070382C"/>
     <w:rsid w:val="00745793"/>
+    <w:rsid w:val="00793F19"/>
     <w:rsid w:val="007A1526"/>
     <w:rsid w:val="007D2C41"/>
     <w:rsid w:val="00851BA5"/>
     <w:rsid w:val="00884217"/>
     <w:rsid w:val="008956BB"/>
+    <w:rsid w:val="008964FE"/>
     <w:rsid w:val="008B023C"/>
     <w:rsid w:val="008C4A4D"/>
     <w:rsid w:val="008F54B9"/>
     <w:rsid w:val="0090187C"/>
+    <w:rsid w:val="009A27D6"/>
     <w:rsid w:val="009E15BA"/>
     <w:rsid w:val="009E7E5B"/>
     <w:rsid w:val="00A0637D"/>
     <w:rsid w:val="00A21486"/>
     <w:rsid w:val="00A46B94"/>
     <w:rsid w:val="00A52256"/>
     <w:rsid w:val="00A6363B"/>
     <w:rsid w:val="00AC068B"/>
     <w:rsid w:val="00AC12EA"/>
+    <w:rsid w:val="00AC3FF2"/>
     <w:rsid w:val="00AC4AF8"/>
     <w:rsid w:val="00AC5236"/>
     <w:rsid w:val="00AD52F2"/>
     <w:rsid w:val="00AE53EA"/>
     <w:rsid w:val="00AE76A7"/>
     <w:rsid w:val="00AF212E"/>
+    <w:rsid w:val="00B3150E"/>
     <w:rsid w:val="00BA4E6B"/>
     <w:rsid w:val="00C115B1"/>
     <w:rsid w:val="00C4730B"/>
     <w:rsid w:val="00C545BD"/>
     <w:rsid w:val="00C744A4"/>
+    <w:rsid w:val="00C84BF3"/>
+    <w:rsid w:val="00CA7E26"/>
     <w:rsid w:val="00CF21E7"/>
     <w:rsid w:val="00CF48A3"/>
     <w:rsid w:val="00D45394"/>
     <w:rsid w:val="00DC7053"/>
     <w:rsid w:val="00E20ECB"/>
     <w:rsid w:val="00E2443B"/>
     <w:rsid w:val="00E81276"/>
     <w:rsid w:val="00E86858"/>
     <w:rsid w:val="00EB7C02"/>
     <w:rsid w:val="00EC702D"/>
     <w:rsid w:val="00EE50E8"/>
     <w:rsid w:val="00EF2985"/>
     <w:rsid w:val="00EF468E"/>
     <w:rsid w:val="00EF5E4B"/>
     <w:rsid w:val="00F16FEB"/>
     <w:rsid w:val="00F20692"/>
     <w:rsid w:val="00F41F2E"/>
+    <w:rsid w:val="00F5225D"/>
     <w:rsid w:val="00F80A8F"/>
     <w:rsid w:val="00F90E77"/>
+    <w:rsid w:val="00F92032"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C4C067C"/>
@@ -4139,51 +4253,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
@@ -4731,69 +4844,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0411B0EF-FE82-4936-BEBF-5B03C332AB2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1712</Words>
-  <Characters>9232</Characters>
+  <Words>1690</Words>
+  <Characters>9639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>177</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NICS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10875</CharactersWithSpaces>
+  <CharactersWithSpaces>11307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beers, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>