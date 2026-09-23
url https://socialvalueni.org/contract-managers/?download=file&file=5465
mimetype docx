--- v0 (2025-10-10)
+++ v1 (2026-09-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A2C8D9A" w14:textId="77777777" w:rsidR="00495965" w:rsidRPr="00F20692" w:rsidRDefault="00495965" w:rsidP="00495965">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Frequently Asked Questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A41576A" w14:textId="77777777" w:rsidR="00495965" w:rsidRPr="00F20692" w:rsidRDefault="00495965">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74048FE0" w14:textId="77777777" w:rsidR="00C4730B" w:rsidRPr="00F20692" w:rsidRDefault="00C4730B">
@@ -132,74 +132,80 @@
         <w:t>Where appropriate, Departments can also score for social value on contracts outside of these thresholds. Departments can also give greater weight to social value than the 10% minimum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4433F0C0" w14:textId="77777777" w:rsidR="0070382C" w:rsidRPr="00F20692" w:rsidRDefault="0070382C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17A7BF1C" w14:textId="19EAC01C" w:rsidR="0070382C" w:rsidRPr="00F20692" w:rsidRDefault="0070382C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Does PPN 01/21 apply to Utilities Contracts?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A653EDD" w14:textId="1E3D6195" w:rsidR="0070382C" w:rsidRPr="00F20692" w:rsidRDefault="0070382C">
+    <w:p w14:paraId="6A653EDD" w14:textId="3BBC12C0" w:rsidR="0070382C" w:rsidRPr="00F20692" w:rsidRDefault="0070382C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, </w:t>
       </w:r>
       <w:r w:rsidR="006B7140" w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PPN 01/21 will apply to</w:t>
       </w:r>
       <w:r w:rsidR="004E0337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Utilities contracts</w:t>
       </w:r>
+      <w:r w:rsidR="00D2335B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4275F016" w14:textId="77777777" w:rsidR="00C4730B" w:rsidRPr="00F20692" w:rsidRDefault="00C4730B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4188577B" w14:textId="77777777" w:rsidR="00C4730B" w:rsidRPr="00F20692" w:rsidRDefault="00495965">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Does PPN 01/21 apply when the contract is likely to be delivered from outside of Northern Ireland?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2690DB35" w14:textId="7D27AA6F" w:rsidR="00495965" w:rsidRDefault="00F80A8F" w:rsidP="00F80A8F">
       <w:pPr>
@@ -314,64 +320,66 @@
         </w:rPr>
         <w:t>Can overseas suppliers be mandated to deliver the social value benefits in Northern Ireland?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE08DC9" w14:textId="30B2538D" w:rsidR="00E81276" w:rsidRPr="00F20692" w:rsidRDefault="00F80A8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Whilst we can encourage bidders as much as possible to deliver the initiatives in N</w:t>
       </w:r>
       <w:r w:rsidR="00E81276" w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">orthern </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00E81276" w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>reland</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E81276" w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>they cannot be</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> mandate</w:t>
       </w:r>
       <w:r w:rsidR="00E81276" w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -631,52 +639,61 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>www.jobapplyni.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5FC7A7E4" w14:textId="5AE4AD39" w:rsidR="00AE76A7" w:rsidRPr="00F20692" w:rsidRDefault="00AE76A7" w:rsidP="00F80A8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Encouraging Suppliers and Contract Managers to discuss and plan the delivery of the social value requirements at contract management meetings to ensure social value is maximised</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Encouraging Suppliers and Contract Managers to discuss and plan the delivery of the social value requirements at contract management meetings to ensure social value is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>maximised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008956BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F51FD72" w14:textId="77777777" w:rsidR="00495965" w:rsidRPr="00F20692" w:rsidRDefault="00495965">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="005A8C13" w14:textId="77777777" w:rsidR="003A6EE7" w:rsidRPr="00F20692" w:rsidRDefault="003A6EE7" w:rsidP="003A6EE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -685,51 +702,65 @@
         <w:t>Is it a requirement to score social value in contracts that have been reserved?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBC69E1" w14:textId="1325D558" w:rsidR="003A6EE7" w:rsidRPr="00F20692" w:rsidRDefault="003A6EE7" w:rsidP="003A6EE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yes,</w:t>
       </w:r>
       <w:r w:rsidR="001D301D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>if the contract is a services or works contract above the threshold where the Procurement Regulations apply.</w:t>
+        <w:t xml:space="preserve">if the contract is a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or works contract above the threshold where the Procurement Regulations apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1DF735" w14:textId="77777777" w:rsidR="003A6EE7" w:rsidRPr="00F20692" w:rsidRDefault="003A6EE7" w:rsidP="00633B1F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D8080B" w14:textId="77777777" w:rsidR="003A6EE7" w:rsidRPr="00F20692" w:rsidRDefault="003A6EE7" w:rsidP="00633B1F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -819,609 +850,903 @@
       <w:r w:rsidR="00DC7053" w:rsidRPr="00FA1E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>explicitly provided for in the f</w:t>
       </w:r>
       <w:r w:rsidR="001D301D" w:rsidRPr="00FA1E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ramework agreement.  </w:t>
       </w:r>
       <w:r w:rsidR="00B141E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Social value can be scored at framework level but you should consider carefully your approach to this.  </w:t>
+        <w:t xml:space="preserve">Social value can be scored at framework </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B141E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B141E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but you should consider carefully your approach to this.  </w:t>
       </w:r>
       <w:r w:rsidR="00A6363B" w:rsidRPr="00FA1E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please contact the Social Value Unit for advice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60881762" w14:textId="77777777" w:rsidR="00FA1E56" w:rsidRPr="00FA1E56" w:rsidRDefault="00FA1E56" w:rsidP="007A1526">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="53"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B5B794" w14:textId="77777777" w:rsidR="00B141E9" w:rsidRDefault="00B141E9" w:rsidP="007A1526">
+    <w:p w14:paraId="78468957" w14:textId="02FC9612" w:rsidR="00FA1E56" w:rsidRPr="00FA1E56" w:rsidRDefault="00B141E9" w:rsidP="007A1526">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="53"/>
         <w:rPr>
-          <w:rStyle w:val="cf01"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk170131242"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>In some cases it may be more appropriate to include social value as a condition of contract.  PPN 01/21 states</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6862196C" w14:textId="77777777" w:rsidR="00B141E9" w:rsidRDefault="00B141E9" w:rsidP="007A1526">
+        <w:t>In some cases</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2335B">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it may be more appropriate to include social value as a condition of contract.  PPN 01/21 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>states</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2335B">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA1E56" w:rsidRPr="00FA1E56">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Where</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FA1E56" w:rsidRPr="00FA1E56">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Framework Agreements have either i) no guaranteed level of spend; or ii) the guaranteed level of spend is not greater than £500,000, a contracting authority </w:t>
+      </w:r>
+      <w:r w:rsidR="00376D75">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00376D75" w:rsidRPr="00FA1E56">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1E56" w:rsidRPr="00FA1E56">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include social value as a condition of contract in lieu of scoring.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3576C3CC" w14:textId="42C5551E" w:rsidR="00633B1F" w:rsidRPr="00F20692" w:rsidRDefault="00633B1F" w:rsidP="00633B1F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F61F5F" w14:textId="77777777" w:rsidR="0070382C" w:rsidRPr="00F20692" w:rsidRDefault="0070382C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6CBFBC" w14:textId="77777777" w:rsidR="00376D75" w:rsidRDefault="00376D75" w:rsidP="00376D75">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Does PPN01/21 apply to lots?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30047354" w14:textId="77777777" w:rsidR="00376D75" w:rsidRDefault="00376D75" w:rsidP="00376D75">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, PPN01/21 applies to lots. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C923CD" w14:textId="77777777" w:rsidR="00376D75" w:rsidRDefault="00376D75" w:rsidP="00376D75">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each lot is an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individual contract. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is mandatory to allocate 10% of the award criteria to Social Value in works contracts where the Procurement Regulations apply and in services contracts over £500,000. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006F317D" w14:textId="2D0A68DF" w:rsidR="00376D75" w:rsidRDefault="00AC58C8" w:rsidP="00376D75">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On contracts below these thresholds, </w:t>
+      </w:r>
+      <w:r w:rsidR="00376D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contracting Authorities can </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>score</w:t>
+      </w:r>
+      <w:r w:rsidR="00376D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> social value </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at award stage </w:t>
+      </w:r>
+      <w:r w:rsidR="00376D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>or can include social value as a condition of contract. Contract Authorities should consider the implications of one supplier winning more than one lot when set</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ting</w:t>
+      </w:r>
+      <w:r w:rsidR="00376D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> social value requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CA3CDC" w14:textId="67448172" w:rsidR="00376D75" w:rsidRPr="00F20692" w:rsidRDefault="00376D75" w:rsidP="00376D75">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Social Value Points </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is the standard approach for scoring social value on lots, however, there may be instances </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC58C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Fixed Indicator approach is required, for example if the subject matter is specialist or needs to be delivered over a short duration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8DA376" w14:textId="0A2671D6" w:rsidR="00376D75" w:rsidRPr="00FA1E56" w:rsidRDefault="00376D75" w:rsidP="00376D75">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="53"/>
         <w:rPr>
-          <w:rStyle w:val="cf01"/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FA1E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please contact the Social Value Unit for advice</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC58C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="cf01"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1178AEA2" w14:textId="77777777" w:rsidR="00C744A4" w:rsidRPr="00F20692" w:rsidRDefault="00C744A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8251E7" w14:textId="7590661A" w:rsidR="00F80A8F" w:rsidRPr="00F20692" w:rsidRDefault="00F80A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">The bidder has committed that they will comply with legal requirements in relation to the social value </w:t>
+      </w:r>
+      <w:r w:rsidR="00633B1F" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>indicators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>, e.g. Fair Work, Human Rights.  Is this considered social value?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7140C2" w14:textId="1D99B18C" w:rsidR="00FA1E56" w:rsidRDefault="00F80A8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00633B1F" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ocial </w:t>
+      </w:r>
+      <w:r w:rsidR="00633B1F" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>alue asked for/delivered must be additional to the legal requirements.  Social value is about going beyond the minimum legal requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C62E41" w14:textId="1B216EDD" w:rsidR="00FA1E56" w:rsidRPr="00F20692" w:rsidRDefault="00FA1E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="76D6FB7D" w14:textId="77777777" w:rsidR="00DC7053" w:rsidRDefault="005D73B9">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Note there are mandatory </w:t>
+      </w:r>
+      <w:r w:rsidR="00F115F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fair work and living wage requirements that must be included in the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18304581" w14:textId="77777777" w:rsidR="00495965" w:rsidRPr="00F20692" w:rsidRDefault="00495965">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE723E8" w14:textId="5A81EA75" w:rsidR="00495965" w:rsidRPr="00F20692" w:rsidRDefault="00495965">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">What happens if Lots are being used and the value </w:t>
-[...6 lines deleted...]
-        <w:t>of</w:t>
+        <w:t xml:space="preserve">Can </w:t>
+      </w:r>
+      <w:r w:rsidR="00266914">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>bidder</w:t>
+      </w:r>
+      <w:r w:rsidR="00266914">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> one Lot is below the threshold and in another Lot it is above the threshold?</w:t>
-[...44 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Corporate Social Responsibility (CSR) statements,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policies and/or case studies be accepted as</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">The bidder has committed that they will comply with legal requirements in relation to the social value </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00633B1F" w:rsidRPr="00F20692">
+        <w:t xml:space="preserve"> proof of how they intend to deliver the social value </w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>indicators</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>, e.g. Fair Work, Human Rights.  Is this considered social value?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EE7DE57" w14:textId="606BCD88" w:rsidR="00F80A8F" w:rsidRDefault="00F80A8F">
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54593E0B" w14:textId="57D04721" w:rsidR="00495965" w:rsidRPr="00F20692" w:rsidRDefault="00495965">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00633B1F" w:rsidRPr="00F20692">
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="00C744A4" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>refers to how the organisation performs corporately. It is not contract-specific and therefore will not adequately address the social value award criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514A71CE" w14:textId="77777777" w:rsidR="009E7E5B" w:rsidRPr="00F20692" w:rsidRDefault="009E7E5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFCC1DB" w14:textId="22B6B06E" w:rsidR="009E7E5B" w:rsidRPr="00F20692" w:rsidRDefault="009E7E5B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Can the 10% score be split across the themes/indicators and prioritising some over others?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559B261B" w14:textId="51A41E70" w:rsidR="009E7E5B" w:rsidRPr="00F20692" w:rsidRDefault="00F20692">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>When using</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5086" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7E5B" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F115F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fixed </w:t>
+      </w:r>
+      <w:r w:rsidR="005F60D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Value </w:t>
+      </w:r>
+      <w:r w:rsidR="00F115F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Indicator Approach</w:t>
+      </w:r>
+      <w:r w:rsidR="008956BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you should agree the spli</w:t>
+      </w:r>
+      <w:r w:rsidR="00223444">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t across the selected indicator</w:t>
+      </w:r>
+      <w:r w:rsidR="003D46C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:r w:rsidR="00F115F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if you are using </w:t>
+      </w:r>
+      <w:r w:rsidR="008B30F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">more than </w:t>
+      </w:r>
+      <w:r w:rsidR="00F115F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>one indicator)</w:t>
+      </w:r>
+      <w:r w:rsidR="00223444">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA305A9" w14:textId="77777777" w:rsidR="00884217" w:rsidRPr="00F20692" w:rsidRDefault="00884217">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C1D0786" w14:textId="3AC500F1" w:rsidR="00884217" w:rsidRPr="00F20692" w:rsidRDefault="003C5086">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>v</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>Is there a minimum score for social value</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2335B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>? W</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20692" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ill the bidder be eliminated for submitting a poor response</w:t>
+      </w:r>
+      <w:r w:rsidR="00460229" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471840F2" w14:textId="4607CE78" w:rsidR="00F20692" w:rsidRDefault="00D2335B" w:rsidP="00F20692">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Contracting Authorities</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>alue asked for/delivered must be additional to the legal requirements.  Social value is about going beyond the minimum legal requirements.</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00376D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20692" w:rsidRPr="00F20692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set a minimum threshold for the social value criteria</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note there are mandatory </w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...145 lines deleted...]
-        <w:t xml:space="preserve">Fixed </w:t>
+        </w:rPr>
+        <w:t>(e.g. a tenderer’s response will be rejected if they score 2 or below for the social value criteria)</w:t>
       </w:r>
       <w:r w:rsidR="005F60D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Social Value </w:t>
-[...5 lines deleted...]
-        <w:t>Indicator Approach</w:t>
+        <w:t xml:space="preserve"> but it is not mandatory to do so</w:t>
       </w:r>
       <w:r w:rsidR="008956BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    <w:p w14:paraId="471840F2" w14:textId="2EE245E2" w:rsidR="00F20692" w:rsidRPr="00F20692" w:rsidRDefault="00F20692" w:rsidP="00F20692">
+      <w:r w:rsidR="005F60D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contracting Authorities </w:t>
+      </w:r>
+      <w:r w:rsidR="005F60D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>should consider the maturity of the market when deciding whether to apply a minimum score.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBC198E" w14:textId="3488B733" w:rsidR="00376D75" w:rsidRPr="00F20692" w:rsidRDefault="00376D75" w:rsidP="00F20692">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F20692">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">  You should consider the maturity of the market when deciding whether to apply a minimum score.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note, if the Social Value Points approach is used, suppliers who do not meet the target number of points, which has been set for the purposes of scoring, will </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2335B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>be eliminated from the competition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EADFFC3" w14:textId="77777777" w:rsidR="00495965" w:rsidRPr="00F20692" w:rsidRDefault="00495965">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F0C8760" w14:textId="16866BC7" w:rsidR="00646157" w:rsidRDefault="00646157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>What happens i</w:t>
       </w:r>
       <w:r w:rsidR="00F20692" w:rsidRPr="00F20692">
         <w:rPr>
@@ -1545,51 +1870,69 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4A4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contracting Authority </w:t>
       </w:r>
       <w:r w:rsidR="00F115F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is required to deliver a</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4A4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Key Performance Indicators for social value for inclusion within the contract documents. These must be clearly drafted, achievable and reflect the importance of the social value requirement to the project as a whole.  </w:t>
+        <w:t xml:space="preserve"> Key Performance Indicators for social value for inclusion within the contract documents. These must be clearly drafted, achievable and reflect the importance of the social value requirement to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C4A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>project as a whole</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C4A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20777F98" w14:textId="77777777" w:rsidR="00216A48" w:rsidRDefault="00216A48" w:rsidP="008C4A4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23669D06" w14:textId="77777777" w:rsidR="00216A48" w:rsidRDefault="00216A48" w:rsidP="008C4A4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66688E40" w14:textId="2B339F4E" w:rsidR="00216A48" w:rsidRPr="00EF5E4B" w:rsidRDefault="00216A48" w:rsidP="00EF5E4B">
@@ -1620,101 +1963,102 @@
       </w:r>
       <w:r w:rsidRPr="00EF5E4B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> apply to all contracts</w:t>
       </w:r>
       <w:r w:rsidR="002C5D8D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A2A880" w14:textId="77777777" w:rsidR="00216A48" w:rsidRDefault="00216A48" w:rsidP="008C4A4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="392CAF0B" w14:textId="32C123DD" w:rsidR="002C5D8D" w:rsidRDefault="00EC702D" w:rsidP="008C4A4D">
+    <w:p w14:paraId="392CAF0B" w14:textId="29117CC1" w:rsidR="002C5D8D" w:rsidRDefault="00EC702D" w:rsidP="008C4A4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>This element of the PPN applies to goods, services and works contracts.</w:t>
       </w:r>
       <w:r w:rsidR="00F115F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Guidance on reserved contracts is available in the Sourcing Toolkits.</w:t>
       </w:r>
+      <w:r w:rsidR="005F60D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
       <w:r w:rsidR="002C5D8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>v</w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+        <w:t xml:space="preserve"> directory of social enterprises can be found </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2335B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="002C5D8D" w:rsidRPr="00A933A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.socialenterpriseni.org/directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002C5D8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0663EA42" w14:textId="77777777" w:rsidR="009B79DF" w:rsidRDefault="009B79DF" w:rsidP="008C4A4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1723,67 +2067,91 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DCB0B99" w14:textId="77777777" w:rsidR="009B79DF" w:rsidRDefault="009B79DF" w:rsidP="008C4A4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="626520B5" w14:textId="77777777" w:rsidR="009B79DF" w:rsidRDefault="009B79DF" w:rsidP="008C4A4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="522B630E" w14:textId="129467F7" w:rsidR="009B79DF" w:rsidRDefault="009B79DF" w:rsidP="008C4A4D">
+    <w:p w14:paraId="522B630E" w14:textId="5F736EBD" w:rsidR="009B79DF" w:rsidRDefault="009B79DF" w:rsidP="008C4A4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>V2 – Updated November 2024</w:t>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00376D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Updated </w:t>
+      </w:r>
+      <w:r w:rsidR="00376D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>August 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C42F63E" w14:textId="77777777" w:rsidR="002C5D8D" w:rsidRDefault="002C5D8D" w:rsidP="008C4A4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62E05BC9" w14:textId="542E283A" w:rsidR="002C5D8D" w:rsidRDefault="002C5D8D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -2780,51 +3148,71 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C5D8D" w:rsidRPr="00615696" w14:paraId="17B22648" w14:textId="77777777" w:rsidTr="00426CD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65DE19C6" w14:textId="77777777" w:rsidR="002C5D8D" w:rsidRPr="00615696" w:rsidRDefault="002C5D8D" w:rsidP="00426CD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00615696">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Departments are required to incorporate at least one initiative in the specification </w:t>
+              <w:t xml:space="preserve">Departments are required to incorporate at least one initiative in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00615696">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>specification</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00615696">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00615696">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">or conditions of contract from the Social Value Themes at Annex A in contracts above £500,000 and below the UK threshold.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="148FB140" w14:textId="77777777" w:rsidR="002C5D8D" w:rsidRPr="00615696" w:rsidRDefault="002C5D8D" w:rsidP="00426CD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3230,63 +3618,63 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="467A1618" w14:textId="77777777" w:rsidR="008C4A4D" w:rsidRPr="00F20692" w:rsidRDefault="008C4A4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C4A4D" w:rsidRPr="00F20692">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D4CFBED" w14:textId="77777777" w:rsidR="00713558" w:rsidRDefault="00713558" w:rsidP="00F85545">
+    <w:p w14:paraId="03CB2274" w14:textId="77777777" w:rsidR="00F937DB" w:rsidRDefault="00F937DB" w:rsidP="00F85545">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1656393E" w14:textId="77777777" w:rsidR="00713558" w:rsidRDefault="00713558" w:rsidP="00F85545">
+    <w:p w14:paraId="3DFE441B" w14:textId="77777777" w:rsidR="00F937DB" w:rsidRDefault="00F937DB" w:rsidP="00F85545">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3334,170 +3722,178 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ProximaNova-Light">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26A24BDF" w14:textId="77777777" w:rsidR="00713558" w:rsidRDefault="00713558" w:rsidP="00F85545">
+    <w:p w14:paraId="0D12ADB7" w14:textId="77777777" w:rsidR="00F937DB" w:rsidRDefault="00F937DB" w:rsidP="00F85545">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="704868C2" w14:textId="77777777" w:rsidR="00713558" w:rsidRDefault="00713558" w:rsidP="00F85545">
+    <w:p w14:paraId="0FA48AF4" w14:textId="77777777" w:rsidR="00F937DB" w:rsidRDefault="00F937DB" w:rsidP="00F85545">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="56A8F60A" w14:textId="77777777" w:rsidR="00F85545" w:rsidRPr="00FA2A53" w:rsidRDefault="00F85545" w:rsidP="00F85545">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PPN 01/21 also mandates: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2A53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">“To maximise the potential for social value in works contracts below the UK Threshold, Departments are required to incorporate at least one </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5199C">
+      <w:r w:rsidRPr="008B30F7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:highlight w:val="yellow"/>
-[...9 lines deleted...]
-        <w:t>dicator</w:t>
+        </w:rPr>
+        <w:t>indicator</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2A53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in the specification or conditions of contract from the Social Value Themes at Annex A in contracts above £500,000 and below the UK threshold.”  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">For more information, please see: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5199C">
         <w:t>XXX</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="771032BE" w14:textId="77777777" w:rsidR="002C5D8D" w:rsidRDefault="002C5D8D" w:rsidP="002C5D8D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Major is defined as a project over £20m which is categorised as High Risk for the purposes of the Gateway Review Process.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="43779643" w14:textId="018121BD" w:rsidR="002C5D8D" w:rsidRDefault="002C5D8D" w:rsidP="002C5D8D">
+    <w:p w14:paraId="43779643" w14:textId="77777777" w:rsidR="002C5D8D" w:rsidRDefault="002C5D8D" w:rsidP="002C5D8D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00C04794" w:rsidRPr="00C04794">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Social License | Strategic Investment Board</w:t>
+          <w:t xml:space="preserve">The Social License </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>To</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Operate (socialicense.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20EB204A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45C29940"/>
     <w:lvl w:ilvl="0" w:tplc="1E308B60">
       <w:start w:val="17"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4060,137 +4456,149 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C4730B"/>
     <w:rsid w:val="000331B6"/>
+    <w:rsid w:val="000B3D20"/>
     <w:rsid w:val="000F1596"/>
+    <w:rsid w:val="00110E3E"/>
     <w:rsid w:val="00116384"/>
     <w:rsid w:val="001652C0"/>
     <w:rsid w:val="001800FD"/>
     <w:rsid w:val="001D301D"/>
     <w:rsid w:val="00203D9F"/>
     <w:rsid w:val="00216A48"/>
     <w:rsid w:val="00217A28"/>
     <w:rsid w:val="00223444"/>
     <w:rsid w:val="00266914"/>
     <w:rsid w:val="00273D97"/>
     <w:rsid w:val="002A3F97"/>
     <w:rsid w:val="002C5D8D"/>
     <w:rsid w:val="002E7D06"/>
     <w:rsid w:val="00356985"/>
+    <w:rsid w:val="00376D75"/>
     <w:rsid w:val="003A3FE8"/>
     <w:rsid w:val="003A6EE7"/>
     <w:rsid w:val="003C457B"/>
     <w:rsid w:val="003C5086"/>
     <w:rsid w:val="003D46C3"/>
+    <w:rsid w:val="003E23AB"/>
+    <w:rsid w:val="003F632B"/>
     <w:rsid w:val="0040524A"/>
     <w:rsid w:val="00460229"/>
     <w:rsid w:val="00463777"/>
     <w:rsid w:val="00495965"/>
     <w:rsid w:val="004A0BB2"/>
     <w:rsid w:val="004E0337"/>
     <w:rsid w:val="004E7435"/>
     <w:rsid w:val="00506D7D"/>
-    <w:rsid w:val="0051599F"/>
     <w:rsid w:val="005715BB"/>
+    <w:rsid w:val="005832E4"/>
     <w:rsid w:val="005B5FAC"/>
     <w:rsid w:val="005D73B9"/>
     <w:rsid w:val="005F60D7"/>
     <w:rsid w:val="00622477"/>
     <w:rsid w:val="00633B1F"/>
     <w:rsid w:val="00635B7D"/>
     <w:rsid w:val="00646157"/>
     <w:rsid w:val="00694824"/>
     <w:rsid w:val="006B3ED0"/>
     <w:rsid w:val="006B7140"/>
+    <w:rsid w:val="006D49CC"/>
     <w:rsid w:val="0070382C"/>
-    <w:rsid w:val="00713558"/>
     <w:rsid w:val="00745793"/>
     <w:rsid w:val="007A1526"/>
     <w:rsid w:val="00802560"/>
     <w:rsid w:val="00884217"/>
     <w:rsid w:val="008956BB"/>
     <w:rsid w:val="008B023C"/>
+    <w:rsid w:val="008B30F7"/>
     <w:rsid w:val="008C4A4D"/>
     <w:rsid w:val="00930679"/>
+    <w:rsid w:val="00996A66"/>
     <w:rsid w:val="009B79DF"/>
     <w:rsid w:val="009E15BA"/>
     <w:rsid w:val="009E7E5B"/>
+    <w:rsid w:val="00A22CF9"/>
     <w:rsid w:val="00A52256"/>
     <w:rsid w:val="00A6363B"/>
     <w:rsid w:val="00AC068B"/>
     <w:rsid w:val="00AC4AF8"/>
     <w:rsid w:val="00AC5236"/>
+    <w:rsid w:val="00AC58C8"/>
     <w:rsid w:val="00AD52F2"/>
     <w:rsid w:val="00AE76A7"/>
     <w:rsid w:val="00B141E9"/>
     <w:rsid w:val="00BA4E6B"/>
-    <w:rsid w:val="00C04794"/>
     <w:rsid w:val="00C115B1"/>
     <w:rsid w:val="00C3252E"/>
     <w:rsid w:val="00C4730B"/>
-    <w:rsid w:val="00C6030E"/>
     <w:rsid w:val="00C67CD2"/>
     <w:rsid w:val="00C744A4"/>
+    <w:rsid w:val="00C83D59"/>
+    <w:rsid w:val="00CC0D46"/>
+    <w:rsid w:val="00CF71BD"/>
+    <w:rsid w:val="00D2335B"/>
     <w:rsid w:val="00D94117"/>
     <w:rsid w:val="00DC7053"/>
     <w:rsid w:val="00E7214C"/>
     <w:rsid w:val="00E81276"/>
     <w:rsid w:val="00E86858"/>
     <w:rsid w:val="00EB7C02"/>
     <w:rsid w:val="00EC702D"/>
     <w:rsid w:val="00EE50E8"/>
     <w:rsid w:val="00EF468E"/>
     <w:rsid w:val="00EF5E4B"/>
     <w:rsid w:val="00F115F7"/>
     <w:rsid w:val="00F16FEB"/>
     <w:rsid w:val="00F20692"/>
     <w:rsid w:val="00F23C90"/>
+    <w:rsid w:val="00F5225D"/>
     <w:rsid w:val="00F80A8F"/>
     <w:rsid w:val="00F85545"/>
+    <w:rsid w:val="00F937DB"/>
     <w:rsid w:val="00FA1E56"/>
-    <w:rsid w:val="00FE0390"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C4C067C"/>
@@ -4579,50 +4987,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
@@ -4846,128 +5255,76 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="617834530">
-[...37 lines deleted...]
-    </w:div>
     <w:div w:id="1249803935">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="1847592402">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buysocialni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialenterpriseni.org/directory" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socialvalueni@sibni.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jobapplyni.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buysocialni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buysocialni.org/contractors/find-a-broker/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialenterpriseni.org/directory" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jobapplyni.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buysocialni.org/contractors/find-a-broker/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sibni.org/what-we-do/social-license/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialicense.com/definition.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5207,70 +5564,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{061B633F-7763-4E62-AF3D-2B7C7DB0BA07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7701</Characters>
+  <Pages>6</Pages>
+  <Words>1462</Words>
+  <Characters>8408</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>86</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>195</Lines>
+  <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NICS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9087</CharactersWithSpaces>
+  <CharactersWithSpaces>9776</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beers, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>